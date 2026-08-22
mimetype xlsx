--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273de8b873d36ce491a0f57c5eff0f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445877003a7b3d6f3e60baeb1f022c6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac94e1fed5d3e96e2789e665af14c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e28951b99f0ad85a0a3384475c4654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b02e71eb2e47473163f6405d9cf69b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8128c2cba966bd9173d667bb79a5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbadc9e39e37774ff52433a81faebc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88185955d6981b529faf5b514dd7b0c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee82b7b815b1cdd0fd66d6969fc3579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecfb26fbaa3803012619fa9f25c23f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba201e2ce94546e21c3af4bbbf7aa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abdec57cc9e058f0d078a47d560be912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed94b347e08a41a2a91241871e43bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b43727101b86629aa2f62fddcad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8055679eb8ca314685f0e145a6e138915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfbb237c750d7bea7952360333f41316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d60b600a96aa922a5e93707bc9ca417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c9f7336b73ff2baf60cf9f2a7e18318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92cfe4c61b00d2a0900d1e73fc2dd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957c115d1eaa8d734633ab909a163e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8197157033e1b16cdf63a3ba45e4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10908cb19f610ec31e58c0741fe6ca6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb718767adc7ae8fd5cfc465c5f8a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e84bad0aad06bf31ce1296978f56824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a15cd6ef742edec9d607aebca13f3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d80b177df610e27441ce4e19fa1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31aea57dbf1b3d11272bb3406beac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5034a30f8d6790920fed3346ad234d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea3619a4e90fa15158d93ce85cf3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba397a21024f2685fdfb0482c42e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819001421fa1f397df6b6a3b95d5fa1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a822f9c670057b9f23fb0ffc311f1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e6accfa14ed9c43a63c2f26f549d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929cb6b30cd4ea85c5cc6fdc8e74e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b511501941523da42b6ace1acc44235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bee2920550f934615002a7f0472f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653afce49544343a7607cbe295fb07b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11045caabb97ecbe916677ddc1d22938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693ae3e3de9762d65b756b88b4a81b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6920944a654f51464e5703bccc746740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce2fe019fa5e06a74c8d90bd136a6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdec8ccf71e2fe2510b56d055bac8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88578fc1f671a2c70177e0d12cc8d80043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a2336c4b0a48bd1567208707cd46e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99936625c598732fe8a6f21c59af38345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99968f11f878a568073337f10a08d4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b07df376f1070d2399c73623f5d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91422c083158bd44617f7fab21d2ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1befe590bc223f52ce44ef5e6df4b8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef01200f1f1a1778ba7979295e466550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9692ee19a96948faa8d0ce8bdd93d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382e907c81e9500d3ca6a3ed37a84e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eefc4735b53f2a733b6d7d721b632653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb811d7198ca4536d6ddf3350281b8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd0dff30082729d268e81093f0127c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171297fc4c6da620d0122c5aafbb6a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2480f64b562dad2189d286e9aec2c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d5dd226144c22953e136db85b8f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d48b815f30d29a92ca9737e24113c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9af7552f5e9bdb8492a7600a705edb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170af9a4cfc7d8558106f0f8d84df761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0baa2b18b17fbb733845319fabbca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c36082d81f23feacb18231016a3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1cae39472e9a4ef452aed9f2e69b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756532de89898c1fee07432b8171292865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0c353a741876d94f04b61139425966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80754dddfb185b87d0fb41d6dc61f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee3c6f7e25103e5055558744614e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51dd2b6ab004f989ddcd1d67e017969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28610e6de33aed7396f1945e27fe9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c7da37cfab3439e0c1e807dabbe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a984e792a4b3f28509d74eb56462072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd1613fb2516ac23964d646dab8d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff335be191cbc1360928af209fff4c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862beaff6004b1cfd8ba8151ab57c2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467fa794e653ace51114ee8d2bf833476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5eec94ca363532913f007ff66d0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683db5af7e54fa14bb86bfc9d9fea478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6036b5f52bbbd28950cea4a88416ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a78534d51e7d445dc67238006393f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab47a9d067e93bb999d1a31837e32c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875884a8af5654174a260ef94fa6fb8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1a1bb11f6ee4f265bad75a21491783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d8435b338b643ebd51bec8392c82684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa31b7a7516152654155775a7579ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24002420143af255ef9585337ef1fb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fe79a01227088afb736419aff6b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e7bc189204956f1068d03010101588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649dfc7f362ada1bd1b851402b52bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337570f88619864a50ace1cec98089090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe431039834f24dc17f0f0aca85d5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8de4b73d08d3d3326ecc41715a4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6f65c7b6055a13e4e9278c0bdee793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695cda383ca514ce3e8bd59c3df806b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179ad2e8ac85e0eca88349fdcc692a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888445795073afc6395740e5418e23596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40721d78729437561349b25ab4a0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b6e40def2ee9b378e1c8018ab46498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c40235787cc8eb99880710738a3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f37e0731798611e43960eb9b0c091100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b78b70a52ad66297d97f202c66903101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e550845a5e5b810114e54abdd1c7f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314126ecdd195eea6e8307e30cb179d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da4652802372fff8273f6deebfd60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca23bab7c384798e24390172a2ab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d96457fe229a91f3961a096f7c2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ce4c731cfa1ff63257dfe824213ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981164620cea22352d438cd57059f790108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf100ab413a530dc3c619c8896ce2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89677dc162692f3132371ca816ca2153110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162239336ae38f68e3b61e219c18011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b999c158a5f1694dc2e2ef65311ff96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76fd94efb5ccdfeef4c5d01d96e963113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd2f65ed556e867541c91185a81f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b729eed1527f0cb3422667b57efe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e3bc08b0fb517e5be2bfc8f885a41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff478b1b22ee470bbca8cc8027470117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245a0da2b36eb3a3f1e2e979b16e7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502656d728c401f32dc2a1790edc6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f0d6a2f099a43e85f081d5be8249120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6d407726bf4753478dda893cfb412121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c3a531c6eab14270da09d691f215122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b2efc4804d9fc7bea8f0cf702567123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197f618177576cfbaac7c850b42524124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c3861b8d11b7f68045e4658f160c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049195aa1a0afefc84bc042c3b319d21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7580ea9dcb753aa569929b40c285de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d6b4dfe1238d7965c2e91b79e0c05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1eb466dd044cab0c31833c0db6632129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343e97cf3121cd1673c5efda0d65c6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85965fe0ac09f9045aa506dfaad9834131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d82758f5ab1e911ff8b538528641d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8d5bc85a20cbf60c9abda19bd19b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2372676d72a5ca93528f4c33f500c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa297eaa19a0517c827e1f3b4f41098c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78ae3664758568e6f384563e373453136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe750633792122f271c1bc41e0da8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd68093992094ec36745f97f6aae4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603a35df9a6b2ff35c840cd9657fa0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a0c6ad281e5f9b9a7b4fa5bba23e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359ea5204203b7125575379f1effe29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57153baab9da8f02e5cf3635a07069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e25c24d894267b40c728b46d52f44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5b841f815849fa9aa4f0ef6115c6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a8dba71981250854f46d42ddaf01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f48d9e262e48fd203b6f1d22d7a4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8510579bfc7c5922b95084f0d5a43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0300603486f9c2dad3a2cc83cbad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141522ae6fb6021befb73c2cf90d95fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c321bb5f82a947d8ca1fed603e8cdcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b05010b425ad0e9c18c83096e57c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294272eedf9354682cdc5c8ca8cb5b05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a069a436fbe7604baca1781fe5215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d941be83c071c043f77f31004566154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fecd883eb04c8b857fb04f42c77bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c50da26788012c3350e8fc57dd56b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a376008d81a2ba40412a6d3051af3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a666939a0feffb7a74b3cfbbc609b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d4a239d7844421f53f82b18a3b77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba9e7dda0b6fa3482d90058bb37c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36482c87ab6765025b5d1257bb77a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b417e30f3b8b25789b3ac26264e0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381976c61bc99cebc27ef0b8044aca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1286717003c1cdbc3db56918c0f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89e5a19de3de5c22fe3266bdc890d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b9e7616635b51275db46a1589c6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735fc6944b8ea24546e5bc6c7ae68f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eac548b9c555b1b88083e010ba537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc871aa118f8165efde3d3b920733d38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb6d1e516f72b14853186153a3e53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076cd71c6a1c8e98bc96e605508b7c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993197e115988cb95d19505a9151c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d92d32d37d5b2726c4e5bb18818b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca11106a48743b94c9ed419b79ffdb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6070eb00d6965c31ba635023ab163175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778175abed2984e0ce8d1c178cd9375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc10f689684f10793dd941ac2b92cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363ff100d7d14a10045a8a209ecba8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890b5250061ee1598167bd6d1b62d9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85e487bb292163ca6ea95a318ab34f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45414047200cb030c1286f9ba5858fd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeed27d8cf8cf7ed2b784aa99dd69c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603bdc8d673248f4131ca53102f1649183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db403e7a0703402d07e2009df35bf6ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4f0e7db079ec02399ab746364fc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba49dd7a9c556e585870a6a4263ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae1e89628d0554b222cac1c0c7072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632812ffaaaeb2d1297fe98e89540a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a540fd940d944c730f7136692fdfda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759057d3f8e452195d8b274b17cabb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cac087caddeb148fbe57c7c9a11d19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6570ef38d7e48a31e7ae0b1fef295192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103f85b63218fa057019869d57fffda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4990f3a6cb4132fb2322408fa7cd64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c8f73f69205c31e04224faeb7780e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21891556080d9d0eec6ae1d01853259b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a6db188fcd95568ad111b6f78fb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070cd99e86c82013b6b440bcc838324198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590ae8fe47200f43503b7902792a1e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c971a2e98797c7efb2c1c44fb1840200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d50bd913d8e5950004a4f8d7cee69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241e53c51c41bf2b4305e1914c62ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf03d9bf6420679794fb464834695db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1a2fb98e56a4c35d426d47915ad2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a8838bdc753f4994eb0bade8ef2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd7c4777f27fc8ebb1d00d45bf6fb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826008fc603801d5bf0715dcd99a6edb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e5861aae2e79460da12e2876e927208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003206c178cac0832563dd091faa2bbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea6e154772d865d459b05c9444358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49867ee2cad54139b7623a1c7a2fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee53e783726b6b72a3b8eac0aa1d96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814db5f2a062cfe869ad8d814edd8a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b11934aba412ce73c95046601c950214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab63ee9caea13a16b7f8854183f58a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aec614c67b100ba4f4939dd2f6e922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6808d428b63a51a8627eac6937018f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf924f51603ecec8c953cc4ddfa50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c51e73ebd33b3a7ef4691e0f7602219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad2a5e8643da2c11d5c835c8ad2a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32486c6c09f19a547307df95116ca62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e845eb0de691275960e93b349742e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8ac5154c87116fd8e4ae04a4ec0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b3b81ae3ba4d5c64949b55c30e4455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f036b435d33da20252175af4f4942d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281acc977675706294e4035e30b6d717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b20559fc7857052687e3208ca76908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f284a344fb3bb94f5c462b718eb9819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e60a6f068e971d5a9ee7562ab7e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07194a170410678cb0e98872bae5128e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c29d2f42a91ffc7beb881ae5457a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965528c3f2010f1737a91d1e9deebcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985992ce3408868afca8202617f68a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40aebe6e377c483a99f2f4bc179d6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1658d18b51d387b36544918e0ff52516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7e0d54ddecb753d561a128ae2a8ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b894cda1cbc7f797871fbe9cad40fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca534da2d8b45a92fdffe56ce87ed3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc07b7175ceaaff56cb7b527bcaa91b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e088ae0d5289b05c225bd2942d6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bcc91264b75d4776ffc2a45f9c9e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f1c19ad8593f054b448b644e9894d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d043dfde417dc1a40cd4cbea4eb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c140e1b3601708990dd6fb680ddbad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909102b900da913c9dbcfa1ccff13926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1775544b79afa591462062efe3fb9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d49e313b2f0a66638f23909267c6b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cc590d3386e6d05f3ba7300fa231029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51711eda3c69ed3a3056d1d813bdf8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c961f4740c2313a421342a9a954d9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a72543166bfcc6922f334cc1b147a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746282757ad4ddfe8264318f10c0a70633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbc403d51f546c7e3af3198c19d17f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf2d6007632972cb440deea577d9a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4687b575aee5dbb0c85f8c6aaa3305736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640805ae0ad172d49824525ad75ce6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f49226b2051b2f1dd2f26a54c6f2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde51f26388a8a68a78f78d343719bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1f99f1d1e3dcc35ad8356bc8e5f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2b639051f9f2999e912deff9499241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58dd73a70c03476fab4708312f616742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b18b4eedad613089e9966a9d3072f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb83ac025271c31635cc96e83ac9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a80523f73a57e52b1cbafa17a7ff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324f16eca519a3e8e4e6b64a09478da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2a99956764056076324394856edd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb922eb878a577fcbd0d890c3001948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b62880876ad43c263a29b6cbfd7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09f9b517a98ba83129252a0dd145350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d362216d451e594eeab618a54e8fe5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8a33e8a8ea2a02c7855862adc1d3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b33a33fa84e2a1172f3a413c76d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796768bf84695560f4fd37b23225d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6f0329117a7f23b4da8fe3dc64e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb98d59b017092e4310802da2e325656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003aca7daf7b556116ceeb5c341fba257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128999b8049f32bd9b0e6b35c7ada058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688377da5ecf2b8bd2078206a59f1f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206fb9242b081c43c3f41949507026a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd133cdf49ba9b4f5c80067edab27e9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92139205f27147efcb5142aba12d5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3139af380fcad8b85aa7ee9d29d4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610093eddb9bd8edfdc514e3c2fa8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8e96b8b6b45564491fc41921759065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355704480e82b314e66eb46289c3a10b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e02e74b4b3dc5c2e5adad89a857967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c8baf7b9c895c51cfc4ed805376068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e987b08f44a7565256774409aca38269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d659f28f98b97337420736637b8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f57694b95de2f555a9c54b5c8c6ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445ab577382366b6cc0cbea137ae15372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f7ca28a83a2a7ffbd35063abdf6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c77ecb612c5fe18027bfe6c732ca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a07ab29fdbd12d533a3ead01918375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef9963fa4044f3ff0f2b82f413fe0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf3625a4f690337fef0f0a9e2ae1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0b23f61007fcb05ab4e8aee72aac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7a23730bb6b505219bf32b6a1ed679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec931e6e2e7525856bc26d9c3043280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecd4c7c6e9215e8b6326c4722e88381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b508450ac08e6c0f64c25aedef8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11996bc237d5806ba9cdfe106f0a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d3a52c73e983ac1d71aea480d4eef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab4b056ae490120b7b54450a38206385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c10aad8bdcfca597f1968116128486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049ccc4afa819bb91fc5da6f3042bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e500b2dd1c3ee75edce5cd93aa7a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c6216b146d7019f6ec3f6ea0d4cc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf7221efa14925fb56e0b7043b361490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094014a1efc1a6407bfee7fe2024b0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b357c218f67ea5472b1e754db63f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2bf565fad2dc92d0fad68e77aae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf152bd2227a6ed92948503afb2f86994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbefc7178b090521455fe0547e3cd7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c9fd39eb083420a587b7d4ad9f9e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa85f14e113e79b4f25424f65e457b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a9a4eff304366676a3a527ddc6dfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f5320d948a744344b6d90ed1c7b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d30847d36c3ed25c2bb40fbc584d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e9f66ed25a2b2c90f3ef707d2606101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e3c4834f635a1e272bf6e11d3c754102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e463568ed1f82266d144770a72fd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30991636937066c3f59d2b2cc3668af5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a9631370be4325ca2c150b91614b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149241aca6caa9463507a52a8958edd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416c2e481b0170901da9abb7c52b103107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b389d992f3d34aef6b3f0a2a666ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3c2546c08ae33a79d3484bf1cd9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4d31bbb67fe82f3d89af1e7abe59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33907c78ba9c0f2b193dfab9863dc135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf946fb8ee75988ed7f7f72f03b5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c71eee9f191c2c57da14bbaf3b90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e1d1dacae87b8afa745a92778883114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d6f1a3c8fd599464d164aec1e8e36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3287ea1e4acf96ff2d7c84a0ade32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f8ec605d7fe602c6aa902b676da7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d185e5e108a0e6a79f0c8db1f2c87c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d18bc09896c47536c9f6a733e8a414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df49d3fc6f9aed6c70d41ce7626d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58547edbb25d528d65a3cc3852e708e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92459e93e3c2fcbd503c400831f8092122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc68cdcc944007368403cf6592a512c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d084c48cd5f849b0f52791426622d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdfe124b72fd11b0ba53fc4426493f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfae7ed7952985494e6034ca99a1302126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f06ca58cb2a027d25daa4a69303e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d747c2a4fe7a418fb9ba20a2942106128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b155aad071b9099e8c22824152e4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372cd41f82aa27c7de6299dcd5087e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38be08006d557ad2b250e0a8497ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4bd27cd6dd4c0b47e7d548987238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ec33b46eb5959c4e4ae8fb1ec16c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb4cffac91d596730f2d499832c286134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bddf574e9f79bc7c937caa76aeb28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5996f46262bfa93c2f5d03e3b9b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b20837506a78ace7aa4110291460f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353daf03b7de53eccd7d905db2930454138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c683a6c4abaa0a1b29e4a40a55e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0850d028b2cb42c40359bb51b26c630140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677023e327a23819c73841b2dc3f326141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fbdaea6b3255b1802aae7652ee3a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6a26bb1da42d52d96157b3e59c3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c604c6e9229dafb6cbaba4a292cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56573c5a5c0d645cd570df6503c9dd4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989279c329984ab82dc3455149a6ef96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c7ba086196aee5260a723fe67ece0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f526d52ada9afa4e11d1dd5bba5a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693baffe39d33b5f0f10f16d410f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2a134517bab07f32cf52722317ee1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1f9f1840e1da5a9340dec9562389151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffede106ffb0c0c485209e8ff30e9c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002c371f9d30eb5d9faf37ba818978153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f5bcea95c1f0b65736beb62ca9c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74199647820dd48a739278d74c30c90c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b3d7d05c2afd1b504969194928d71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d61e67603b1e356dc13ecaeba0e54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51c0dbdedae8ecb051e12de6acf8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1732da63ce4ace0428ffce8435874cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d66f2646001849a2902ced4348489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f349efc21716087b764f3a09898aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515679f576261363d72ae59be86d887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b067cdbb67a48ab89e5e09761ae8b96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c4dec2e8eb60a4e874cf658d901d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8a167cab9cd1596cd0600b7264241165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50887a827abfbf5542596af161ab49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036db63e08efad482f4215ebe99f7bc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955379b97b6b79d21154438a2e1a913168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4645253c49e1077fe5567870102140169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ab7d1a8567a87d3f2de44b2b9cec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf358bfec5e93eab77f52b94e6d8da3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f63f60aba6b401c86b06fd9e5f80e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04b340788f15c65d2e37247b08699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a254f655dd0ec1fac6c685293427174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0668053a076095ab1ce3f76470969a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d40213607139231e730e06a2c990c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3e737183fc9f4b15050b3e69e21fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e29874ae9678cbeda804d4ec022b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c45108443669a137d6b7d2997708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba636887faacf224b3223412f82dda5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754ac83ed7190e59b4a846b7dad8b62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84672aaf5eaef759fedc5fcb36ec49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e0bf5c4b909c90597016b8bf30cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cfc092305a141f46accb23aa460ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b3e86731f1263338e0c3ea62f11f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6030674af99b4fa89eb3a0aa7ec06c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceca9e65ada5e23f4eaed2c8355da68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015038fb85dbe6d3b2306f02000273b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011ea1573f3ce8ff4568c612f3ef773189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb909f563af8cd47b96363863ae84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff657897998c62334a4d81a5f37aef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e246144e5c42d07796e035027f3771b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a6e989eb0b1f8675003cf5ffed83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920bbad1baf8c4bc47890b947843c3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b755aa0ad89cce86423abfcba0d45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc440841eecb0e07b0114b9fa0813196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e296c4f4041802ddda7d048b5faec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f79ce32973dd45f099f7c2e6eb83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6341d70a25f197a34bf95118edc14c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9eca1d80eb9eaa28ac4664add5001200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87200eb1c051441b474a887a67124ea6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcdc7a6a57931029f3d74b9847dae0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc6b21610051a8dc2e14fb2d0eda0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16066e511324f2682c7dab8b7189131204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449d59e35512103cef7073287d4ce5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa50ad0118f3318e60325a2dedc92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6137528cc7dfc4b09162235e445b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7483455c7d4dde77259a9e1bb195b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c1c4d5b0a175e41683e305e3ae832209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4efb37abdd2dd8267e607153c8768c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4dffb01f634467202d82a694825f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc25f9ed61461ca6f2d3b4ed162fbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e577856aa8750edc4996a782e6bc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e65f48eb5bc326b56e719c8b9612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370dc54fd32014b7e92af92d7cadb89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d122bf9019fde79f19dac9425f591f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a4cd2d85575af287ff69f1138ea6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f6262d7e33549497a9cd6c48f3644218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe08eb7ac032881636ef78a3bf6481f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>