--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497178dab76bb9822e7a26c0be91cfe51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d16e062a3de8b814961a2aef60ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd3b104c71f15415c5d3c71a802abb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110064a71bb5cc6fa503d51b51a43b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cfc0573f1bc92d673cfd09a72deb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b98d309670c34ed95e2d889377ebd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673692dc8fd696e4457491696569067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d0d7e0845d19eb73d15411170d5398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f1a410d6941aa90c5e4f1f6566459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad88f37bd0fc5bbcc5316f04805620e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c573523f34fd374edef43558b3387f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e802eb646ddb6d02c1560341b4dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01760713208b934b91146330507268013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf604b88b80f4c2e138cebb88d92514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101bd8dc3111965b6fa44bcd35408915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d0d9e1f602ace087b53992a16a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa0f72e202d8a49adfbf63766591d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c85a39ad6879d2bed686ca6993ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94919b621a79a26f76d5de78ce931919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b7d2b7e75339cba7049380b6fbd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d5c8811a999a92ce8880b26592d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb971322e4dbc65b12e897b6854d52ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6fb48906997ea03b5be3f72c606223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d71bc877fa19eb57fcc6c6b7dc8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b26d0bf4c5b5f43121aa68161ec2f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35cfeadced4d45159f0b5ee3cabbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe9325bea5b1709b2d4bc603ccf43927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3cab937b022baa82e17d4745ce5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a346dbf45362187d65b61da9b4080929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309515a70d80a18b0d2e5256379d929830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef33ae1b22e6b78f5f6d36655adbf6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cba2640f7da0f7b9679745f1427bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb17bad719e818d3a5fb1ed6d73cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a45220b45162049f10bcb3d5876534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3dda630847c63eaef80ff0d1854bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8e0ee9ffa5c3e535a26659bc1b9b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd316f9bbffc03179483585672ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c04af598a271431e41c17d8b9af5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca12738ce9a14b378121559dffa197739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4082aa19ce628298acf98bd811b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e6bc13530dd83c2424625f973319741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480b1d63e19ac159f59f2514ba897342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f16fca2b258794c4ef67228ca30d6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a803ce3da85fc181f32b8e276aec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3005ac0d880b585d5e2ae93019a8ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d352a2b63000f384207bbc9dd3e48246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f3a72631de363ae10875d5bb4e5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208544d8226c543a96ae28608aaed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe608395625141aa362d6d4d9815949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56f26194c06049f800cb915ca1ca2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5742aa286936c9386172e076559551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0ec918d71b313c600be13278b17452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dc2df407bc0434ea63f68597ca36a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b4354ed350b5b85e4fa3ccdb98d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb3125d6bff98b198740f4c298555155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a32b5e91b97eef1a5b37eab030ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c65d6f7b5e1d5142e4ba36166de957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31a7c3c605cb1219a06cca60453bce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b3c9c14672802bb38839ecbcfb4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc857adbae9329fd242a21d6d5bc13d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcad78c2105a830f54815bc726894661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645381685d24284bd2b27ead8cc407962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f444ae319941d30a333303d030e99f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460121c4f7d7ae0720aadb17e665b76564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e5ecdd6a426eb818cd3e601a199765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b9945f51bb620910c51a592b752c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f1b71a7449e82c067732b32577cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff127ac7bb0fbe84487e7bfb7e61211568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac66fdf9628a16a06cdd580ba0a1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139fbd91bf7a58d088e8500661fb1ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0208cd9c7e3f550e20944e63a0f5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced2834c21a563a373218c413b553f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830a3d4772e81a2001659386af32d5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c933d8ac7b842a4bf0a35cffcc92174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3933027e8f3a43006e17ef6065b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde84af5145e09d911d8c4943fc21c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35772d1b27b474c77978d56bca6e4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0becab751a703a381be5f11e0b7e0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e166a2f25918fdd83c969fca2b6a78779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2014da68d0f5fa07cbf16cf00bb3d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3067be43566edd8944a7c477af4ac481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2c6e8217869e673e90aa6cd3f80f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d918d97618421bc06fd44dec1179b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4cd4c7263c6b3b07d23e4cd1aa92484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31bcd4761f157f2f6cfd2d9a57b64085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a0ae659dd31191ccf94065499e4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c08191a8a72f503a5df70bb4f623287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca57f88da7a4acbfdd3d77bde8f5c4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ed6525b969dcd37e2e9c6ec3c1ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4998fc770e6bb0b2982fccee051824290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5682d656e2ac7f66724b0a46de0e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63796ec1efd8d0cbab881272cdd743292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd84cfd125db53d87df26a432c8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d606c9c552c965ea8c7a1be8c85bb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28294db13203df604083611ddbc3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0ff1c4a0cd70d7d29fc00263053696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b82c2d3c2fa36a087903db6966c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbb3955c7ce8dc4d2227ba1b2729098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ba309b987514472ef1e07bbc4cbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f229bb00bb266e7a2626a761f468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31854c06f3258a24172af71ce5bd50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b681d518dece10744afdff7219001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e771008db1020d81fd4f96de797ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf4cff419e5fb76eb22fd3e2f35e01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f58f1d276ddc8cb8e641c27fabe03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c531c214a8552f8f6562522fbe6708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e86de2f579c1cb02a12b2ee8c4e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632dd68ddf47ef7ef3fa036a242c32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a580917925b3a41fa53cdf775c4f1d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb00863685ec0fbe391d191e7d76825110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502f33acb1857121b84e79303ff9ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba4837f201f0d799bd0236ad8d97f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1098dbf002f1174e0e2907714593113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f6c685c233d369f2693a8562a8bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e86b7074d7551984585f605257293115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac54f5bc48b215cf7abdcc1a81c4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af23a8afe61151d0ff49786c4d9d8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386a20bade9fdef5ee06ae4f28fd6d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeee67a9bd94504fa7a3135db839497119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c3467f085ef989f7a262aba76c8ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e448c91acedfb4bda63902bd4fe65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e720f162042c30afce2df7183cb2ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372379f095461de1392b62ecf08f259123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ef255d82797b474018ea17033d72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28414a2883036f3820380f5d435d5f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b927bdc88a7a83528f9dd67352952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4845d32f7e851b0a82c2724504613d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5366f9cbdbfbed2e3be6e0e1ac98d6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa46b65dc9e560c5e97c0b7e304d1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3438dcb1957e663800e0f4b930b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605b782760d9abaf1ceda2710f195e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f75aa42c45c85281fef28a0cf837132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9592cf1786b6d6c7f2a397f6c1596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20bde1737a10798fb91832053974d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8de4cfbcffa77a14e7370a3bcde5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9469bbd37e3f86f641576413fcfcf89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65bff777ed4b120348271e91e6620137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88da4ce8d9ecef5da919df0ffc741e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54630f51c4ec8d1459081cd54d9886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e0ef29ab568b511cdcf83f432bd6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ef6a98cb525f7adc03bdbcb84f36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a26842ed728e180678ceba3c20aab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ef854f93fdf4a4a13a208c8982da7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5362bdf94000f212979452f88ecbea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a05a6628377c8a03b70a34496c512b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d593fa15537899dc23818c6baebb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a4a1f498c966b6061637782e20fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979075b10df2e870b9f063dc48d5b3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a4faaac3d8e4303282df693fe957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9bfaaa6b2f0679b921f14083454d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cf22b7935be0312eba5074202a216151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640304de9b46fe82ebbada6e934b8c97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087cf082627ddaca471550c6097cc57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f5b3f9fe23799bbfe95088fe597c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7800cf8c9c281c13e67b35a00e3b5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eb9d4963d24f4d4bc437a9daa5d85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab0497fcef3e856e9618fee8256928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a15ea5c4e40dd776b11758449682158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d812e7c795c307d1a98a67e87729a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d8cf9b654786ab3d3b631582ab69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c1a6f912c5132558d3078b9d1c0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4329dd15fd97861825e14058a37078a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802fcc0a600b46c676925702b5b9d4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdb1361b90d363ecce0ad7400a5951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e75976a920cf2f7f0744a9438770165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4796abe68681fc2111c59e43c3769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f70d65907f9f3ed3958725d2fcbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31501514aef35956600005c303e7ae1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ccf8ee4bb765d1361faca374c6951169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e157ab04c65c6f2b5ccf529bf2b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b89a49994d74db7c69e51bfb6e556171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8050f7cde169228a4648da742d90a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8899c7cf4e792069d392aae51eb62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c16077c3e2935de2c67f461648e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c175322ddc4c466fc7975195f72a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee876e21577bfa760ce0426eaeab13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85088f304d5a7dc2a023fd513211b0dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e818d68e4a4ac6786af74729474b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bd857a82c8db99150cef2d032e2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30357a43ea8ee424bb4248f208f89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea8d2a9d96e9ab5c58598a2d4e2ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312df6b3f7013ff1ef1d1fc8bc83f9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aafa4c47f69e06328960dc58f4f99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5442a782e4e816073683ac45befee5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b34c0225bdc253c4dff542d70e9580185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a071effdd22aca2bf0029ccabbb5fc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e520601390a16bf908e0cb2de04d07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebd16f9f5222082b4f37185ef15e31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ffc7074d25fbffe183dc5a035e5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42785a51c67768f7e50a7c38dacbe5fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e9ba57b6d6d5c16e9fdd885bef3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd1ce3d4114db7ca67d7c2330d12d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442063a72ab9b7cd8620523137fc2b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f00959b1cfa0e09ff4cc2fd1a8028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508061fb0594c44bd9e298da8c2398195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417205d565dc7cd34116d1e0e525136196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a955ac6fef232383d4342c48d72231197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29242ff9ac0975b6f60ca567e56e3cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd37607f2fa0dedc0914847a017e8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aa5824cf77ace79349787fdf29a47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c855105f5bc0ae0bebb6f27cbd584a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19ad7f1dca97bc63b8b2f2a6c834c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf4fd35fbaedd68e5a53471e27668203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9f5ef55a7607eec77983d4a12733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3bbdb02500aa33f0e505a53e0386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409dc22ef611031e20bad3e74ce13d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ed41b0e1599a4d6eb4f912dac971207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6328f733df50dd66d9990b09494b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb2a77782a122e8cab0de98abcb03f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05bf996337411c6c94de31f61113ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044855e1a24768de30f048b2732f14e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152d004b0725542ae28cb4756457128212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63a2605e647ac5bbeaabfbe3cb3bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb3b60ed888919dd6a31499e587e19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae4214558bc61839d784213202a70a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dbbb76ec21c4adf943b354571c428216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf69d5ed18d628554dfbc0ea8a61194217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23942a6d7fb2056b289e89e21d926e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc3ec1b68397692374cd2d85d44ba1219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed02d549ec00e4eb63b7e5b5d6526841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e0fdf2cdfc94dc700986456b91c922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05412a220c703ae17351bbafc9cc6e0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863328666a231c349cbc48ad501b6874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb86a4f1dee7eedcc70c8723f5f9ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b106046c36988bc3a9cce53f6330b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717865ece5e0eda5e1c7911b7b736a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d577742d1cbb300e40d8154fd49638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157fab522caac542aec508cfef835f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80bb83e59bb1fef4161bb59a0635a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce119699e8414c4233d4fc834631f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41c4dfccaf6254040f417c3872f5d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeb1086c42840cbc14a4f9eec979d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f106e4cea220c02e9d61aa84073814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c817b0784a5730ac5cd95dcdcb3c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc545e78c77735dfe27fb9b874e911f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c4508dfb7f786cf765a5e7f1fa00017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d746da4b7c183205bc7c1651c8f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5d473f998697dac5fe2a07ad468419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e7db6706ed38710a755f7701ac2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc179ee243b84ec2157ab5cf09d5a4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3738d47bd96c735ec3ac8b8f5c123222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8dd5de4019bfe7302d67d8eb338d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb779b217408654588d2bea07692d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0288c5e0e33fec9a016f4f35354c56225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e47453e18716bc48a352187df167cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee5bb5cb6539cf26e61a39c54e71627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e060948ebd3379bd93ae186574a6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87a0554208fa02cff8ab404f2a3b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dee9dcbeb81671feb33ca141e0aa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470be0628e9b8af19aa7bca2b54255c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe26ab7f4606741f1f7d83d792c2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a97de1e82ba61754470a022ad0bdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285be31729ab52d2fc97adcc94d0dd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670cdb16f8d9aa7b3bbb6a74c82ffe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261548910b7a30e80d73f96eadbc1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675d94ed73fde8cc227749392a283a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6ffc64be8a419c593bbb0111995a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3dede434ae03c7e2b72f401da8e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a60125cbda7a04ec666d9bc2111440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f1ac631d18f60972bc6a5cc298f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663016a4950f5482bc3f3ade86c5ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e78b49ad9042211172c8c294e2a6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac952bb2cbe9055064ccb3d29da65cb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb2f5df14fff8073b165c4f0b4faf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7f2a959fb8438ac074bbb34600d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f86434e2d955f942ac8644a305ada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85482a9661b93d1ebfb0e747976a7dcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcf71f5526318fbcedb11fc764db9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34063bce6e2ce77f2ebacd331092f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbcfe7764898b9067ff78da5ba75b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b00167b655db08a65c0f43ee553352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820f0376fe1f742f2e128e5be1e2c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea88eb803179ab9d05b5e89e2e128bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff25ea0da4da5a6dee27e2a081ffdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f2b98be53b0952171fde0cb84a28c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d7e5c3101c95ea953d8ec4e9fcd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8448db40c589b83e02406e213d52258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698856a11a7bc47ba21c9afa4e4122d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488ca116b4f95c5639aee0b9f84a21c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce1f64983ccd7ad75d3024a18dea461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774bcd6da111eb5ec606d4446e5dd8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2846cdf4d5d361074d17f125e45bf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4855666b3f7ac512afd1225b21c8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0754069c86143642910d30212b68a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e03de5fb0ae0e49336ca1d58d695666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbf233e654496deabb9822230fa3cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd3faf6d6aa0bdaa393c55b055411968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38324cb5ced83d9deddaea0213e95d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c0c7bcae0cbf2d3ab5d7f1a6b42d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f505ffee2a8b8a4e1e1960481f60d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d349361a4b92cdc500ae8ff9cda4c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13633ed92446d792b99783db36df051673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57b656ff5127a386815a376d11058674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fd99a38a90492d27dc1d29eab792675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355c340e8d6b0ff810727eca9baf2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2815ba9f5a74341cef9e8770d13f3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bbc0afbc83044de91c07001445daa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d560041bc8bb843472b03584875179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209722befdefbdad48682f16af21c45980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775d0b65344fb532713d713c6c9e46081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121528d73985539bea19d23dab9a37fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ffb59c22ea328f0c8162e75e37f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453031b06ff8a49643aec0dedf38856084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a98d0d0766ee0c13e9b8fd166a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e02d38453437d4eb93fadc09afe6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d243297e4ca443b4e061bd3c26d0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdfda18db66dee360217f15230748a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b709c8393c7e48a61bb9350491788389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d0c13c55172fd941ec277f830c48490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d3656dce310b01386b48baf52a9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf73d1c01e608b87e2ce4dd2542cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab59e7e73b09642b363eeab37a16c0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18632ac204afe935b02d069b5a271994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01edbad7aaee1e36b25e25f91645095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fbefc0182c9555028d840fdc409f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd348e033219b9f691ff54d4f1aaaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b61ffba55d8b61585ebe52b589ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb57ab518e5113ff2c1197c7ae3d9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a6a9d71f09830f45306403f2882bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afa66cc8630e8d1e01f8d6c22411e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fb06dc24fea9f51836c6c15dbb627102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a3dc22edb955697c742703f91bab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5db3244ff169af580846c4ca4d247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7c678bc4a73d78e1a8ab5ddaf8545105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be677556b2ff327ff4027e891ca3f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b7eb39d72c4c7853475b7d71e59c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f089feb47bfa747bbb4bf9a87a5e61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488b1f0efaa4c367d80d57167640186109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72aa0d5d72466cddbc95779e5d3d46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a8419e21a3956f205e17c037578c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3432b21f4f9e89589356713478db32d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722313134c4cbdb8850b6c8de58a6f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b6ab6f187b2fa375e9e92f24cfda0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f7e6293271da04215296e0d49dca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f0a57ead7298937610cbc3a865172116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d54d06c4fcd21e72a0e83514255ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859d45a2bc01486bc472fac4a1933c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6a84289a7045255be2d20d3e7420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e25db9719dbb60865bf6e2d10635e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f830dcdffbd21d3fdedc935e5c694e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9982965313bbcde92f1c6cbb1e0fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d678a99b650a6aa6a384e1d2f7ab25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc37c83750694689b7406a06761340124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e1249c8352119597ea44bda3f643125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cc22ce8315b3a31be3537bf8b5283126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b71b0241d402577769e5daf8cdd30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6c242579ab4da4c557952ff5701c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7caf503705912ae98d6e5f1eb3bf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b8f868cba847ce87f55f24e666b6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec082c53cd4b2e0572d80851c07380c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2602b3baf1c237535ca5f48e2b59f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316cb4ea7137697a2d50ac70bb8f8b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974daed3fa9aa6c02239baddf8189c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f2f076ce504322bd14314324b134135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f86005e34226cbf123660b1ca65e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9970ac143e6ef019374a743f9b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24b19bcc4f2f7ab8823ca73372d61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff285cd0216b8e7a32d848d4151367139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf9b32162d92b109bb5e2561dd525140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014f173904645fa08727e5cf2a61af9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715b7039737b288b7b517b4195889f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907a0e6c4c78f9c0a29010ea944fb9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0370bc390f60f6b39d28777a8544a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62f3d96de69c97a06e0e19c1dcee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5e6597378588c5f2cd8ca840329d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f085d931daab4650d4127595275062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2a860f99d2c041c6cf05a75152f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f77bf8649c85eb01b292dd2d2adc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e02cad11bd3e3ae33610224a804e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620f0f4ab3f5338f93d0103465f341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60db109f1b004ecece47a3ef079a170152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef98535c481ee6a3dd36786e980de7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0c47c3ed8adc713fb6d37e915a908154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cafbe89224e71347c29f91891df6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e25e09e08d4c36e09fc3271a637a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7c3d4017cde3bdbe1df461e525bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978d36652414b5e65deffc702309a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82620d623ce8c73ce6bf19d02a20e37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c7142129712fb7bff8681c35d29f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c15c292bb653b937570d29cc15276a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d2015a8f6e517062e4d8795b7f44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039873b58c0b68f930003e9fa0ae97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba647137566553d6606e38578c87c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e075d3b2c074757080e9e59511665d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf667a3bd048fc9fd4d07a2c24fb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc352aa900ecd11bef08698be283fcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa701e6634514c8bfff8bbfdcb38d8dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed49534e70b35f0c38f8d00704501eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa7976409e443a08faac80fc46c84a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d10bf8d2f22ff35e5509a5b12e988171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84643f99ad1d491b5a03b2023d5d17e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c513a38db63df1f365032ef960b81c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c72e661ef0552efd1e2382648822e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211422882ee0cc68df251969f4acd8d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db88bd559c597768396a134b2a007e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344471daebd43b383de9db6c8538414177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcfdad54c233cb00b6b8c5d42d431178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1f7baf4c289686cee4c0640518560179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0104e37d10beb344503b09ec312e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d0a1450bfa92d3ce07ce74c5400c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd3c609236dac2b37f94094198fa4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05fd636e75f8d67eeeeba772056f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30164dac32fbc0bd8793e07b6442c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d70557952e2f73af749b6f420b678185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ffcc8ff52b9bbc6db3d69d4fbf3af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2533dc38744a28b03f0bd366c59360187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd5ba4cda724a555d550e660b5caa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0873562ce4bb6c66532184218f7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce991bd92bc516d59be93032aac887d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ac86e17fbc31cc11518b223286754191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aaf0c3a1768d6e3b2b0ef8dcd31b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa95607527f78d46645af2d459c0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54af8a9eac64dc07e3d8856e689c8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceeb2683ac0adf56fc1d59e8fca38e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589526322ab564fae160d6d50ade066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6073a6b0cb71ce8be67bc27de624197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfdfb2bea410e7ad312def85e135f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa33d823d8dce18448b09ef79b425a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea75685b581c9be646b998857c01dce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189dc23e9a6aec275da604d0b83eea5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36edd3043d3861b8746e9489f2c6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b75c8d63b100a6cc01348e69fbdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980df61ba65a12a7b0b3db18a9cbb4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba9d64d15dfe4d4bf4d116ebc1364205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476382f1d15befe581415ed0cc675b3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eaa39a1d7be88c8290f66c1c547d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28ade982ccb18592c79368e6815a4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6ffa731eec5e8265dc7d0b3ca29c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04264e3d6b120d29faccefab6470b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895342f1972ab573fc7689fe54cb676a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19d979888dd5fd72d8099be046b42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c1940f6b99d17ad84cb0f4c1d57f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1a3c12d0b74ff692b1d28269457b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8417ca557d0a8556523a0b0160b7eba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89c3a46d9496ae23cdd2ae8d460cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28224f411f4199ff117afb1ab00be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5539acdc0018c91e39d2e12c99e429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20a9cba6b2f115eb66c616a430d98219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>