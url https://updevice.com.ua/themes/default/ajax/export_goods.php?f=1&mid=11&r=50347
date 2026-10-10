--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf556bc6baa23b82d0450026376acaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a94cd9ea8366f81d0637d8bf6d51c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae8d9ce13b6631e3880f8010cc87f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6429d7c1ef79bfaa3bfadd65adb6a0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26255d5fff527f826e23b14d4e909ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318379c32c2e0843160d0c1a6ec3c306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40846186086e6368ccc42c486ab6db9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6089b20dc960aa62802f14dcde3fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3afc8f22dd66eac9ec9b97bff11b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420cba3a789dce34ffbe0ac33baf80510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49e1f9408e5bb820631d99f17b62e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b60b77a1c2a0237334fe86c4d157912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280fdcb561f2533d4c6867feba9c43413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca99f177c10a7e6c7841bcde57629714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7e235c9ea2d2582b92d884ff1450015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb5e27afd76752136389b6e12325516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6eddcb3d86735d3c90e34ea82945e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb95902d2502372b4a6a54260e5230c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5477fb623efab31bbc9f18845a1fedf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf92e357c2f251fe8c10bd223a2909c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b4ee6e59e8409a2a5f4ad557867621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf379212dc76b6d6bd67689b68cce422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81f9874600d8ac1c99490270f5f53c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4713572145c0551ca345967a2479124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e4e7c37ba5a54e8879f6fd290c6d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f991776738db4a7c36d2ad82c2db226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a73b89f229619493e671a4aa923a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e1a2a4502cf0374b66b34810314528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301b7f628dc81daeceb7a462b24c8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c963850104eb7ddd49e64bb265e3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b689d205af6f0fe7c463400e287fdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa0f7bdaf8f0b665a157699ce257b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505af70cab071ce4c518d308565e7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70813e247528491f53b05922da3f7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4435cc1db95670c0c6b7a392e517c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d808e8598d8d49747b70a9f9051a2fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca98967351ebaf78a5e5d8a277129737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b3414359409e0a26c82395212e0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108333c377883341c9cd06ceccfed039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f34a25b22612a4b78b6f0cf6eacdfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a232aff319e0fb47c83887d006ad95641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5209b2500f3bb9fc5a97b49cd9ed5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c843389b0147398bc4c50080f0e8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ec0f055d094d6ae06284f77da13144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd8df21b7fe6e1ffb1000078b4996b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17641ebd2fff45071f65d1f4155d81a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4be5cf47d23c262ccd35ea226a81e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb5eaf579a16c3989a9fbfd3f2269a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd87fe9ffe6c09004d244f2dcd7a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98549b2f2a5ca0ee075b4b0acf6b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522244f4c2491e6cc09c54bf1d332b5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba58b5b637770022114f3cdbb67a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bcbefd095a5ecb74aa1973d1316db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57088640a82415f856f529dd49a791854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96874528aa366d4f653e057e5ae7c37755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cecca856fa38a781dde88a0c866f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb296c2e7a5b3d568a040def5319957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c79b59f90ed218d2880f244aeb3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d9cf71382533ff15a5b9bae24435059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554255dcc3e872c8033eb88386a1ad960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd650f38787a6a24d748b8f2f975ffe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97392a2c5a8dd45b25d2ddac8e4404062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133d4c3899b47fc1fa1e1b720a662b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa277c2ea00e33a84b36181a312f9cd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f272f1bb48027cc90b5697faf19a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daa4b4005a7b2b32a6a43cf995be4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef36df4ed152fc335a4e14e6a90ef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4bd9b7327e7059a2049354c386d6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b512cae2a596a0417a18e36b762d71d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e7dbb92f1811a0b23db672ee6b83270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042c11553cffc6206d77fa35f29e63d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824df078e2c66272dede4a87c3022d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8887108521632d961257764071274473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4799974f1ff3bddd07f8d468ff4bb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0d1cda34cccc299347e5b402eed975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bd9b06121967568c72499b33615b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095478ed64cf4bc92b7addfca48c34e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3321c954c76e8153472a943cf8e1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f912e3157c263f6ba622422fe2917a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1097f8832229842202d3d0f3dbd41880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c704f5c32837d282c167972ce95fd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba1738bebb6989150eaae0c7b86c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800e0bb5571553eba010bd679fafc0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f63e63f65f70793bd2db69f5ed4c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831304f8082078ab5557fdb28ade360485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3bed8ab2e8a19ffacd92d1e4b3d3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f48d296205a7f5f6308986e4627ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fb51e6c860f70b823dc1204a408af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd38c899975f73359a8047651a67c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c0920c8809c182e620b71c42063d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefd988cb0f3c4974ec5ef0cb69e6ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a05847a5a042a88d14cdb115b8d5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ca5850b2247feb5879fed66a8e5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea52f865d7f21dc63c1bffdc6b3c7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c13dd25968f4f2e20c0a5a929b03995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb567a9d6e7f10ccab10788c7c1d89796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefd1f9f848a8c9f07ded112e61dc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250efdf2353bf3884d960c40c0e3ffcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af2aacc76826c3cdefee685366e3e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58597fc8c6d394325e6861935274b39b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b6b326ba25c1052d4209b4c1f7b95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0bd9074e7b777e5e67e69b25a479c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc0ad86d6a7e966ff003e83f208f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c7d5fd5d9e1e3d4a932f69c43099e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a21276226c408513c515d18c03453105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74e4f59f19866e17c4c4d884b8ffb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b714d187099195f4b340e6ed4500107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c18bd2691bc1282e7df73c329acc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5278e6f1eb0499df91fc436e1e3321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e2e9f860d43fa6e80feb74ee87b32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67408c2d5bb0659fb34ac9188e7f6d89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa599227ef976d326a22e85bb1ddbe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d1f1e8efbbbe54e5140b1d06eac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcf3912f9569e6cb3e3a501a5f3943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4c83ecdd5cf681549d91400fb399115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc30e3c9ece4f5a745f17577246de02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5e30064992cdfa6bf4d170588559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7856c19049b4d65f962c96b258f88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0425ee4902495df8d13a6ed436079fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7056d4b07929a09b3d194553dbcd526120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cf718e8de90d2d7e5a080851c2597121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d683273984a7b3a0696875d5615440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837fa54d4ca37e42e041b6b52b9ee6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314631f6b148cbc9d62e97619006658a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1562fc5941e379dbe46c8a28ec62d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5555ebe1b3592863a1731c0c3baa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40081b6e0015662f1d74a127b4b3e0f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ff12530aca08fa813f61ab39ff246128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685cbfeced7095fd0a28c43e3632005129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9aba91618bd8e660fd5aeb3b30e84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c86af0c2b79e04280dc70b50c3dfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35186e83627ce32bbd937f8e8f2fe72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35949f0e9c0d02cff5bcb4c17592ce1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b68a4f7d5530059dbb1f215f14e22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d64232bbbb0b98452f9e6e1c68bb68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae5f736a6b33e4743dd0ef7626ad1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf11503c249cf3305737c5e06e9176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22371b1eedd861ba2f450de351dbed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d52fc21c9abff6e93e95f10b251b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6bec6e682308d349a9a28461e988a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209607ffb19536528479fcfa97d11b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c509870e4eaaf7fc937fbeaf79a8f34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0be1144d7a65392c366291f35b89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505145fc02b27f05571175e6ff4cda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f65b7071f5eacf8189aa06ac96cf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be183976c643349b56a63316e3f8c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd75a1ea17b54306752e4593570aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a02a46011677a673393b75e85fd819148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f0206b4549dcdbd0390424644fe3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457cf16de2128f53d1eafac01b9864150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb6fe9634e4b356775528a1b2a766151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e289c883668456fc329e99549ae6e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11208b9882e396588b8442e9ffc66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e481ba8515c9c91b487d4eb3fb3455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509973c773ce5f87b023257fd9f25b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342fbb8f411a9c07d96bfae47d1b9b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6900a3b9afb08eec27a1d08b3a0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7533c0d6399028f9cab13526ee78086158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af8c09eac3bb5f76e84b091f4028b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95fac0912e4c46acf6d1957853742160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1452e4d2515b0efdadf0ee6c785ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015ab59c38b575e0f2971cd66a4518162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69aa05e6c966142f3632c190bb6ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad27958913c9af5d16b91ca3b1f6ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b475915ef1b7a697da3e75a14177f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd92d95df91af5f9875dd16e97347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb583a34641d1f5cdd87f67ae7ab984167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e434e497440bdf43d8a1c09f2d9c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef5842b73cd24295d1ce8373ffdab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c2301be570a87a3dcb41bfa2f211170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06437be90921f9cf13447e1afd4f63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79c9466218f2dd0ee03a5b8eaedaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb497646ee849bd79323e3036ba3118173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca774f1e636eb069aa71d6a80b55a2eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be97fed18d40a27631e30abc8ce91b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ec2a90abefa7f8dc5f0613e43d98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79435f24fd109e9f6f6ca14749c435177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262806d2c1d83a27144d8b20a3fe052f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f153dcd672c7301cb72c65073f7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03be1c5ea399d9b28c8c6251c633f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb935f96425cc1a623e243cf7c299181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a10c23cac9ded0b3d409c450e3138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedadbfaa21be71ec526ea45b2c516a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a6455a0fa3f7087fdb489453ef3ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf822920435c30af97e00b97bf74035185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afcc22a94617d9b8985121e709fc35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b72d61d4cce3f2ebfce3c925006c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcde3d13bd6f3a13f168fa7b98943a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4276ccbf4ec905ac467786e7c9a357f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52559cae76e54959c780572ad1e98a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8103a2c0ec0dd8de4abe23fd35df5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5d3e41ef697657609cdccf2dbeb52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456de3a40b583c6d4c6976a752f0cc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4883e398fd6e69f77cd0c6a9e71b825194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca489828b8589f8fbf2fae872cc4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc4092d16fb666320881f19005bdc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc55cc2ba52eae3e733f1004fc3d484197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ad0d3965510c4df0d014d905ae575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409882a61cae43d2a28390c028454b71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103788db77742f320b47b874e619069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6991211bede517cdbec8417da7600f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725d01b638fcbb783740dac187a515202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cbcf4b67945a343c3ccc558efffee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249956b9501f24479237be06fc73e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e23fe01e2d99d89c6aa375f1663c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e16f67ae900810cbdb01fab5165f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c078129e0a261f24d70557f260ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e901aff197155c223a5ce632636a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e4df6c93a0a2a94bff40d387ac3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd694538a0f12ac3be3153d7791ef8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc7d0d4eec173b008e6e86f79d7f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c62d1b42a2f1ac29e204f7ec0e441b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332238d89d6162ef437dd9748df2b772213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4221fc03d76d872ac83098f35bde75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af3983b4a7480c212c134531820fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea563b63d85a868018b505e434200b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c1ea37c5886e4262ff93fb24261ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec8f82d39a72a11aa26a12908e029218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca1d3687cd94dd4ac1805ba9157df219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06cdfa8d68342da74d1888938940f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141d21021f5aab192ee81855851c442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fbf0f8e95590e25f533936814951b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f73e93befae6ff3e9eefc9308d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae06159c4baf81944bef51ec289bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0ce92e13400c68c03d384af4da656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7a139c1a51a5641e266c2674337d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d812290418f5a92fca5f25c96e2a718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a8b3670ee354d3773739463216ffb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90b9a7fa3b5d24e9cf071edf16ace410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae4277c502a43508e35f44123aaa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1bff59ca40638c19d1a432aaa923e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4797f7a740fb1d1c56503cfef8d65a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d65f290da94bfe135f5dc948c401e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980eadb6c5ec393077ee3624a5a68e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bace58ec64f07485ab7523297a4521f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f1092bb954a8d5e7b2e94827945e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b9acd0e371ca75558c3a23ee7d1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a67bfbc9362cf52f7261d6909167f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4397ffdb775ba1d0a0339c891aeb9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a1a924b30d6017c17b900fd9b7e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab89fa1ee661894d15b3233afcc8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50babfdfb57341a7923cb01e5ce6036623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0470aaf9eb09b7939b9286f87a1e2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cdc376e5f4771035316b9898bee2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a7b74e15064d617186de4c4d4967726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068e6c56752d8afab1fe8ecfe6704a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed872a7bb758f1d07698c0d331cd0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9ba1a982cb1885d69d792bbe6cbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44851d7e81ed0fced5e8892901b0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74373744d4ef61d415958ab986e86a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d78125ce7b05319161a392a1d41ac332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051f93aa9c4e98a38b7fd92c7b70a2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53febdaeef16b9406bb32a8ee4a1fc3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74a69c6ff493f790afe931042ab8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a22e68fb3546acb9922fbde6a5db736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaecdb403e6dd648d00eb958b94d5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef76cf2bd2fee365aaf048a4ab1c2dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fb17aebab8df2fa5155002d4c8c0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c72f20e36e9f11448e72bde77b3f6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f3199671a54437f88f96b731c219e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaf3019d7989ba745cd792cf73b83f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cab4cd906e1f47bfd1e491241d746043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb24bf7525f4d08fb178dbe1a7e13e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84941d0c569dff6c9bfaae82e7989c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7915f54e09b2e3c81deae5e597a2d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5412949697a21a741de80c3411ed9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4f69ec888d0444273ff3b40ad98d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025810255c2090cdcf600a13a4faccc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955158b962867aa299dc041352c57350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b500e39152ad940fd71c55e1ddab0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc250b006ee1d36e28d67fb8a7fbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd81d40d2a4dae7a61e960839935553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876479c3166a18ae6d2e285ca08e6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57e50ccd93cb5189e5ae16694d75d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227041d2f5047da0e8c66be811e34456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f459dc084b913b4c42e3daef9578657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e8c71c347c07c4c4d5ffe1a7befaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d4d81da779cd619343f781c94b3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6721d93d80a6ed2c422a6bd05882160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa9a438f19f62d41cd2a30dc056a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef2f7cdd7e3d9b0fbe074b77ddd1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa63a6eb4ac1ca1f292b666978d1c0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa262721231c3d2ebffc0a8138c2c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7234252609a2595c918ce5da706813d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6c0d29514d9fb06cfb1bc8810da366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a120bc982ef0789d19876c5a8b26e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f4c6d01106febd2b8a3917e5a3c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c588d7229e0606d717a51dde6f4860a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b3a361e683f16a692516f318aa8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118f12e96ada5fa9d91b6e6097c19a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649d23826f7ade2edf956a0c9f103e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34122f9b79ea7af97d4166bdee7d53873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2bdf603736bf4a9a2969bc7c8de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7abe0a11debd44833d89fed8f8c16e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1eea2cb468572dcedb77d6ba0deca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c589c3debc79a75462c471d3c7381d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb134784c05877ecde117c42c946d80078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d011972fa7fb28f887a1408e8dfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af514623dc848d1583d808c43ca0bf6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa59c6656c9f8f15441f5d5391b16381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b8c99a4dec549de847ded252b2ce582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd571c744f3d8241f8c97270ec349b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0520a83e89942ca9bbb7f5f8dc0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85337ad04f26b2dd7e5e80430d2f7bf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adfca513752edf45ddc52c0da0911886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3171ca19f45bd8c0fb0575d9071987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7696077278645281d16d54a76d3fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae492fe8e2f312f3509a9d954eaa9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4abfa3f153a99fbb0b2c1848bcdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42779f9330b3c4c409ba40997e8ea391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d7e5a056f457ba09b7abf8cf6b45392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd39a8be991fadc9207bb66a044ac693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff23fc2ec1c45b1abf844e7538e60994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa50f023878e6e42849225a70fba6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd35ceabb2916b078980a3093c859096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423cb1e1a98bed055f46bf54386dcd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3adc15f7a4262f92cc70a35b6ed18a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce53eadb63d2b7b411346d1168828c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140172a08f82249d546c23b458ff7ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38782a8d4bb8bb02b1a3557e583be640101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923c03dc5ccc3e9da9b293af5a27d92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde09748eb18adf88663c45276fcc99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211479f25b6a6858ecbfd2d9cc9e38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a39bfd93b6778ca63109151f706d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77bbc50179f89228d87815b0fb31b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271342f1817b7881b74b784a1fb920ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf888119801409e5d926ed52717b872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1bd070daffcbddebe40cf7755bc68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8e6dfd8dfc97df2e189a185625c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf084d87adc410f71734649e11d4958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e7b269934ffab9f9949122c9774a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e76f1c6aa0e5a95450a85af2fabb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbb82cd43cdce84f57986f055b1095114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5af659418efec40375ec1b36a02d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa50c7899b36c0804dc22933225ef6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fee5edb6151707fbac82471e686a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cde019cad594cc487cf177691dbb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c4a87f509372b05ad9331d85e07b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1151d0d91a8a4ca8747e1efcf399cbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd23b56d9214be6fd01608638fddc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade87ab220ad68b8f66cbc1d45604bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186af38f8f00eb7925f64c5451f7b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd69a17ebf58cf93bed8ada7f91cf24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dacdd6ba777fddb4ebe00e5e3d32cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613810e001583b75c9de6cd19d0a5ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2848e6e9f9e7fad6308eea8f436e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74444c7208185c7ee91463b63d7f296128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f23e48d8b412b04edf3c97aecb38b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181c3263cc874f235c2cfd50043c86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2cfd2107c9f75ab34d7abb68e79b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91f574502fce834180c2b11732fc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f99d328590bf239174a2a2d2a0df1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602ed4393ccbcfbadc6b3e3a283e66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8682414904ac6aa42d574c570cf65d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181feef5a1cecc4058f080538ab058a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9e4311e313ec55b6b8fb231e543e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7512632b0c5039f0552f8ac287a63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3436ba019b4093bb02b8dacb0de8e3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9f2a73e44816cbc569451fd30e67f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5122ea51e8f0902521147e3a55888141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72af149168be12949dc8a971b88f2e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662579586388e2eaed2d8324a4023f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937d6f6033229096259dc7df188ba0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd756507cb9b85f9523b735b1c3621145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c717f90d1b812649db034b5e98e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5cdeff98c5a24bd8b722860a9a216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254155dd7ff2c1bd3cae53d0c339eba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c91c83a302ce37b21dc8bef789cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda41e77cee2d1b43f04d2ce039dd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7354060fdbe44599302ba09ac4f76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb0329cf5052f8feb1764acf47cf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949673bb9ee2cde82464f55242d8af94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312846df1b5eac0bd0b2a462c216e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb97da8e849db9fff50d131a7701d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400638648d9f13021cb344bf65ac1c7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6e6ed35fd80abdad0407b26ea706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ceca0400f52bc7cf150005de687db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e96d047dcd8a57a98416f09a76da1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49695f763ea109781e55faa0c2d0b236160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5dfc77fabf570ecb37e65ec7a8629161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1303b17a451afa748abe7d52a036b22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6408e7c3b06fb8adde6a806b1cb59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964e6119dce55668c25c7bd8fabc6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b460d356513b4be0c914ffc4ead187165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943fe8e45ea44b66f659451f3572b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a70e73a7205bb5eb3a06465b928e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c1b3235e608b18376ba5e33a28113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f37f2e45a765e6f5c5531c75847a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d13dec9c99f87fa2819ca185aef843170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992655f58fb626983b5a9edc7a8844e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3acd6e793fe642efabd090fa2d009172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4872339625ba9145c8f46a95f736c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508982c2fa9b6a13c5296ad843fe98a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5758d5226f38dc064559dad63108e0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0fa3c1715ca6aefc61545e53e560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a32501a65d42cc99725513985efd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68c5e7b7603d2a4f42e4707c9379d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3a58173f38b885b39e57927012db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79b8a1ffa261dc396db4bf7ebdfbcd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb85f348d8f74f78a0ad641f6e482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaa6ab9045b1ec9d5b23ba2553339a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e05e93dfbc883bd1fad25fcc43d84b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e17139c8b4738944478497180bffb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd601c215538abd72dfaec27eb9eec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b6d5526ca23f61272c8940243acbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c980ec58a8bda19ee143fbacb36e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f034c56f5326ed80fcec1bfd6e859188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b0a66a6dff8941df9b9cecc6d1b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea620f8be3d0464b266c4af68fe38c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a21418edfc28e6a5ee594b5f3fe2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7e275fe2e6254c00516170167b6f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad6c7a379c92abd327852b5426deb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4418d40ca0fdd6619010d8046c3bb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f389e147972f43f59f29ff490bf93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06231c23be79710b27a8abb4d215d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5079b7a71aa90952fb1a6146691906197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdbb72fe0f5d8a50fe599241c43d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eb32a94bf15639f3fe0ad6f0250b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927fffaa5cfee20d73e5c8f4fc2a8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648476356735652be3dfd5ce39a5393201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32bd8ed0be32b2908f36c3e1e782d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23671e8d2fce5d27b9b324a26be60d22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf29396657709eb3c6577914009e98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0ab0e9196640044cce2341e66eb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb316b90ca042293dc8589304ce75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e272cbb3ccc6390607a2cc0b0f372b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840b84091ca9c6e2e62a6d20939a24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef8d6dcbfc163078161957f629be7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9df900ee1cec9b13c9a64e817ed7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cfd711a9c9f613860e0c47ef48ccd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ca77e4498bf8062856bc2a079278212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489932b494eadffa86d196b16302ce4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9caa72c30c4b79c2edb8a78940d97e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709007c30c05369299d20a132ca9a6fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f3a42d72bf6c03ce02db04c9dd3ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319205593ce5448ff360fe8d2be90ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab892d839161dcab2be61dfdd74c9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c6df3048a3a79e79ac6223ca37349219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>