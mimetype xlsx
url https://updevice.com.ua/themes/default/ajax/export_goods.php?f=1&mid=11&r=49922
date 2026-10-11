--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a029d3fd6d8b48afbd15102dca6a0521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883f07dd4ad7567135bd48330d9f0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af78548c27ab69f31deb7aba040b8b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e228f191baeb310459f7cd3ae40c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4f787cc16cf219c2b112f914969e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00af2e1efd026cae02a7c8a15f0a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650b9dfa51738befe70805d2b7df437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a23dc1c6f2efb51c80f472ada52038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d324d2c58c58a756c1b1b0ae9bdf509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd97e8511402e09b828fc3a42b4d0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f2a4be58999bf2fea217a687fa6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cdd79032f1dc5e373d8b23ee25d2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04407da1c32b32023ada03480abf013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f35b43de0853552a198bdae558397714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4128180bda60f45b461f5cbcbc2c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6613f15d013058bfc76ea890abdcab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03629867c677dd51500c8c4b7e479baf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14624bde9dd57a42e58fba5964d2a3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265d6c206d87e6a952dde46666a23a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359f582eacf8d823f72585cf208b9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6791ac16744e81ef7cd81709a3420b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad997724202893e1ba9270a9715749b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b166cad1c281e4d032fa55a429f989c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42306ed1a1c431c173ed4233f9137124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1db73bb6629eeb77e152024dfe3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216fb651ec50417579cb97d752ef5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff029664d93cd203779c069523c30c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f305e8853cf1eafd02ee8c8e1126028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c576cb947f0ef8ef28f383a4ff6c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760a5f0835ac8052151790ceb9420230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c16c997c70fc44f9ae586edb184f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104285e68ab7c8980fddd32f689ad01532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d09aeb25a844b09ab0dbd74bac57a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7095175ee35641fa743787ba44818a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee145a349b2dc090a61f7713c0639035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7491b84331bc0b315584a5de9e5b5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc520a5249c183656af54ae2edd9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213bea2e02bf02f459cc0bc641c5be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815b42aba62fee1f81e3ee4fbad16839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7824f421079da6f8ad8453f2d106f9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10644e7e59a6bcad12405860b021944041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc711af5dd84c03b2be72ec7d4f55042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91caf8641635def791640bc323cde843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8867899a8c04a0de72e1881094f9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13673734a10af7d2f66f9ec9592d138745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e4d7e1d184a4f8433d5dc7a9e297a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b33bc743e03f35622b192924489c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b75e10ba81591eb2293078ae89e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a0d95f24d834418efa1c00b2fa5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9766cb8a3a288c94e39135139ccc3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf17382f766c162491aedc4fbd1788251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451922df6dfadb3f67be1e5f664b97c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2fd488a888d3d7f2c6bd6114e7be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69800e5267573de5a3bad5fb49166a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613b88ec0b671c1064d4fc420cf0e5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc16addf5a3402ce15b21da03f1258c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd8aa31b68c7a59c9825c4ee5a36b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afca83808db97030a6c21fc5ca599458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f9ffdb25eb4dec2ff80bf4d6d12d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c11093314d617d975bfd09541734260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d6345396e975f47b4192062d39f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a67b52441da5d369837d034c3997de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc093f7e66b3c2deb7e688dff4a3e1f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e044edaceb1e8318ea4eb4781f4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065ec939c4eec8698f8816430e616465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603b64b7886b84c37043a5a98cfa0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d9fd2c47303ddec08eaf41b1f1ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ee8b339503cb428ce0cb2c45d1f4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df76a9e87e40e1836a9f40205e57469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6384e36fe275193afc031a7bb9c5fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1736d541b9996c2cd56753567466471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bfae921ce71ce6658c11fdd102c6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63f63d8e137126a6287bd99c23460373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c1ee0d1d7e3d4613d857105e180274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f94ab35cf868534168c82418b122075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ef5e540ed362993cf2edcf6ac54f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295b844eec95af73c65632d9f363b3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18adfda833afeb23b63f1af4c954ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb4671cd5a70ae15c2db0d49bca6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774e7f6bf7c38653c980419087211680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d0bc6c98163df7a83efd1edb27ec181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2638ce4b2f9ed96b682667bbfe414082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75f566edfd6cf2710a0b9701f014283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620640db5b6356b5fd239d9f1f8dcd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c4a595268a7bc6d8695bdc2cefd8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74556c79eaded77c177eabaa4d535686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c486fdbf2906ad7d051370877b6a7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59abf8b8f36f4463bfd75d335fedb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e92e8ad024cb7bc95f2dd619900a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb37319a4587239a3c2ff71fc0b1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57bfaa6cb3aa2e49d41ddb7d4ed9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b27d98596783dcf32af661f5d6b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a010492e6184cadcf701456f63637f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898b42aeca8d754a9e2ee0af5fd93094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920710987f2efbf33c61db64031e71495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa69172c6ab157334a03ae4cdec86296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549e6c983e41a807410e32d9659c4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc49e9360e912db764893cb8b978998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002029d811f170f3f9eaec157f0b29c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1e67abdbbd515eac9b31fcca4db9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e62884be2eafbed242eb4e58dae0d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f279784a98259d739bd51d8e4cb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f42b25dc66ea9ad87d1d51f6a93970103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed746a3c1ceb6117afbc1374f323d635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7213b52b1be8744521865a393989dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a313204cf7197f24809a9a1ad8884106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259036c379ae507c53834fc847f25d3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc7b4742f4447b4ef447c68ab5067108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22895d9fca66ff520b455a33f9b5e05e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0d088d6f6a820e1061e48114231c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6690ef0c16dae3d9ccda1b84dcdf57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382118f079b32f6dbe561d0ea5ed3f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835faf3a0e765c9cd9b8755742c1036113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c9b5a759a4afbebc45d78f985528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5624da0ad2769b3343be3bd72cf9364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7321af2eb88213535cff5ad5be343116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271ba137aad10b3e08cbe1147254949117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa88c5bdbdedcfe57b7bed050406b7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d6777c9ba9c89ed9a3ecc492b069a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5151549395a2628c6d214e7f21d7c2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5a1af88a9e302888d88dd383e8802121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad413faebf50cea1b3d0cf6d5245a98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8160c4026a0adb9937d67a13710ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced79a095a073fdbb749bc574ea8671124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21091432c3f71ea74c0859dc85e56e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc80e5f9ed05dd2100b23e45eb523a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3b8aafcafeafbc0d18585c83b0da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180219d99681a0ec93d028d3112852d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea17f9a22777b994b13bcff2d9abde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a543f5ebe18cbe5097f50b824b4dcc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b2285e49f50aa03bd0b217709474d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde7967d81633f638aaac9d7616328132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811fe9f26075027c33e189ab7a3a11d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903e80127defce82b97b6619099de2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f81f403f22a5f338a5db3886a6bf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c403db2d59798e20c6539783e55b0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b97058d2fe0ef26ef9e0f04f529c14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a26459582dd31dc6431328683660f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d5b8bf08fc089a9fbd19d919b39fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08dcd7d8179ca9cf3aaf27dc26e3b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e708aba0027be4622cf6b4565e977141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f8bd7eca0263fd82282ce88939f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe6ee030c76d7ceafd4ec8fb323a96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a34496ba6a73c09e12fd444b8bace144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa864fab7dfc3c64e0eee1e09c0abb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbcf2bba545d6f0cae7a234572ada8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c5254a177b256cf315b6b66d675b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04d138204e7cd69ef9bcebce75108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96fa871d05048322727697c4eb4c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e776460d5ee0d2580e6fe00212c4fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e45dec9e2ad704c5b9c7d46a80af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942062d4fc2bfa8f8da482f4525f89e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c60d4cc199f476900137894cff5a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb0307cd3ce169a4e927b1900a16dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4588e90efe20293db1b013a0799f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21613acd4fca004f4487d8ff89e5af8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf3dff455e6378effce22953da33f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed62c3522a7fe0df4a2d2a11d26dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd5591cabd16db5d2ef61f5d05aaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a929de1c30e114094e74bbd43142a14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf7bd18558bc1b8eab0667c5aa6e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f55a4165c692cb54c806fd1113505d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68f253f10882306b80250e3c5f377163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b9795aa1a687892ab7aa58abfb46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d90b60cce822f26ad48335f22f2ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99792c6bafafc87aa09ad615f57135cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1273aeed3eba7928ea485a871a7f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3bd20dd75736f8bc0283bf09bef09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de973e5b73adafbbb810fe62cf86d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c8bdf112158cc226d5fc3dd72d88d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8851a42b337bdb4483ddeb6c45e77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c0ed326fadc178f659d365f93e6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e98ed81f7342f50446a83329eef9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60494511dc6acd37189cb0c06aa76368174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804cb576e1ed4107dacc287695bb500175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3472e62a6c235755dd1476e8cd9a1b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db6538f97d067feb007e83a579ad03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e699286e9e8e254cdf997ab39040c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614dee031c4b31fefa24de5b6bc859179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea96c6f8b27a01e608fb50ed4131a62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0af10c6899653c469dc8badd4ca28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59e97737d51618a513929bf7df5b9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9bc1ee98fd6d9e1acf8174aecb6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b902cdf5bd6ff3445e5531bf67d63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810343141a550e240c50f40d0453c09a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf3ba6fa8ac1e2f6a1fee7beb16a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e73657a236e14b9d858790c6c52fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e4ed4adfaa592250a0e3e66112770188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a2f2ea05a59caa9347192dcb6d9f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd1bc177e6034573b8ceda410451a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf70c6f04d2db78264ceab7378694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fccc4ba7945e0bd91864973465f69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e7b80480706f85d2218a5f38b0739193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9013b28aad000bd47ce7b7adeea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b4e5983460abdb6edfbd2a696a958195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841990784f27dedfce7250db6845a69c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f6add7948add124c7348cdb82e8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec87430c3c3091a7a4074e5f7247bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a31b96390ca209e410049ccb5e9ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c3a67f14594473cc6a721a4459b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c5437144739e3b14d29207b6b1f46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e036103a46e6da9df41d2895843ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9c83a4ffc868b008b81af104de10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369b8608d1a5bb603ddc99862c5919204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42590de31a3c4be3c8b142ebe0ee8e49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c5d6266636fa705b20affe283f14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a7213b9b87c195046267f1aae9ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eea3714ab766420389223618f3fc2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11a2336e8508c659942d44dbb5213209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1370c4c9383f7472208fd416593097210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b33244632b15bb9aba4de6898e974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced72a51c343134ab4e1b0b61be838d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b7d577b849f243dbd760c8d71381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d641ad2b3d6f4f086bdd66176410b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc10f93679294d37cb6275347870a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624813a0bd732f0107a613b4535079e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de85d0ec37cff5f64d680a87ca2db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03f908df6525e89680df8151c43a9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f466a21973da3de937aa016bcc76d1219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460dea3aece5729cc6fc8dd5773bc661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be0d090e2a20da2f4a388302259742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083820978447563521cc95d2d84012283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7c894660bd9622b84dbd59fe4baf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231143c058596b3c09b69395852f865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9041820aa7277c267761c4af9735c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a316675ed83ebf3ac710061ddacb5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a46d40ca4541ae4bff861934830398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d53c0f888f34ae360be61aa2f12f109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf252945b9be8ee1df2eb186cd43a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b3c70b5a4775747804e010667ad5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151481230f111bffb06f52c63e7e3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ee4177b04baea3c95813395945c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d99e4de7baa4c7216556468051eb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34478fe4c98aa81b5db4dc91a56b8fc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503c0ad65661cc4156fe3ef36a8bf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f094ab8458a2e20cf25d86df63d2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604024fdf01ec33fb4d7e9b5af89db4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05118d9f62ef656aa7bc354e722d08019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca8e02ab06e0f6b6004760209100d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f1012141e2c6926bf45ea1dfb66021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379f141356cd3cfad29da43bd3695fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad53bd171a9199d06318c23d1c7ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7fd5209b45c3c19be480ace66976624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14743e5f404753b304539874214359fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db45089ccd0fb65f84ea69532d37f4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8076bacf2284b3fc4d9d49ea6e4e5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd48bdaa0970faf62f95ae272c4bbd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99da9d2e5e393370380ff41634dd3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0bbdba84365f6c4071bfc6b4eb8d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d7a19794e1c1dd71dade04d9221a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4cd13bd19e9cfd6a8224d426c83732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca4162d1e0ba884f5fbce96edfd6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c925b7aed5c1f24c36a788aeab6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475c4d81f7359afca3a64eb3dbd46935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc060163dcd3ac0119deadf82433836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9859d179ebf1159fbc5af64a2417637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54ccfcd85df70c09ea9cf0f0598f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600d1af988ee2964bfa4699d5aee0b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5d16a6cd18ab21bf74d894cd101840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20217014d8abc4b2c01784213a5fc1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c7a77da3b3ea96287939e4140731a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d522bc84a9e12e3eaaf5d679c780f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd68330745ee94811aa4ca1b4e42e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31971f1dc9b147426385786b141a93a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00025da26893638841881a574cbe69e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99887d7aa18fe5bed8f85c4fea3f8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0141d69020fe96bc26a9bf44dce21a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e20439c5f05198d07dcb8092e1b65f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22990fd5889566247114c6fccc36a2aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b54e9f8dc9e67255ca2b2952d4b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08db1dec7c76bf3e70b0f2c50444c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd645462585a0b0842d02ee35a8e9c9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4f818b57c6dc59bcbb4f473f7e9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faf52698f0307fa41cbd7f9fcca39455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021562c3c56dcead62a8a8eb641cc02f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde545ae5be062ea82efc8909b0bd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39acef964677be7aead82067bb56fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b5a30ce6b0cd24f947a20446581759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f55ff9d00545c74276e4d919d4e3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cf550c9bfc59caeff7da758d15be761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0854d1ef6fbd950311d29314fa4da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ece85c35a5a2ed9789607856c0ed163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e97e79f9bf3b328bfa621ae5a62e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289efefde312eb2bdf099f2f4c31e43765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da44c3c928d60c19e7390f7e3ef5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee66263bf5b0a123e21e8f073208367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae69a540344b68795a4e3c9c99c48368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3be7ff354e9458ce6646d3cab45169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997360bc1511bf8d8000ea76ebf38d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5b067531a56b209dac10d6a3b3d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ea3de66c896cd2157eccc4b38fa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa1390c8c4e53854ea5cc6e92d3b5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5476ed15f058e2e595f66cddd4118374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237faf5e074c17c1983ed14763f07c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c5ce9dd63b7eca71791b666d9e67176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a17b0f421664216febe1b5596be6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961df112886ee1d950513b28bfb5ffb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754f7267a282d6a167e2d5527eb252d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da97682c7df824a96fa0eee37ec1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c79cc4e1fa2460bb4e375c21bf0e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be71527eb2aad396c31452e0b815b6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b196f86f47d98c0db4780e164a16b5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025783ce7acb7830be76a69a342bfba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82195378ff64748df7d0955a6b43d5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b4d891e6c18f18f69acc37cfb67fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db412ca9f0afe653b00cb57a196ce1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8389a24c115ae8a8350d52d50545288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe4f9568db7918f89ae40f2d33a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a7a526da1b7bcbab7c80af4b8a6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f8063aecf1b5ce84de35fc0e44b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec445e1a50925fecb2d775a0d2d5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c720ff337ce649bada39d01e9fc0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f74aed9e8baf5d90bdc062c7c940894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0960fa00a36744e8df5a4540773b8d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc803c3552abb22ae3e84819ac76b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c2c0da047435fb3cd8aadcdc4a1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e6ead23b6abdfb9b58b5981b881f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a75b20f3eba707db3921fb4a2720799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc60940ea6d0572376c2fa1723aaee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8f6ad5ffe7ee5556d317b7a21056101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059bc50b68f234fe7851d437102e9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320117f5173932a5ef39c269d842d5d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa417b3584854fadee4d665a131c9ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81c18136841843fa06a1e9f0115052105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab1eef0caea072deb68e61c59663cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f878a40de85c0feceb530c36cdbd02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38ba63516b5611632d815234e15eee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299fe8dd99574f107c6e5dee833f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515b43a9fae3d4acdec485d05d4e78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3912fc3e1a47a01b0a2705a4fdd965111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1bb2e6373ce219780c8038c8218bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5890036794ca2ae3242eb75c776d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011d3c55a33b132f3531acc082cd450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22407bcc580e8093453fa3fc9cd7d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d62232307f7d785dd72f401a8e12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7952e0e16570f3ef623851262a554117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855ece7a8f13611d3f3ee8678bd050118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe662374b55b9221bfcee2a042d32dd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb16389b1e234a01de654865909ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88791d844353cab9428ff735d13c35b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552370ee656044a7894201197ada7e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb42e859c45b625ac0445675c5885aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f964f16bee7980908d9844feba12a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a219f61f8396ac8f72d296a42e179125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829aece4dab34d8a0f2a0e28c286584126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f9d50d744fe1019d79ca7266b52b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcf469574fb6da226bbd5a56730c39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03207bb7556c18e82172d6b228d007129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdf867b2979b0fa8615c232759f459130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2502d65035dc597dac891451e59952131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade72b54c3def6a189476537ea19f70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7a61040c53339135cf332b8b0c10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db2a6bcccfa34ca17e864bf7be61c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0caf7ce9afdae7b807a3c295907693135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10397ff6193812f1c704435cc8efb5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb99d73923f648c4110703701d2495e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27035029a88f0cfe6d3f87207298211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f3465d608c89fef4c07f011eaff2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35919bec08e542f8dc77f658ca3c6d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d587ed2436ed1609a8daffa8beca88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d32743846357db0097bbcb5b23ef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fa7cd1eb0418daa8aba5a9cdecf9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f983f62dba6441b3bf2de3163b74711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870fe38cd3d03ac35bd7d5b479c144a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cacf1277bb0acc7da206054a79daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364ff1a187ec5c635f8c32d81de275147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204933bde343c0a0537cb779b68dae2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922053bf7c67dbca5e8e28b585c10e3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9434dcfc57b259e417ab24c039b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b4602f8868534db7b1ff6bb33b522151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9461c5883d8d2a1da100039947aee1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b9270a1ff8ca8b4ac3e05b12c8e50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92f2b3be9cfae8496d06bb17cd866154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63fc2c63a10593ee1fa5f27777849d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78ea5d6eb86550c430884dbade2eb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c607dd12a4c3d1710ec67b2eb1728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d060267633460abdbbe377b619081158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b893b362c5d9d8b27c077c5d413fe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77d115f5c6a3acda7ee4e03007ff18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35924537c42dcf514e259d0c4beb598161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d279b51f80a115ba75437cb3f160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4586d5ac442c94894965b7cca5bf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d3ad473b445dbdc5ca8f66b56e41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c4e390e029490f65cad8fc1788aa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237294dae84288d58a4886ee482da71e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752e54cdd69a8afd7d11ccf24361e7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bdffe408748ed8629c7f9551d2b50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c077c6762ad5c699d17cc2f605de1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78152273b0908203704f06e8d645ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e1f48fb21a70a1e4202052ffa71e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39f19615b8db3f2ca362dbb38564e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70809bb6f5be1be66ecba81bec9d3272173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818a3076534431b8bf6fdac1d93a4cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc12d2bc7c705b36547f8298998ccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e0d3826f4cc9950df21e2145c5a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90374da87656be6cb82f3546033a024b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c2ba55ab2b4a9661e169d3ae942f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed57a0d1fc0b8b23540623a5431575179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097356aed796964c1505ba68c4f5d25f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f62f526880c3af79688026079c928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8f67faa59ebd2f8462310e7505421182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c010fd89395da2a4ba85fa6cb64f049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a0494656881dc034256ff34b96cc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d120e422265dd6d6bda01e3599f8ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5ad6ae0418f3097d3ad4d29e5b44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d46e77d6285305f7774dd5e16b567187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670386d9fc7f9f8e4d6d5a42d58baa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3467a94f6a8c0a27357e0d108c93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033653b995c590b3234c2c5980891ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da74efd1dadaeafdf189aa5529ec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905e628dafd55cd54f9e7888927df55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8eb64879a103651c32fba4231efe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52768fecb1dca534bc27c892af90056194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5099db7859be37bb6e2cf965d1d34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2b4cb831e798b8dd9f3fa6def0a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03d6bdf8c4579b7e038497669dea24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29bfe9bfc3087dd028228b830c17e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab40a32bfbdc480788c3bd9e9a7e4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ba818f6cb534fe2ba3f404f0bd5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f39c2c979d7cd394126b8550f8100201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb865e7228a891b8bf1dcb608b5386202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28f991dee7bdaadc5a568e6227428203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330284932fcba709683c5b321c93dc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17de72797d08bc63745e3397655e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19ae386207b383ce9988bb06b5b8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc180acef2b62d7936fad40719515a7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd3dce6e78d4736f44f89d1151a05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d74e2682b866a5686fbbe54a2afb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25eb46fc0d256b2bebb774e65a987210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df069d657989d8d392925658577f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b640e284c3f8fdcc7a3afadbe5fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff58d35df197908e5e114ef66ae7360213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee735bc0eb5799c47528b7e122320214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1bc8c6f1aa465d6a773db0a0f9803215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d786198b46723fd19e318c055cffa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a474d96fdbcf64d55730b4acd7efbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8a1cd641f20aa88c14baf8737a029218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa96a146fedc83733d904e5d831440c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>