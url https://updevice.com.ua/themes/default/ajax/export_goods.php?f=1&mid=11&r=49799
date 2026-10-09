--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa493e9327041f51c7c08d06202db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282c3bb2b265169df69dcfbac6a939a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35eabfc6f9b5c8405df9703fa292883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bbd680554949cbe99883c575fb15b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a400cbeec6a0033cab1701c1fa9a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe2a24f3ee0c42f5f50b24527772596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f86911c6e55528215c20379be208c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c461fa31d1b21d6c337816ba48bd118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d97f1c11044220123c294e7f44c409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01afee0f59f7e52f11df69da57a46810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd53b700b635182afa8f5d12cb66611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b72a07669c06e3d80968e15a3326212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc53ba924efb75857587491ab448013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee26cc4dcb18efdda97f626ee847d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc2a722f792afc4fe0168f6205e22115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c22215699675e3fa61e39c494bf8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29748cc0342b3246b15df9993e3a3ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e320fa60d880d94a550a6421d61a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dcf97b2c0ad28445bc27f7ddef20419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9602d1c1e2b4962d0c50f95feaf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e09a953e9a7ca64171242b14bb9ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77735eb574a698935c14568eef178a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8beb0a326535ac1dbbc5c2258268323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104d6d56058b2a9290a2600746d3aab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5b18e2b431c46c57f7ea7e68620c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7d3922588c1e3b366d5cf0372e1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee895c87b3824fb09c851407ed0d3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74deefa138e8053e750232effcd6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76b7b2dc10895113b704d4f604b3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696c63f7f19540717e88bfd1c4203430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca1295c13729365979c497189017d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8985ffe5dfa32d65434203c17f8ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce8d8efb66bf08b6830155e5e5f7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d467a9181a277a2f11b2c7446e056ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0359924b5383b0ffd2bd8f6bb72eae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02a69e1909190bf0d69b59c2cfadb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8de69639ca2a0fc8bbc52509723c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bacf7dd316da52a990a049806abfda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218a63a9921bebd8dfe0fba48c7636739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ee00cc7f1719a5972d8db1080ba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b6d12286e39713e967d5777808d1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7fb958ad0aef23a5f1b1c4fe1254d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453bb09980ba476a6a89dc8c370fcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa8499594f61efe965f13e4f6b99c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b194b7a393b496282f0780ce13cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75dadfe02ad6f2f8ee6b50652446d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a855818c7b7fdeebe327f6ef24baf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999980dd51dbcd8173cd1e5f25cbb41148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130d929aa24fc9d1a40b73d2bd4b55649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191b3dc79de71cab75f78dcbf846f3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a1163b46bb85fdc35c78885e35eb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2340aea320e5051b88a5d781e213f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d7d2919276d473615342472aee3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29934a1331b633d68b59fd9fcb8653a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca17ff28a8241d14076284aa1f9e51a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca759adc7c934d8f2804ff2ce480edff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381713ec40db8f6b0e509b0f9474b83157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0486007aa1819af9b2c25dc2488a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e71ce08af25ff91d5a24f3e0b477e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5736f700302238fc0c6b7d8e052560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20b21af51b74f2a72379533cced3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb44e94f894f01f820a34a45e62f6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa0f6de01643a8c85fcda75bee8f2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b6233ab04b19ee1116d522bf9a4ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b13fec533f616244c0f5ef2408de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9117ef6a4d3a94854c74bb50583a7cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e983344a8535e65980da3a25906adf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ce46631fd3a10def490e32bedddb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483df24001ee91774b0c7c7ad18048a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f69036855c16ebe5a063d1adf04ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b3e2e9cb4096bf277ff94f159a9d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f2a02029aaad062074e6267d83db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac64ba3d0585e653b94f8a0e25ad8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07055f0800feb9a1fd02d0b74f0104d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d9cff22781232810e9e3297bfa3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742963d05e04b8ca1bfe625767b1fbe276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2db593f807846e1071732bfb6dadd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0319e262d55e8a8216e9f0a13368578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b34a218f45c54d658efd96e6374a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0f2bf111810eabd4eb695d27ca9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949667b724a835876571572c23e05c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80b00431def1e94ed6f474e0535ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951290be1dfc59681170e0ec3305d02c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c232d472b6bd5019b0b037e3c2c13b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6e0e820d9ca123fd789097c9d0e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0e49fa500e3d091173ad36cd468786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191360945622d0ce34fefe8555bb803287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d3020ee9bdb30750650ba607a76f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69322a1e540aa0d9b20539eef969ef989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc822fc943dbf786e669175942130f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9145cefa35aed15e62772d010272691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e815be4e78ae02160403e00c0a64b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e847de72d72658a00cd406f62ad6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b196d05c5c2ba60203fd8ab2f67a5ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca720688fb3424bde62bf83882be8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed69f5638c4e9dba333805f07ebd3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15f7b20298238fd22b192e3bc93b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa36c6fa58edd267fa3b305b584958898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f8e9556d77db3fbf2ca08adcd384899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07155495e884888ee511e250ff3a4a5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94363fafeec5089711a8734cc82da9eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c834d16c758e38b5cceaf8907c7d6a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34264bfd3872dc5ac0b5ecfc99763103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea589323418bd9bbd2f867b662e5409104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f823adc0657a786a188ae3d5340241a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b275e84ca669763ec8fd117c03c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8d74069a3924dc78606b24f0336e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0171de2e1cfb9c7eff798f5eb4a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0448beffec10ea88bc712d74b00a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92d8c3a239556db1673167656d915f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4654496c3d58340f17501d3343295f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd3a6a7fcc6e3b3257acdb44f820a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916856a6240467aadb0f8036e8c1e0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b485396e1c09e635480a46c4edcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda075ffaa0b93288f2daa7cedb36f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3e04ac02e6cdcab5fc8c3e7aa6e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db0828d5f215332d16d3ea6457e19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b09e792b8fa9720cccf040736b3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a443877556f48dabd290f9a3c90ac0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171530e6af160947cc6e1d69ff2883120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce2c30342de36fc1346bee7b64e43b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74498fac3ba755fb68c3324d5de61c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198dcfcd04392c37a9d5a39ee4eff6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3ade7db68752af6c8ea7551f11b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78648e244d5cbd1deb2455f271c88d94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6683579a1f8b3f382abf015a92f9ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282e187661a0c566289355a7700033e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d522e0d3721748a58cf6916c8e6d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063db6987854878abef48df8ae1219c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec771c71b64ff46cd06c5def4ffbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e853fb4de2c88325d259e56c6ae57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11679a86842b24a01f7811746b8417132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9508a2466d2b2255584bbb3264d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563733234b84a93140c3544546f007134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4068ac1f3d90f0cfba4c1a882c3dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d92143a9f686ed89b42c6ffef59e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a49de5333af5c4fe94e5e7706332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915477bc7d8588512514ea2ce3f2724138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01780976a3564de5dbef90589caae2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c5b486e13895c1938d6afefe8ac08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e538a4e31970e573bf75cd9be56850141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd823dfaaed27088c6a4674b594de89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff82f9218504ba86aea509f65f98699143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a0259b5538148e46e9e5b64fbee6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c796e10c99fa7ce608f9968651da814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c45197462e4099105a2bb6bbe2f0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b460f8dc8c2523977172e183eeada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aba6564c6429e971305e57f00b9c32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0470ccdc7fde97f0d69eb2c82c6833149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243c1b4741b7ef9baf2d571fbc8b64b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7754d1a68526b50087e6a2fa8f49a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387f7b91ed8a20f56bd671eb99e79d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1e18ca9c7f93a6033b5ae939ca38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fad345a83dfbb6b2c46738e301514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c43fbf266f9c0e61e4b8ea5b695541155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68430eed01d0d5e1a8b14bece06523a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c069d2c8fb47e29b6773bb92d44efa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e49a5c68c20f6bfa8c3692c665b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0c648c39d3235ecce9798f405b24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98940bd8498780c9e5d21a814a2c45c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd14599fc98e85c9d94076d4a60e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25adc3a29dd4d1550e740510a371fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ed2e63f0aa06f44d0dc66fccdba4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560490e8a59aa3d51c59440b5f01d0e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e743ea421d5dbd152ee96050518748165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd835d3d05fd777531d0851505e5cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034c9f76f0bb4615ab5449014e00e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d7429a127e3ff5c1dce518fc4825168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c27c076549582e53640e61db6ec3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8a5382e6affff5d7b3fb589c4b8e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f0d52cac6263d435448702716f16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c29a9e5aa368dcf1d48e8d8f34066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010f42ece8edb5529f23c86c1ee3c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d543f45f94d029c5f778f8418971698174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c48c9516ae0361ede0ae53ed0fa81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42b5c04ca32909f8b1f72d83268d54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108fd53ad3edcb912f806e66c788569177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dec67c341b05c333518588af5d4ca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579517bfd6b134fcc6aa3d6e9224dff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c53f5515a71248049276b4d9dae4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00a89d915adad03e46b3ded29506da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d81a864c8dc655f643acd919c1b60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27fed241f494430ef2e4170af6770183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbfd3fddfcc884762a3d6715b539ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa210b8cef7578f089143ef3da375a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f477bb66a9b27d21d9ece7d52eb65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb02da8975871d7381b1593fc21d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c780af2db3236efe9520d8db9cd1fca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e0a892d67098f944db61c471f6f1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23bbef3a9672d510c9baf93515c39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202edd401e29b255f90809512efafbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375537eddb10d96cf96597cb14b4729a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f965e2ebe9a09acb4aaf567f23319193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b5601b0fad8a9c4143c192e14f81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312617ab421982f9cc3901b214853cd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603761b26f74a50307ff3cf4fcd62b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792159fc40e88ceb4811ab659e903a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cb3555fac2a1a695e50eaf81f2ec2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0fa6e51c7f679cf1e2f4e70a7146199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcec8c8bcceb08995a7029d26d2f5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103fba5c2cefb704a7e48fb352ff97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67b488cfaccf793cbbceef727b138b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c5622edf12f66647c1d00ef8251e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b9820bfbdf459123e7dee1b73ccdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed95048e8d3ad4c5871c4e49277659205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4973907b5d353238363781b5ed4f750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7714219ff6897f9bca03a75cf3a4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23142bbfe9b86f647dc5c992539a7d05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70029d4c972f7b4678b553073285ddf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f653ce40d74beb2e1dde88604f82b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c367e137303cf7a38f2457a1e81e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d59b1ef9598decc170a427825b566212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511b4112f828197ba7c5589e3218fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc527fb5ae5afc413edff65869478214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e91350587b368b8bcf782992a65e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cee591db25dadd10b66fd73878d279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253917d1545dcef56df1de8e897fcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a91e4946372cde4fe366c7971d35c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceae43d20f62e3f10691b5bc7a9112219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfb556b893177f3115f8e1b4cc37f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306a50fa3b732fcf63d246dba391a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d17cf22b478db9c6b6d6a8c59ed353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cacd0b3f33d379bbbd10db34971554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2655a0ffb88f26dcd70a86ca1c2e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459c33b2062d4ffc42350906f007cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865062b8f97fff715a2cb8cf6ee9137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281487476d916425eaf6b505e917eeaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf098494227ac15158657cc28a727f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329409b69c6346a0a627e8d470641910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093582697e87eeb9162d3d4995d0bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb37fc41006aefda9e176b90d257d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e1e96e2c5f223522832a68375878513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec829acb5603abe8eacc88889303ccc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75e4ba0c234ba76146f4eb9673d1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65293154f63aeb2622815e03e844b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115591abf7907a94bf2e03e0a39a7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20066011a6d087552118b0f5270e97318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c021c86393971cffd3cd7300009b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eaa29bdcca59035b1845f97f20fe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04aeffbbd97314b8c1c722a7747e5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadef600e75855a36a4f3c6489b442d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c18cdc564ec5c13a0bc8ba51dc47b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db94bb125d0c8573c3de64951048824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8386b28ec6e3061754a7ff497feac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a965e6a15b10e9715f6d5befb2d2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e269b4a8b684f6bc20a95e102748ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be1f65630e2c2f5f4cdb3344cf62628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67f573ac749014f9b63817aa4037129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a088206cbd595fad3a50c5ad7a4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762330b4495fa6a981ae7e5541870631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa077ef6936aadca749d965b3f0c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630b473f11f7aaaa9463460731345ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec376113c12c9ca46834e365c2cc93e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be4047481521d25db28eedc87dc9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8279f439447fb0de807c518ee4d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1f1d57a605c79476c70dfebc18d0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090897ea3ff7da42b0ae5f817287f1f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5843e0a18b7e001393a991172c4e73a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb33c23c835aad3ee4160071bd863fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44997cf832ee02c4446b17425a660141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9fca4ef4f72b5b18acb833eb63fd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5800bf6bc86a398514e19291f40d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e927a43cb49182d532f99eb3ff9e3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb80ce9aecd83c646d0623bca4bc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafec34b4434fe17903b3ffa0b1c35a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bef20cc97610a03d9e643bd4efe47747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728720f7cf1512dbfdb69d4178fe6f4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5b1cf5b53ac10ceae15b793944ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8f93d9dca801d6bc4a75958eca2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39fd797c114bdc9b6e893e9bdfd1c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6ffecb16120cc79f3186dfc4f6e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56adcfb95b42ba9745318e567436f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6612317e368233d08b3ace01a63c3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a25668c7db88270fd83a922dedb2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e98b01d925158d2202e95febe63bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad36747f01ecbaef16d8272cdc4ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae877e0b61f25bc8e2a15925384a1d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd3d01db8788875923cf90617058b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ce527e5486f579dffe5beff489c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d953e211b80562577f7d3e4b783d3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3123413c93d465009802843edef99662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10040fe69a930d53980831143c944c9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ef529f2369db9e82f84c71b1918564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972e17ea25781b72b223e9021a9af165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a25ec9f5d40ee21df453f5de49b9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c431e3459b9ce0dc27f37b366753967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507373f9f81ce6b0ca5c846bf762929d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39973955397f9a972e650054e52d1e0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab440526bfd8eb3a43898281d56d4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b1b3f71ab0bd13275f4ba855427c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80f2450f602419ac7841d0c5e6fdb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1024dd22d8ac521631ab6c698bb0de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d730c08d386654f3d907f2c735afca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261839e99577401f17b8978e70144f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0cb93bd83945f86050c38ecff5ac076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0216152d4cc0dbd4eab7abba3e0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5df5654f816e9aaff6bdb8b3b9cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96ab000650954141ec99217d9e42be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd7f80b168ac4be6415848b44d1da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa7675636180a08e295eabbfe11f0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870c8d8936d0e5e209276711d2d13e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b46c47db282e7a959613f8b6ea09e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a714d094c5d14432db9d6ec317f90a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5306c31aaf629b73f152896fd8b16c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4251123a8000d4cb926e965d548503886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc25c7e45dc871d27f74d0827d216f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335254b42cb9454208e0ab0d107b9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b87c510ff5be4c8546b2f74dd83c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a81cee27e02353094991c6ab4a34bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c87964baad9bbf3edf99dc88826391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b666ea09cefa34871537cc3fe387bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4234641aef4bdd694239b0387b0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf437d9d64c1d6e60edc2b610288a9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d37f8af1cf4fd9d44303578cdea095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda455c0c415d42dfe70d3dff0a3bee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad2f7e2fab6b7a848a895b76c4e8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c04a0ed7ca219c88bebc919cd8c8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6e1e0ea2161218d1c40d9a1f93df499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0d71c89c5670a8c273fac80a2e0a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0283f365fb467dc4eee4f27567cdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e25796c287caaf49bccab7830dc18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e16162f6c97c975df391db9c51cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5caa38d794e03fef0724db6181fca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3151861790d6a77124a0dcd2e3fab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f0d761e1aaab20863eb0ea24b2a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf886fc682d1073adb547eece48d7c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869044955007bc09c51d10c28a2e19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fd3d90c3965c4dbe1f9c95a3b49a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff885b3243cfa72dc3b291a6d5c5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f75a96167f47550d8e983cd336c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba9d7585fd6e45d0d24bfb912866e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc629a63ab6c66e4cc274f8bfa09a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378315af64f19f9f37f46e03dd22bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7034a4fa4551f846285e78bea6f83c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd778ad334a2b1ae70109f75225a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83f54aac6ed70f44af9df0b48185d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d8e08abf6dc9e22afdfa1f6f0b226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79547ce6e64e78840d2b59a6b602f19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a443761fd048b2befa2e35f04081b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748353d5fbe6ceb1ede0dbdf939edce5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf3bc2dc2367746b2da6f992784c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478dd1a793543a500cd73502dd71249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1900cea3a487c80deff6662ec8da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5c72ebe4a28c2f5e0f4ea50f29366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d867ce192313068e2361faeb5da921c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b9cc8f2064dbcd6f45983ab4d0e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7bd9f3497cc281139744323d0023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547995377bbf35e61d50aa3e32dac575129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381baedb9e5b8d0fe9bb8d1f8be9628130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ee84d7d45861292d4a78fb87db8f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1a2b23aab3934f26ba42f5856d4cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51821d928cd8bd414bdb3da3efdf0cb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94770c82a7c037a7b4879fa60936d457134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c2d3b007efe435905a03b95594aa5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0ec64d0fcc1901c1ac1d221705f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93ad9901a70503ee426bea39b3205137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d553afbcf324c56780d6e18e79c468138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471121c8660da7ce62892a722b27e50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee101004412a48be3dcfc46cf6de6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7e11ea6b62a180da9efc127c6f45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4d4c57a7622f480555d0f0181363142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644aede4bf96708e17005c43298de03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a9e7ffa384c6cde8a9f567e273f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c67e79f64543cceca08caffe290d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ae20912e073dd754e755d6f61058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f398168848c355fb9153c72f96f1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6873727de3b5010f20a8d389eaa9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a582b6cc50e6f55bf4a4620b4c56c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774bdf50e337098eace92fb1dbe138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6a7e11a750e914673cf002ae08c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e8160dcce77b8d51a4a0539072ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47e3cf1b89d3b4a1ad41a523847f8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92bef7ab827eede7ebc490def6729154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267570df942dad7602248b4fdb6ea21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7e242ae1ff2bd5c46fc9edf763a8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9db51ae54e3d7c2fb4a1febf6259157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beffa39dff4125e81b8fbf104d6c030158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5935b54a7ec7f28919b4bd00868e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b6ae2c973af4653cbb8607b28912160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c5d9a6f125fcf98744de7dd93516161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2969f5f8763e56a1af395ce1aa35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b852e1209a7b6ace84ed5156b24b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8ffd0e2b4d6af56f8871b8110314c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54c02f19b700c0afbc7a12a60793ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac719daf5d86c61184bfe7fcbf4efe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7724b0ba2e12cbd8016be4e0a8dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5dd9941c5543c1c11d69d8fa1a970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b66c0ec34ad9c9f6089ee0b41fadd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a02bf77019ac2594a37b629546a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbfa45e221de8e2b46be9cdb0298dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d3a343f2802d3ce05ac8eacb09a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e5217e67bae8cf0e081b38d976a82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74628020ba1fab5890e20f2bd37c38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d2597a2d9fb588c4f56952743c1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292132bd731905db0f03421060c54a10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67845f655cac77068dd34af6f4b63b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ff9a8877cf5a88e31079c41d67d91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7835caeecf45b38f7a63ab7bb9e03a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186aee0f19d312ca706e6b838a8d2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c927d0e99c9034bbe1d6c91f5c8d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119efb2ba70725ab6293d25f5e258a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a77e18fd1f564943be7f991d8546f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b0b6e21ec4079a54e3714a5a99bdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b7b1c1a9c9eb24db4beb7db93e5dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22582a5e5205270c5e0f4e1648f662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91748832861285dda5529322a993ab15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66b5db8398c1a3655daa0f7a7f4fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3aac93c6a0ee8c9c13aa861c9a56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55469416662c7d928c87e2970cce55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702211dd4d2ee244a16d1b7bfe70a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac24b8c77826dca1aa91634ca00d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60284dd173bb266d1529105e0d199bd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d437dc415494fe9ef667881f1760194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acdc8bd642afba2aaf6aae42766aa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78aeb435d012990a4ad22c13a5cbda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b644228598c9d33e3a96c67043bf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d080feb3f101d3e2d27b8a948e478b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d744b78700d55a59339bd19af1f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c05b31236a04d00fd6ee25451de2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62aa05b6d9de8c8a44e78f5ae2871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3eae494369bbb0f89ae38631eaaf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2305aa8f0abdf9e9dc54ff938841203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac39687015545f83c599fc1cae351b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8e4b00341e46f0a0ef9e26d944c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4f32987f49b62e159f0340856699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680123b0a8a42893a97a4b4d27d15c78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a538e7953fe565aa006ff07420de346208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd9d9853687fdd31d3eb1808ade68c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940374cfcf84252b838d16ae3da343f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091630c83a3d0a35c33eb30d693a10f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3501b7782c50e6ef33fadd679f15049212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43e597082c4b7f51671c9a112f486d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f3dc4410b8a4651a5a01da36f15c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46922d0b3825bd9e7466523434935d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e52a72d6594da4692d8b2af12335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30fa925becb145ffb879a478329cfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e4562457ae8f5a5f377a2123f610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e6d91ccb9d323234f35af1a88a2f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>