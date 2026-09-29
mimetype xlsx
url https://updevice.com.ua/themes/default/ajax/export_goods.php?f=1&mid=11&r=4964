--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf515554267b0cd08458431969decc211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14fbe7f8fbbcc3334367a3fa1f22f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1459efb295612c8cb12cc6160459923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d079e6f73f56d57366feef831c424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc442da06e082d73f1052f0f3c4505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf990852fcb6e061582f17b15c758e8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49595e643125f38a59f2c3296987677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a616acd559f092f1f55e0974aacb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9079d58e82a08adbd732777c160b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee37717660783553dc86bf72e7d384e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec0b7abc91ac34d2ee2cbbb5d0fd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011019678d42d2c356dd43a6c51f9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68074a1cde61166cb4f52967834bedd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f6740998b5f3cb12bc038b35d52a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1bdc0c2c06a76e53b99541d94912615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47792d250ce48ce801daf8d8e2d1692816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aad72d3197990f01f46ea5d29003117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199cddd0a1507ccfd8fbf7ae2e0e4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf1ec2268fe08d63b4065b9af118e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a62d26017888cfbbb021d189364e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a23be736ee04fbc66ed661715140721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d1131d2cd6286de64e27d00d417222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e26709d4aefde4e30bfdb9377f4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073458ada9670ef1936b53f52760ed7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60070429a3e61beea1e97e75e15e6a0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f3f64df4c830299a4dbaaa220527a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6772fb59fc7f070d5bb4835e53277127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068a1e66004a3545babbae4eb4f43ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009046f20bb6dfb4b8b16c8935cc410f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973dc2ecebfe25a39f26b73680a6cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223d30c6de3ce918acdde122753db6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0411778f549388b76d9bcc1fac1d8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b20b05159dcb8fa75f4feea71bf8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92252d343dfee48a30cf750c08b0e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876937c4670aebcd73a2b83c23de5dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970adcf0d763def306d69016ac4ecc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130523d35daf5237182420c83f6b3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae5b6615825657963388ca47f62b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55f0a13dc9b0f698ab17b0ae270ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826463bfab94cd84367b5dc2c4264440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151493fbacb1cd47377a5a80e8923a2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429154246097cd39981f1cf290a971e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398839bbeb6dc134047dca62fc007443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf4ff73e928a53385c0c65ac9c31544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e2f9ef9f93b30da6cd703cc40e2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d0c1ed97d563a5496707dda43ba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec886e6254c6ccfca1b26b5e989391847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966abc9dc3944307da3bf85c06cf82348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e91902238b65aa2a9beb3379b8c1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb39f33b61851113542256bb2a478750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82b27548d95681968c72554db09c9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a18829f91b2336892e470bee736352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc23f545416df246e9f614a5d733a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5234b21716bc8cd4a5a233756968954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff7e89e0cb986c12dc7094cdc2d8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ec7a6c227c25f8589e5074f0497156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204671155c8ec65d79da05737789c67d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0239d7e95b66fff6cda74c86da35558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3508c659486de1d2348938543717c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277ba9cc8ea9b3634ed9de40557c1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35965b77d831a91dd6247296517e4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc78111f5b44f8644e957722a345162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad15215fb2644dd6f4ea6513e19f4af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502d884d69bd6d1112a3684a2593e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d97bc4031096faf383e29aded3c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d62d656d7dffa868b02d4ccc90cf0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfefae1de7a5499cb87ebd4e8aeb47967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4d9f0ad8ec6716564787e6249127768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577fd0b97dd0bd2a056be8a12ed0ff769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeda51e3cd95a16a518cfbb99e5ea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce2c3ba890c814fe0895d71ebc5ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f440ed43b2bd85666a01fbde3f664572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885322e57bf09ab9d0e3fef5b8b95873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7889aab64b31a9b5e2bc637f9258c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df0d0d770e2972144d08e9b83593a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16232b064315335ad3e673318653476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3bd3fc60e6a418ff70d9450de34fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f5e7b306b31a377fb6db6227e70aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31deb8b8faa6d1f0da17da62a092479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1654a77e47b5dd52b21af1edb86de380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8d12e68ffc3663b61fb2efcbe77b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b31df885909a3997d75fb86aab849a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc8294ea687c9423a3c1dcb955f1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67350e714ec9bb7c2a85b4f7cbff18ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a9c49b37c6dfd70cf0562c5cd4f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4459d06ca70810bbe69abb3f1cff086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f36a3a013b94334cb75e9b56e41cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a694f143ca754b90d0e0f0c0c7d0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011fc448b8633d90d93aa2f382c17a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a58ae23bf8106cff4e47a3f8fa61690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218cc55244e250941a95fc2f805c3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ce5881e88f444db892ed74dc8f8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823cf75bc26b74a5acfe01feb0974c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af651d25e12c1e7713edfc815f188d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2f3873871ca27bad7efc7b432411295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe0622d0e116ee698a72b3ade2897596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29592c34c05f963c3454305cc3022c1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3383e331b532cdd597bbba2aca08d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e7e1e1c5f54e7aaa5b40c5768a3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b4316918bf9c9df7b1e3e44533e98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df658d0b480763381ef11edf10bac7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693858bdeacbefc4cc98e7b080b1a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feab04dbbc6e938268cfd506353b8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a21c24909d52d2f951c711248a207104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa5d937054a4572af2b3edd8a984fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1b54ccef1b4c962a0a002533f6a76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128c2187967f2f9adb9636afae1fb8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7f20865c4a0ce344af4201c52cbf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d28eeb3937b9edce4033fa84ed3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66897ec7279b59fe3175cf424e1f139110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa135de1ac345dff9e94030b6b5efce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9f50126c48ce28a4e3933fae4663112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e818df16e65b0d94eedaf7ee14b5417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0581cf3050db852802de31384d0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380798baecd1ca9a66a243541da5a7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca72d7f3fb90329f4d10d290cdc687116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152b67e85d19eca558c26d2a78ad12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7cd75da3a4e31e3c7b8f1de2a8b5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f25a1aac5702997ea3ba7e16c7927119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ab61e7f699b21c45388025a3ac25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727dfa7879d576c4055862e08e587d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb96fd449996bec8dc4a9bf3c4fa395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a7383c653029b33b104faf304edea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659770358151180bbeef8f971165ab6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012cf9af99d36d94a407e0155f221d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162614c30dd79631f921fad9dbfaf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc32ed0f60315e286aed938e1d2eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf2f501373e9bfbacf25d4a6318a1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf556d836642c24b0eb4dcc26f0740129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a190f2815bf410b9f89b66518aec9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777299edba9146b626c7c6c66f8a2b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb05038e62315dba9c6bc8f3d9bfb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b243798d145b2927719b3c2a8a6f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff53a829d955cbea38676ab677de5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a7333da87611d2f5bbbd6dbc2cc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34d5eca27863a90e1036a0d14703c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105720f11ce68b58c94c6f568784c70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafcb2389967258ec155501e8899129138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce1889833fb3690234ff568bf2c94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c070d8052a048faa01a14c409e4eec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df0397d6fb537db932cde247e025e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef353ef14d0045367520e5d045d96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686bf3267a75464a1f6da32ac38b42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bdca899f546c304ec9c11fa6573f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0891a35a173123642c3136447278b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4d881ffaf23e02bf434916bac74a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0907c56bd59d18dd943c419f9646401147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d66c8db9b87e348c23863c3c5a23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23371b58779d24c25033bc8bebb15eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47d79dfe57af8bdb6b8ccfe731729150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff2e5464a7bb6a9e21ba8c618d435151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76fd4e952cc5ba3a71cf6e56dfb734152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969939953083c48f29a7b90aadd187153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c255eaf82ae152f1a35289b8d14a83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058767e12d567ab8763e08c7943eb7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b3f6a0f26508ce228a36aba986a96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748d20111bb34d83fc0fcee80c6712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc8d62b2313746d243485389108f00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6b58305673860aae5355a7aab202159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec1d1eecabc61c5c0c7dd56eaf9623160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19dc40b44e98b4cb6bd5a871526697161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a20e05669e81a5d4c4438553549b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c851f2869480b8d15aaf9954763328163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2dbfc8d2b451963d95a4db756bfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e370a17290822ab14de16755275d332165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638774c40e537ab08126f73b22c79bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e10873fce84b75d8a96021aad60625167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3ff923c263233c62415edc7139ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1d36e6733848520551dc98e6e5ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f94d31c7acba8fab63adeb5d3c5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63425661e9862c479fd24798669494d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed82c8bda4e8bb8f7d2c30ded70cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85909b5083a13702193a134bf24962173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3fcbe404fe3466944d1265c8aa24b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869c264d334790bfe91f4f9587a15e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62b1dc2ba363f31fc045d2c011930e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf4f09cec831b71f898983fceed255177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f74413eeab7aec1714b89ed32733d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05955bd62b448513de5c02d37fff1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d63cb9ae0ab148b339fda67f29ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a090911b5d5bb435a8e94a46181887181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba7cde4dddbb3d630934460aa3af3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a52f30162c971c163acd0ade0438183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d3ba0fcd82ee532c7456519cbb69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa9d2017a49da9847570ed9a570fc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2757a65553acd27825fde9f9cfb75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64809957587d2579768d04955de3b1c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab54d91b0ccb6185cbf9014ca8418188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990540f09177df9c99c37927602090d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af132836bef2984927bc4028a985d3e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4d98c64c83da00a732729ed9bd398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef7660a28653fe856e84ab90b4c893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e6a3decce46123be048bb4cde980193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc45986a28846209dc108e3237b79ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935bc59d71418780933cef702346a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d6e36388537f618c01d3b2245d0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc03a734344049b0aac71dabbb60f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c730ad1001a76a31472b82f4971631e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e6d3a8c448ce59630fe2fdf4110cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6b92c66378096384da7425485604200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a1618e512c25c3bdac651959d99a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65410be47da80c795d9538d925fa9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cdcc2c261b112ea77377242544703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a5ffdf1efb899feb1ca37e372cdab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6f4619d60fb253528272d73fdab0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942ed72c02f4ffed105eab6f148140206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52470c85459d9243c1211d583fbd7416207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbb61a7dfa8bd45b04cd7da5893d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc4a4c7913af2b502d2e86792756e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b53e2eb3773282439ab236b67f57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eddce1e02506161e10239c7201659c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c7ddda32700668c0b84bd46191af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a60a636caad511c6607c27cee3139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c0c1be3febc9e9a352f9ba62e9b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed2e452578f8cb733af366fe7b29e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ef35212f574c01598e07143d47559216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f086aeb9a9479abaf6c9253f6c80cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a9e16e851351ef585f55e85fbc174218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ae268cc52f6c2a77280f0287e33b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49194cefc88aa92009f5a3748a57e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7279d543e27f07d45df9df0f07e1cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6afc56e3a61475d23df1c4411cf4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3f7eecf5608442fa1a16b56a0bce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518642785db12b63d51eb6a9f47cc5b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff65720ab79609b1694e9c44db30f4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c8eca0f42e8edb046a55a13edabf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f48504a877bc455628b03c1934cd308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963d62ee1fda27fd46aa2221d3220619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775dcdaec557b0bf9a70fa2881cadbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd29c7cad0b5c3d565027ea7cc24211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba51fb81abb6316ee60f4d589787a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbfd2b818776c0c57d82527956330e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dc9cc535d589307918b1aaccf8c2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484731a9cee31df682abf32678dbfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f08d92388193b1356db857fd3ec3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade99cf558df88ed390fe521acceff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2af730caacecd9f22b8870da2dc7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf1dc25342adb970198e3557958f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971ab771f11b7573b91e3f7b3bc8f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dbfb43fc874f72e9086aec2e03c7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c770d228a44f53fd58e890f2267622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5c19554ff0296c2b0015ab0a899023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973336d3ba9fa93496907068b6f4637424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615906559747fff08c5dc5de899546e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c720642c93575a116f8a4568cdfb21526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc712d07061f4ca128a3432f42222ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b211035c2432a45a4c9a14f9e80c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4809132888d7923d0a8600246c9e8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb32b9a456c887e08c5ebd74b021830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e959daa2964d1e97669d41912beb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1820bcdfa0ce7474cea44fcba6e87f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c175e54637cb553d19223716857333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702442f8fdb0c05e080a146ce9f5ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb47e65352f979a02e2d93633b7d93535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552aa6f6adeeac0fd69dd53b9b7628d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1302d013a29bd7cc6a309e50304a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad2dfe70d0d0430775f47d8350f6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cabfd20bab211914e51b6ce435fb1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d86767544ee1df6cbe6937986ba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa041357a04d31a4978ec815f00a6b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73ff15de4f58f49d4ca8e101c74bcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfffbad0c721d807ca079474de7438543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7021178b23ecb11531baadd09064a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c7d6da64dbe585cd6d2cdf9f6d4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198fc0b830aed70121fdd78cb0dfa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e8076c0865268f2625a7b5f005ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531258861d4345ad2102c2691b987bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0de151a4e4659e305cfad73614e83d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac7f20c2663f4c227c34d4bbd8f16150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8580602aba371b35f6d1209a94e4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c3c73fa766f34045d3b4f439f3b3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf0f9bf78b3ba31c88a788f906c9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47200413d9b343699a2da0cb0bd2660154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4f87f5aa2be458d36d3192c8503c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c86e4e05867be6d0ea8b23bd612e6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111fda2899d65e7da25e6dd2d57ec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afb38b114dc9de1332493216e15e6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e042d4be4f05a05dec07c81090fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384abafd0a0820bcc229cfccea33714760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe71abf934afe6006a0d1afffb146c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5cc86a677e92a6c0381d6ddc933c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a5f2fadeab58db807ab88b76601763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5715b57934b87bad698cc63373b0b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a81cdcad164e7727f7d520d0b703965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fc4e6282dc42a586f4c34af6d555f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329796b9dda1fc520778995425bd4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32bbdd94cfc99de6b0502a3cb1f67768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161ce862b703574138394d15eb52e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e2b6ea7cf55f036f8a843167c71c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878672e9bbd8f18bc281a118dcdac4c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf4c143eff8ad6fc7c9047f9bd205272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141c40be023a32362f9fce461ec5eed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129d063e17b731ef00bc7f09331e9d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696542ed8e0ee4b53f1c04db082d5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe3a32529907cd1c208c6edd44e1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead69737788618792d090c602bed485b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ea9df25632c59e958d11289f47ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992454a05adec919cc59d31d9586c6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2152bb3662e9c652f02a30495ab6d7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f353f0280e101e8bfd1f2b5f3171f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70df4073943f32f9feb3ebccc9343482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40da2f656a0aee73389d38a65147c6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa276ba9cf9ea1bbfd719669ed3e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18588712ba0e3b1b9ff8d6b2df692885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53643b4972faaebe46f85e622fee4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d8f0fb68df5a01b1a10265efb3c1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6f01bd3e3cf29808b7f79547846688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95471341cdc0121e7cfabd4b41b3c7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93510629baa3043e20104aec24a9140590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d901c1f06a82fe13834872f0fdc7eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f14bc954fc4744b239e6004d563f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa3674b87a23ad16af77db2caaad993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f84737bdec5d66ad1d43b6cdc6f6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eefcc2b23b65e5cc16f073891c8b8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2f865557efc4dcb74807b259651996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ea90f56c8f3aafd51e6a91efa80697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f9b4ac9a248cfdaedc9bd8baba9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206b9c805e91cd48f1e05476a8792d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf49072345f9676966b7737006a2911100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1605ae428c1a8b0e8a902f732645ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3985fb5e13278075895f80bf0acd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd2a9e0379fbfd24e9d1840bd30fb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc05d661fd99a3daf14e47766d83720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f31ed360550d27102444456e01da5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf00d429f1fc38432668b256181163106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00314c57fbf534601c1f8890b33b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182858d53c352fc4fbcb26fc5ed47f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4090732bb5c7f57b50084ec74228109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657748b15bb7eee8c0386ce6b952a5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dfc181ef15594415108cbe1fc0b29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c09e30350a9356dbbce74423b3e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac18a8af8d828cc2228cd9a5c1c05c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbe35fe389881dde63ec65de3f6535114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a887b1aac76a39907e3351d1b1fcf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1170d7c0a93b1cabe8f890c3e3e764116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3393dca81895a55b4a7818c423b55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e60c0fae5958d8e6b066215193b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345a28c5516ada2be717f8c996b742b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d83d5767f248b5948e3d3a9b761e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e30e642cfdaaff2a41811431cf6b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ee6018669cb282a89c5c6ee425d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee26705a0e02d403c85d6a984946ccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71db91a6be7f942986e4d4cd9d3a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c148c76ea877d4002805405329134125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5ee3121867c49d2aaa6ec98471a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf4bef6bd488df7f4a1f74b6dd3d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc700c664d264dccc2f3d729e8d6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831341fddbda3d1ac5a06981772d9409129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411c6e2054587926ff8abb9c8dfc36f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ed23f32d1c780395bef6aadcab67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d301bdc619f3fec7e5fe7162cadb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247894eae72e775d18b7c23b36c23dac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60cc1d5f70a7ad242d52edba123767134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4579eea33016c58dc56ac7d6501b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcee3e855d2723979e82fcadabd1fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac927a5b6e30a8ca0de8135e026f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da60abd3b903924194f788210aed1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e2fe76dbb9467e6a5ef6b3569987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c38214cece034a06d2be73ed1088140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4b7d8378a80a11fac8da14e0d662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b9eee5759fbcff01e9f74b7db5134142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e83802309a47807eea90ea356b409143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491676d0d56c396f4d663e9cb7ff96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fba504debc88ad13bd2eda977c33c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953846b60a934e1f058789106e9706f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96affe133133709042d7606dbc66dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ebf69bc189d51c2f4931316cdf84b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b715a03ae35048c82433906ee99c2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d45457deeb63d21e92a5281049cd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325e57e28a4218ae625fc98fd447b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00465e12461f352c44bea90a90467b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158014cf9996828221dc7e657d91df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef128a5a1f9e3f829b4c4fe3eac998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986795c589a2b812ade1b86286fa7da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8c04928bae71baaebb5c697dd13af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b132c9b638ab094a2d84fe2379a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e29e9e7a543fd54e6dfa0daa7168e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c2cc39703f2edbccf8bec98398b66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bce85ac8c07445328771106b4597f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd91b87f1a3a5d1fa618b73a00e982161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443cd30fc90310f0f9d5549318409bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdffde36118b856b8fc69a31ee0127163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af711ac94052256363b4ceaa53fbae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6bd9e5b661c59d098446f7e757d34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec33147edd5e93144b42426076f5e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e34eec598852a56fcf3a9408d6128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adca5c9a0f2078edb73f3d8d344bca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de23f73f21e3f5d01a37fa30ca7d45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22462a7091d29362c23d3ba33d9f2f22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3794c611761179326d1425fc94bff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb828f09ef76bb379822b46f85a486172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94af5cb26bad123fd6e7eec16606014173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a66e920d5e4f9755a0a56ee5fccaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba64505d93fcd68feacbabbdfa3c6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7080e9e8f08c4bcdb08372cb5aa0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba571855c99ce8c51d79eeca86392e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a054b3693838e6b745ae317881ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4634d1f54d703e6c0bbe6582fda44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303ed8915c15add2606fec3aba8c8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7c9bc7004fc1d5b3d9dee9049201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380444df58b28296f64407908fa1199182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867492d5059e1dbabb89b6afed1c4cbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301db69ebb14f11b4f9a7f50316c9cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1b43ed3f372ce0b306beae818efc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8757cd793dc3a897d340997798223e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a916906a2c7684c0119f90a08a09b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c2c75ba9e195d5c7a923048356744188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61400720658709512c00222103b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43228d98e5afde54c92470e0e72371d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee2b33a02b454e4d6640fc55c15058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e50db3388e33efa423393fbf44c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6456c54cd54805c88738f37342ebce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f928efa00a87f1c645a3274bdabcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e329fbd3d484ad25d1f2476fae90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a721e6ce55703fc18588b2faea7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be932f5f9f28df82d01b8a3edf17e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224381f0981da3adaa32480d3fcb7e3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e564edf580afe7234c32100d32b4f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50d7e9ab1998375407a59812159b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33886c75eebe22776582b25901671f42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e4847309fbd416c4208c0446f2078202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9749d2813b004d36bd413f249508a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8563703a253bf8de9461591b6628204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15356df48ddd8ea94465c641a5c7a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec40a25346dd4f4c9d41658010852206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acfc89bf4a1f901ae65944b4b0778b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a233b570b675eb12734f23ba15ab84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9837d46decda5b3d6e951337cd34a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ecc609556db727c89e2d1453a9e3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224217dfbb316135704eb17176565a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbdadf479d76a63bf5af685079f9bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050564302824693e4bea54afcb79c13b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82850fe63a3560fbe32a3401072f6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e538802c990e44b2bba8e99a970f85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc75580460b641102b8b0b93a1f45c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a6a4fa6081fccd8451a44e5c64d40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca856c0a911f195fc9eb3d2a6fe1292218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b4571daf5dd8e5805633f6912bdd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>