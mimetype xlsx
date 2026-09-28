--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b82bb8c5b48cb58fe5f945132c4ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cf0e8456bfefe4bf81b5c0adde4902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a72d1852e1e9dab4a9e0e659ea64d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02732022338117a0035ca589b6111b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e97f1d50f6a99d226d6a4b538226bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fe82f474317d7f99e354fd5cf39ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaccfb07eb30535175603fe6cb268c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8f2792072ed5335e5d60f4981d9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ee8d9468c15ec97077ba8a22e4dd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f9498c11017bde381b2e44fd4544910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186771786d07e7a86120eb5a23e66911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6eed10dce9d0f1fa8c0ce96e46f5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236bc0c1e11664f1b6712fc3bd9dd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141582d60d29e6cfb88b82637f1a181314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b75326e414f46910b75cb78cb72db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921321dafdf54fa1bda94a060b965f7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dfdbfea02ce9a3af571c7b74bb53117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc197e28382139fab1e661b4d195664018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93aaac009e395f59b81d66b78af17e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e01038174af7a5a50256cbf2ad51a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcd78d643e183c8aaa59e64d68ad1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc804898fe5818435f2cb334ae0135722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3ad147a32b52327188de47df93fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25b1c3c799a35e93ba39043efa38624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60ebf3992a111dd49cb5480f0ebd2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a08c5a174c5a1a55cb35e55028e5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb9dd663a78f5499a235d3316df6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01640f4a40a4fef023e569e6b1931feb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7dddee33541f5b2cf25bc3de3ac129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db322381a3fb25645cf782e3e7c0f0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9225ec32b25960c5291c4b1403c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36831a7ed1e829ef3b72f3be5b1cde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e92dc219a2ece11a657bc15a0ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb7411d92d48d88815a4baf610c5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bf01009c33e27c94992fd9810c9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310db5ca0aaa32b83a3efdcad0903e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f548d126aee31076556dbadc0e9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b730c1f882384299f01cc760cb282638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2d7ec2b6a6c90a90aa0e7a0dd17839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7687a3f01374b05ab9d70deba6e2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c296814b84f38ea62c6d7138752341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e44d9d25e7de5d5034742117eb8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaab390a47862056a4682f865de3f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1ecaca62667c0fc9d498412f376a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c27badd052c62345c79a2dcc4001a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b1722177faabe632667d20fc06bf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93483ffac73a0ff8c5c9c0d876a5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8537b2a6ea0a5d725dcd9a8f6218748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f156f811df522c87699f6c1cec02a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b1ea46f4668e3036ffbaaaa2c8ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21742586185b7e29a84c41d9afe2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca4e2c74fbc23523f58c5f1513ce9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77745e5d3c2af11a9167cfcc956f740d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbf6c0fbeb5f83f87c10137a4eb66354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020e8646e91950a9542839d71a82c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcac1c63665f75d9e7725d4c67245c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56ed7e9883201a5c3ed3c777a290157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996706db9a709668527daeda9a94c1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bafb1c710125a09e526c13d57d98259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aac039a7e984df57d09506629497360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e912c4d0e9d6326d201f4204cd9afaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ee455f326e583b0efc453d23d45c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4168f5a6d4d63e804b55c4939b653763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2cdb09db2eaf9c137eee22174fd5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa18d6e89fb3675f69f045f5f76a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801bd929317df8afcd3b936c71040c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb127ed4b209a546a19ccaa90763667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5089414af7f1097b451e8c160d9b39b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8006d5e4a2512057409936052cadec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d60a58130cae026fa908c38df77d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f417fe7dd76890ed1651d1c432e0c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ceef753b6b5f7e36ef5636a13cb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a095ff36254e408e45cdb3c90f15bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39828c7d2e6282c2ac788bf47b22f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd948f4295f18e44684620648f570175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7482233eb340dd189db47f2db59c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf5a14f2fea50f568fe379d73fe2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c27a701ffe737d0b9455954002c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d88654981addd54cdbcc83c5f663979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b958cf383c19ac6dc4ce9a4fe88defc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859c12af92112b9f5d351e0f4402df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119f734f80ae0a0de2266db3ced56a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf26aa4e1cbe66ca0bafbe6b826d4c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361708ee21d9032a8155a1295ad387584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f8a50812ca60e8993156ffcdffd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5517b38b9e89fc4351b95893e2d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3a363459f350a223996ff2dd4759687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25189a7ca16fb7851bb82c8f888322388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b1e0739eb00f44feade36963e3bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f8d742d79092e155d45dbee6ac04c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d12a8fb1ddbd83050fa056e2e0c8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea662da19dbcd5cd85f0428236651a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35741b1b97127126ccdf08051ad160d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9b46b553240a644648b186dfc82994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb8e3a6f321868f79df4cbdba5452395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0a19e4e4fa4f1640542d370273df996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc81612f6bac63d32a6584041c2a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2ce491e0dda61f9c0666de7a7bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f04f70ae760c71f6de8dfb1aa45d7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36d45a2b483a1c5c30054a2c9fdf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566d0ed2dd17940525968f0fb0800e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838fa8ed6c148cae69ae46c88980d08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3dab87342cb940f0a39d425e5d8a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5cbf5456fdda5d0d9bbc35c5e4eca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a05d5504b9390a9e4852f62a95389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119feb453f058ba063ecab2a6a2873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e30cfb4a89223dd9af037f4db81f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95d0c20ecac71ea7fce67c36ef2fc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1baf6b9e5b7c8c89909db72fd174c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a40ea71d176bd56e4e0249b531fe4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ccaea767c6f9fce3c08d17b275e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f886b7d491109d504a12b7a573ddc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20714e1a6152cb67fd69c4cd767128113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92bbd1f7fe32de76750b0e681a1a21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aec03d0cce301d99b657f60c3b0a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ba695340c0158bdecab192de6778116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d21436a4068c631ce636578ad7e01d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62099794b47c6dfb1fc8081ee4b8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf25298763380290d553d4c44e8d08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6257b2efd6888a6f1a4a0cdbbaed0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2c64906b3ea4575bcc132e9bf72c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9e4df288091840faae473e87a1e08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f272f2cbd58ecf685a56c4dde20e907123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de773ccd05d9ebd4375634a0e961c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a49683d353b04262b57ceec99233125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd83c2c2ca34e4cceb4c34a941635d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ede511c9eb8172751cf0c4a08fc81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fc01438c53569a3533a22bab25b19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3833f0e1c8aec01fc126d88d25325129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8dccc232d81bb55fc428f15fc04c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb4955a658b134372ba970c45a99c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98f2e9b4f535e6e2841a0cbe5a239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a16f1af604bf45625a9863b6db688133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ccf96572c2e0240d317a8012cfcac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac85cd1dba954e39962b80bb576d139135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c5de4263049397962da8a7654883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db25a73d66ea5d3a4cae84068727f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65dcc502eca8b860f1fdeaeeb28bd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc825fa5882adb3addd754c255085139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521475e3d46e7d608ba448acde2d029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6947ba12f982ecddb1cd529406d72a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979347b7602ca0632c30fc1e5d55e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358496cda4c32ae53e2ad21efaa69e6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d20ef94d1a7f3893a30fd1e15c760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60817d38f469279067e38ead7660a62e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d007c144d2fd8c6ed6920bfe4b84285146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd18a2a4f24a46157c768aa6189fe1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b4f5339c2c35bdba69a6d46aea860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d0ac3e01232936895999f99cc8c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd3e1f1a0a471a8af040947a16b3c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94527523305b2f9d43a4824faf281d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e6a96a930b6d40069451ddb817e6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f309a6457556ad3883d21f33f68c79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc9df78ea16b16162f8970cc97073154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a47ebdb727396012f075fd398f17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb9d9bc78aab08f851b1188689525156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c45ad9b220bb2ebab7413000129e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85562770bedcbbbe84d6c2c0722fd18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feaaadd843d94a9dd1dadceec2bcd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f29a09cdaa817cc55518ce3e8350e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6fe1ea50318b52ab2e1c4a6f9207d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b293c1d834d83a7161c0608e0e79b8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e11eac2b407feaec9867efe78dcd2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a555b073278498bd3c71069dc18c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c2672e3f1f8f73c673151071cbab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2083c3512a093efdb3d88963f40d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf63977f05899bcc45b0c1866e816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31d8dffab19be5afb7f69e9ae3f2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394446fd5a579088cc5455d0fc2ef14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed69ba3aa58fc29496df776d9739100170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2c80cc34ee311a971980091601fcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e9ea88d3c032e09df1ba6db56112d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05b729a359b668ffe0e31ceaa3d73c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5428c9521e7ec8a71c76477639fc34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f3d44b453cc9c7395837dba503ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9f226dfee945a435a75d868c75fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f615b2d5cceba11640528d49fac8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad640800835a565a60d93b098f537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1721a32d3556b29ad2ac104a821d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553d385f7fa526e66d7500566dc50c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9476e7bc91b165be1da0ed3d0f714181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd8edbac1148ae940298288e8c0187182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a3091f1f4261050245a722a53c9d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8745c530f96c635e01b651e81d02a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2bcc49407dc2c67be2d7ddbc82668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658ad9637c751fe6280b2418cfe54e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f4aabe9ab6d4b7a651252da0bcc71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d025618b7e5ca021a1d72992d8a14c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c12ad95442b0e4f943a3a3dd71fd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c81f44d2ecd56d1f8e84c6ae57d11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e2d0b077a9e8256dd92805b55534b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5460ece3d9c5fc0b54b10fda0f027192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d466ed2269bf731d3b46cba8d229c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db4dfaa1a82b5be1ab9aea0044de9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdc0f91849492101d78492093ac40f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9df222bfce2b73f2350573c66b5483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf6f4446b41c039ceab072def0297197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c38e4e6b57ea106b12b5cec63daaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7dd179140afd3d9d126093eb65ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04bf51e13eea9a1d0ef1404cf972f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e69596e098d7b50c9f0ac281a483201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152215d557371a81e4034411cc2ac95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808589b2cb8ecc38974566b8c44a480f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5870c18886c6f88cf24a0c008d841b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85bad796faa8281e39589636cf8a6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a1f39fee0450e20193b59761d251206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7b265a330e3ddb059752c1fc3c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a34eeb100023a08c98864866de0022208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324454afaae142d05c69c38bc4807a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044dee862226898bcb256a8a852f4c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a598b66c1e5087d42848b37f14c14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28893064ddb3c9a071cc6edd4dc280c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d258f33051f9e51e564835c3fd65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0d9bc1b22289993936606d175533214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69edc33036473c691b200d3e35b72ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ffefa2aa1688d1dfe6c2d3c86296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8bae36551792bbee3c460933fe7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4335eec1759e1f409024efb09c2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a747301f8016669f2c08963756085f1219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cab75b3a103423764f9cdfbed786c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f7abf44cd40463ef2b08494c406ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1db7831c1a909348abc2f2da049923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffda41afe9209f36b275d68de05088f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8380df62676ae53e7aa100c599dddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ba67b99ddde8aa5a03da497562ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2c91988fac6922972a614dc72c617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d613b1b73e0d69058769e92aebc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2309bf0c83ef1adfb280a821333e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19cc3438593fb76d3b11aa4ce8285610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e8957d5db3244978b276f17fe2d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4bb322e6316b84e7c13d02b8f0ab712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b646d3f77240043d01cff649fdf25d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38874278446d08f421337eae3db9dde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e4d6cfb54399cd51a7b9d5fc882715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c5f90ecd03cc1079f1f9a49b6637716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b00d3d4a22c2f180028e4b6e8030217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481f8668abd60cf2f4e167f320408918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d3dd967311b73bffcf772631192b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac15cc4f933400ad70c16deca54ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be4e0ad6f21377d7d0047520846d9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f40a5a681cd9aa82701b450c191922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994dc968a89c42e0ba440eec143f5aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771fde5987becb3159b3624196559d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c6a10471b63b4d78aca2e009b1ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ee87c88e88c5afd0baae0a51950f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a1e69d44f7b3b8766d216a68de07b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f72b2f5778e4dd5344356900fcf5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb0992b13bdb4c81617595f63d21529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c050d705498011d7e37fc55f9f2422630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd45d37aebfe561a92817ad75e13d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97492509fd3b0075f7b327b126673f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d1c1f72d014487df9cc843a303c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0725918df98e2f25a841adc86d3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea79fbeef6df003fd55332a791dcf0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1cfee2b6adfa7fbe5c3ae33202c9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab873f3550cc56fb015f68831bce8ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8ba24d5a606ef7e5309ebde43eb3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b5b1e1e7b747a269c696c921212439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b57124183da0ce5a5f5b4b536dd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a27a9ca0d659b0d9ad4ace3bbf0e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808a4106cd6e39c702e61bdfc6d0e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae073c58ef10e6181a7b1e4dafb3131343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b692ac019c3d7e7c154a6c2ec78c3ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce39c17a4f36fc59d7d48a44079a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774f60ea1c4f505577bced9c07e9f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b84dc85eef1430dcf9bacc83736b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844f93aaacf4111164be2c1b9048e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c2ab18d372bd99fa531c03eff6ca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fdd908ffa6db14a5a3feb4662e5f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9eae38f68c5efbae981bd3e28955751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294795155ef8c1fd523ed83d0c2a3b1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f916f690c4ca11035e8dc726829553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8faed73e1ce311c5f4ac3cace668b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b4ab88aa9cea6540bde3b12c43e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363623ca9045c0ce1dcf5aeb7596e23556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5cc2b3014e012eebe1e9892786a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be7a4fdca61453283eaaddef461dd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc8e06aa5be2d5947322019fddebc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75951bac58dd9a813bfd7f50290629060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c978d79e9f3b18d777b1de0919d5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbdc40eafef5211193301c519fddf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398033315573a6d49856722fdbab1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4db5e6337f225bc6b6de380b0af3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ea77f9a884c2603d3c9575781e9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839c2b4d97970dfdab97d65c778ad9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c83e7011a136f508ca657ac2fb78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d03aed0982f570d01a9a5359b202968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ae18ae2c77fb07c47a8929508cb4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4fe4f370a545347827628274be2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa6d881294a6c5bf37df88c3be014071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b692a3fda5bb7e0d41faa009b8dc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab7fbda0a5f80a93cec13efeb5af0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d5861f8a865e541ee89e3b4d5790674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de495db1dcf3d1295907f5f0d6822875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321cc76e9c01f0fc46e3c679fd6cbac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3be8fd64305d23ad13e345cc5a6a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86f24968e5cb62306f4bc251c0791c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8f5e397d1de216e9831230503b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd9bc2f5155f84ea7a8d7be9b745b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441eed72c36b122fb8492977a0e6fc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf6380e7f86c00880036aff28301182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb8d74b5bb7468dc9c5f59af3d3ff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79271741f7b789033b9b2478d5308784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b700a80b79a38f56051257d2b05026a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f9e173d3c54f5b8744f75377778a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8604365f1f52f6adce284c88d00ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e10c9b8df7ba29ac1f2c30c5d4b3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9bf81a66ef8930334041fbc9fbb9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277831c9e679fbf96339a2b4d64ea7f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a1ffea4efcb4efc602095a232441d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669aafed8f72f9864b8dbcb34df4d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304162e6f93f39a6f4b8ea72e95b0acc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff011ad8474a6217132f686e902c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80943ddd8aa632e750ecd822ba0e0e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf517bd1581c7df87afa336ffe0aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cbe225060c31cb63526cc49ea139897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c7c52ddfa66e5124547e21aacbc9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c855c55df9cc0096920ba99a8cb27999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a23240350da83d80ac9654f013caf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2569292a62ee30ae3c69fa5cda5d2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab8837509d21ad177bd44f80efd881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd1ac4f25212fbfced7f0ded85f54b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7984bb636d46afd14c839a1c243a61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108751ef9b42f57e720c9b9b785e5ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129e0fb95be5fbca49d7c5cdb94540c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12076c5a428549dcba98252c474410107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dc0e1753176d21e06799b95afa3d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564e5f216fa629dd7878ea81be4426109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bce49b54261b559c8e4716a9a80f97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2ad2fee3c193ff7555d215b4b89e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ec408dffc938911135d0b588237e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6f6c2b63876c996a9d5f4bb2c0fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639e1af811b3fa101fd84ab6898b29d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b1a23f03134d5eefaaacc5662417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a3235ab4a700898c168253bb65e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433653e723592dcb817f3453aeb74a4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e2aa59cc0f48ecc162b3a39c9444118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e6184457681967002f8e1d2cf18d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3636cf72371e9c42607878de3604fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411a956b49a2fc7ec142e4d03ce4340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a877656109ce8da2be075c37e6c94d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e547a215f3a7115d451a95b6c48d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5548abaebaa292f3221e88b6fecb7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f95677ce447985e5a5bf1c33a563d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2db1617f0de1d721203ebbb87e4e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfa9ec6c2f4c60f90c845e98c7e927127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5babc6524796cb49aef02a0cedcd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02c3da7389fc45bee9402280b53dd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902a27066c024ae3749b39651c0f3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9816355bd928502d35a93bb4a19bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0584f74a257d836b322f2af0470cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2052325efe1d5cf297c9c56f0653a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c750793592f87a6f791fe97cc68e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2bbb830f553f1e4de72c5ee09fae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6253ef51fb16adc6222086160944a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e78f458c88c35b95f5afb1b1c46e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517545068bd9e92338254e53dd7b2f07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64398d899fd795b6d8a742e73c602f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aadbc7ec9ea402e72931d52dbfb548140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2da8ee6efaf9b1560391e83aefd203141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4e0767650085786b5d09d4a77a0d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ed3ee20a23daa1f70d58d6d93a8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9017c8739a51ca3273df3ad3235fb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37e2333d0310fbbdd32f7ee7e43a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36dee6a8a9b8f618b695a009290f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e7f6ce4518baf4c6aa82cea1c33c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae282a475f0ec74e9b664bb48896d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9efeaaa966faf5093aeba62200f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f873651895d7963ea4d1a4df97d5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399525307f588665df37efc290a694151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30e19c46726da6d5fce3a4eb9cbadd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b77aacd26fd6d422bbc07be87204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc3db4277bfe7e763a15044be51b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394af93dff6911eb3152099b211bb96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964fb785c8f21b1ae1b248e01ffc0b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a146c4963e2cf5478518c10b73505157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72938580d0cb225997e5126d55b64a68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ac587f2efb0f55ef106f16a06b98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829f3393b2aaebff9dc3db70cb60a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f6f2a566d4db5e8d40880c38d02a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9196c17bb8831e843fcf315ed788a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694937ec23594e58589daf6e7fc034c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c600926522a04828eeb088931003abd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874efb98e7a3dc8600bfd026f7a63e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeb3868158d9002f3d5cf6c7aeb858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2c443aacfd5d7871ac425c5723ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee42c581d3237da2cf6084ce928812c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23eae547f59baffd6664fd897f6304169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3abc24e2a5b4948ccdc6dc499efc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e16378d7dd0d4e9e6a9fe8d0c2a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e146bf5804e892c890b308e5170897e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74bff6f3b21c7094387a6366a83bc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ac8680304e4663b4cde638d669f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33c50a5555f220218d0a21e71f7ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7ad4d5a2bd39b37b05555a1702b09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f55c094c3204cceb663bb0600b421177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f16eb95a75986c1455097a0a292c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d84f3990c27157f4b30338454e50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea16eb21ecfb224539eb70fa9088b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeb9ad2ada0788ef344c627bb142e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f99d07a00fdb28aca832731fd4a4d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e945e77792cff421bce66775617751183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f3040a0807042eedebd46529e6fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01419c7fefcfe1e8826f2e51662b5959185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc0ca9f8f9aea668434979cb90050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045f3661634571b0ce2adb12057bd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4275366484561602c69d99c50a8687188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d194df162aaad440257b10cb1e0bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff880ddc6a9b273c6ca1567df1e285ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317787e2d8aa99cd23f8b495e71efbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd10cfacfce8fdd9fdfaf399d725dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136938e83cba9fc6f7e2d74f77db3895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe6391f04cacff85f0a2d815ae0c25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fb547053a584b5ab76ac4731ef63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11126745e1c76af81d2eb9e013c5fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ad48c65f086d97c16a7169e0a88f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83550761eab10ecd51690f859910b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f63c801f1fac645cbf48342ee12f92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d615d369f3bb192120725c45dc351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e250648fc8fe27101882a9b1cdf53b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a58b2f87ee6331f08ae5be4a0b074202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec79e297e28546d3acf7b5b2117ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0b763240b705aeb2311b19e903f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789d5567fbf306b08f1649063295b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fac8e79bf66f9910c76b590c9e2e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f074653df1b394e953946628d2141207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f53e88ac107dfda7485da9df6a0e19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dee3203b9cf7a11e6d5b16e2aa7fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970a2c88bd900b6df9a1c52654b857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd169d116fa7c7ba0fbc31e418e1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b44c26046fde9bacf9b4bb1ff5db2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c913cf4d65362c428d31c95c21b1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ae8cd8f4c3674d17aedec36cd6a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4c73bd2acb5c3bfe95c1e491c5c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8018ab65f1b67798f03515e5225ee7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d65fd10c4441c8340ade1f23d007217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e2e9bb71a4a022fdd134a9b6f0ad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888ae535666ca08d317235b65bc528219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>