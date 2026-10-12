--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc296951ca66f834c8fd5b4f3ced2ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da034ac8a2503dd0632693cdea2d752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80a28717ee8e3eb902931c34346453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aba13097013c408c60972eb3c83f424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75751d191144f6d9aab5b4dba1ae6485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919951d1aa117abca23083c037287a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35013c68dce21aa64456841ca54b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec866c24f65730ecd9d578852ed37ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc234d3580502179a3614f00d880b3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34d1cfec36b3bb16a232838f8badb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc2a694c602e4e8439b288195a79d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dbc762c419c7f14cc09318696825112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d588af490d23eeb0c7a8581f0e2d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3076ac1838fe15b2c335e283108ef8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc5344711a860642c2458aff45830e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4bdfbf0122a6b7d9f559affe20c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc03500e15678679a0ae49db0542a7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c761672008e09305a3dbbec84a51a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db205c96c1c3d4f81924c0956438244119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe63d55aa59e52739c831269c9878c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd439982ec452047a96701feabb20421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12b6e849ac318774c34daa77182b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dedc67c958c2c0979f6426b7ecb9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6477b14a05372b7bbc7a97750f792f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d88ca971e50c4078605920b2f03d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5763aa854fafb423dd02342bdec6dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303559eebb3804683db33121078a388227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2c187cec1e24be1357cf0547a8ad328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeec11e126697365feb4bb0e9e832129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6abd4e13573842c69266cc91cc95230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2531c990f0976d14656b037d657da9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af268331d05bca82e3cbf97e1541c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472264519a313484696f204c583dc04033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5babe9355affee21540328253367fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2394276f652abab240f4950204a304a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a72850101b74b84aab41825927ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1f977fbb210b871a012055625236d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc81879ac586aa75af823cb08bbf3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689b61f13195891f43192a26d9b9d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41adf1693eed3242a394e23b095e29c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f5e7b071190bd8ff3209939fad07e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40180871ef6b1464cabdc180645db5ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d315a7863dd8d1d55648aaf5ea22a6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0bb28b654b09aa135a210c3deb9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e80809667a2b5e2211b40fcf1eee345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e372337ece71d99f12080a3b4feee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ad48bd4589012273e1fc4f0862a1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca10b7118dd7efeaeb492079c419248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c53d27284aa4e0fdaff79b0dfab07c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69069c50a8771d29215671bb7e4ad6fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd08925f1fcb6d2d41ae6f26e5af9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec875a7c2b5501ce92103d254879352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b22bf4f0daac63c40d9c10d1b5b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2133bdf72e3c65d4e4c2a0f79f0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bed2c7dedf5dce2ab803a6d0c86a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5c8d9d13cf0c09db7deaf3bf689f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997102b0dc3bd7dc1bebbc082b7acced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffc278c5db766fd16af5898ebd5a1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d21451816eb3afd30239f8eeadf5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731b28800d68fed352d39ea096abf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab34abdfc6831ebf7b03e0d2a923861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc176e904bfc00b70e0d00f860aeba562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e0963f029f40a1b4c73ab95b0824a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b45c9522faca754cc4c17dfd358f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6e5e8cf686bbfbc3fcc272e05d1da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5929d8f840602d778b1c347195dbc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec43730a0a1b11581fe510cf1f7eb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da9db3937bda250e6e7f5982f8cb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99db9b159f860aa1deba260f009fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f10fb56aa736f892a865403c8aa98770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d871c85c89022b41212aada91d57d2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5b840690583ca821ff04583694f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087116931a4f93eb4d666773729a5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873a1417a609379d436228b7476dcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203b8b880734b899a5d4e57281d26375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899771fc96fc64d941c37525b4ec0d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c748c31dc80fabe516127a148ee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dff5ba28629834fb6e1716a1c0f6f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f82f2d2b7ab2ea6218d162ff2c5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb8897af5774cddf7850c362577af780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273d459bd01b6e5fa6327f0ee3a40b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf90eec88aae28f32feda073368fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b351cc10d8a5f2ee9fd299e526f43c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504413cc593b9b5774eab5d9fa07183e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09327edb256a499073c8363cadd15e5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c296ed6c8a095a8d09bde2283507886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272cd64e3a4fe2dc614a91db5770f2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e24e322b7f9d0cd30771d372d98ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66e4db99ed508da7dd25fe8f6fefb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08259e340dd11d3abbcabfca225f24490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c352cefddad4d092dd49d926009cd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae5e9dd776729d5778b26e62228ad392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe4ea42862d459b27ff2316168b7a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349fe6405380e6fbcf096f547b0a5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12fff371b6b9854f58704a7262b31095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30721bcd18e2b6dbe8990f88a4c5eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67e7002366c048ae6df433c5dbbc8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06afc46619fae9c4a2fb8c69e31402698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c7a42a2880783f571036420b0f7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86383c6b5ff533aea852333c8e5c237d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbac3453c9f7f77882d6eeeb09b62d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec04369fd8036c75b8520497c6cd08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ceec198e0f451fb1c7ea7accab9c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef62ccdc1bc6c03338433ef35f93bf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4caa367ab84464096b794aaf3e870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c550e26866c22642a43fd04d83704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df34800324b44c725db8ca1d6c10a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d126ccc8a2287341efa064b6e60a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d059c58e2274edf9c891d0eb96c27f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff760886ddbfcef72d089735630654110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991db6e45a11ef36b1aa30e52427c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb78eb8e2be161ba39523143bf2300112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a5aa2547eb98c36a6f27a5dfb82f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ea2c42dc9e57af6842798c15d35c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8295e5e4bc1a56547ea55af74529f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7088a059a7b2b0abfb0ab8e84f470116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9814dbf249672e2818ae0b49ac9bd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff25f60838dc2dca23669b0825991f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a7d75dbcd63ab65268d8670b2401119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd03819445e807cc11625305042d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47eb6201d284b966d6c437ad9a1de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11809993261c4be7a783bc8021ef2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bde7dece0fca7cda16cbfe941c72f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8780b1b5b4865b53826c4d31420af29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525af2ed14f781546853a3e7923786e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b9d32720609b41d32a3c803eb5f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0239d63ac7a049cdf701f1c58f44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8d3969342c3d8fea2d2f44d24a5ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e60327d534d133aac64649dd0d902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770c26512e470abc75be2aea6089aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481056c562f06b21727df16dfd52ec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d780bbb706ec9ae7b789dcb17fe05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf252eb4b17c56d8f77b42f4e2d06c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2683ff36cc4c57dddefe79d3d93c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381996c6d426b8acfdb419c06a84414135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b707de379918bc0e4827d7c13ebf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a6c68d5fd990df78cd80ce5f71d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01462590640e05150c5cf97874a472e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4010e422fb4a461e52cc7a8975e9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af24d3c6142456a8c665406c6387bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea147f2ee987ad8bdae8ad6f50c4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab25d2166b636d2ef4cdb2acb567be6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e77336a583927c75c6a7b86ab156a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119bd66fcad34629ad402716bab9da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b990a3b6a294f7f03176845d48b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35673aa02ca697bd0a52241c3d812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546625f76945f12d99d6f6af4b84357147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f881c668c1a441f16c06180182e69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a18595e0c08e44a9d7f6eb8f774595149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89da14130f1aba44441e55fa6edc2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde816b8bc38a1672a52337989adb2b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b49ec06c74b0b84af5128db011b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5426c253d8f40f3fb322947e511c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd862c6c4b50dbb5e34384e4cc0f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b07bc78a4642a9710586163cf8c86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ef3442530c6119f8565a6e2cdc0b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5625c8eddeec8913e9fd3ea3976f55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b751c837dea54af1e5e88b2b2170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24682e929568f7f890a9b5feb8e9045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce2f78d7d20aa5e63d90312cc5990160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce02e68dff49ccda5b14b02524e57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d170f15e5ebf07ecb762f85ef0c91f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3499195653d7b3c8ec2b8bc065c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d223c445a3595cf55043a68999c192d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f41b9657013464e87cadd07d90b8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd839c738fd81245a392cdee18b0a11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9dd5f601d62f7e1cebdd0280cbaa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b0fe81aa18d623ed3f709b24463e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d000d6f2493abc7addc45b61583ad6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a11cda1ad6890d4f91126a7676456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab46c0d34b0283581ae062267cf335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd567fc7e24ed49bca2640cfc94c0d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c6909d0047dd20ad5c3c285f0f67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93e2b40a122696e60c2777545a59a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdacd8fd45614d4bbbd32cdc612ff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351303969e802b68056c83f39e97cec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad891fd08e078c0b56ad4c0fe6df86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8110c2bc4315267d0606ed038a7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0bb985d0450dd396ea19cd63cae1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539cdedd259f0bd18ebd664d70b48f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437dcc732f5d1629fcd0f5045f074d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c463138db2033b4d0ac03e3ba43c0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6dd771d5fedccbdcc0741089758ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e1a7d1b1fb13947444284d29a3fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04d5523524ce6416155ff62b21e107185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf2f853605e6ae8d96ac642bdd4014186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af238afc7ade39b6a8ff70e03aefba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9125ea00fa639d095e0e272b614592a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb6c7d874bc0fecda44783557c1ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d880862e5a9e32fca3c2ba3b224c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fe8e80eb400e7cf74f62f32e84158191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61113bac3370bddbc7af6a6d66f228192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f2ddd7768d08e55b7636d28de04d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c05a5fb3f3d893b6069c3cef571ac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a77fd1087968408005624f852fc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce518185b7a035e66e677840d02fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2215399fd23f970a10ff03a231c60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9852289bb9d0f92943453def2d55a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e97ee413730b24274f0bd9b6aa3a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d0af6a8f2f0387b0ad7107c7aac4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ba314d5900dca9f563236f23ebd77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86319f0603384358d2858441b91c4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b7e07e2d47571007da4900b53ac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed2b4bf723cb739feb19afc1f0a56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458378df2080b8fdfd7b3137626b80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c83fe7ceae1832b4206cd2e254ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4fe2986c646d8a5422a7034f3f7c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1701bf71d62d651448420748d0d76c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf19afe4836e15b6a86aa737614a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c0ef20120ebc619481176114b693210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42161036d44e714940d07b26866176f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f450607cfc249f5cb4ffa14c0b507c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c79b0e12e5da5b457dddeb509a9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29ce6e8aaf24e99979d732e19bd53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c40ccf8173b2ada67bb71c5afe24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f3f6a0e9a05aff4524981bff7793a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110da602a2e1cca89d21c2c432860c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183d76524813ba6a213aad58736cfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e41b0b9b8a0a9ab60cc7d02bdf65c219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e9580d518e732204f86f79c982d9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d98a159ed3a1e0dacab655dfdef6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca49a7e742214180d791d6fdcb6c87e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0edd2a4e78f2f00dde70b0470e41a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62052d8696d7aa072f159c9eb1a941715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b43cb4ea8140aa813aef076b86b0a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5b6acd75c26044a7dca1390d3d237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48972da54ab0e3bd70e27472862988e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950672360c3c002f273dc6863b660d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338143b95548d39f77f5c1b08da936010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3db8c3386526fa1d6d75c29e0494011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ba8ce824cbf610d869ca2e76ff28512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3132867eb4ae54465f4cab3995c6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbf4fe3f1c188bb360d561942ddb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ebd0dbeb3312a59554b1172162ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b710780a6579a478f00f245b75bba416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56e485759252bd21530eb6789dc2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaecc90e19067e5c6e08260d73e6ed518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538598cb995293c86a135eeabc3ef5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d21265b58ab48ae069ea4b9ec9e62f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff7ba81a8929ef8a108bdf7eb7c62121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31be2ddc3f6b13dbeeda599fe3919f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec69fe4c55cec559a8ec0ef27968da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e585ce1d651ceae060959fa4e56d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4572c546207accfd4fdcbfb2a45b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d380f706098e9cb1b048f89df6849d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a8405f2406dd88461dc013718f98727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fedd0e825638c27ab099a20dde6c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484102da5feedd635345772d7d941e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec15daf8075ba8b7daf4153e608d6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ce1fbd264c512f50b6a6606ceba831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6bc36c08977bb18db33edbaa75a0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf48c19115aa92187f7ec5f2181f7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcbaf187abdee73d1e55345834ef4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326720809ef1ed65be4199b9e97e80935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4daa1a8500cac21e1a741d0eeb63336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f50007c1a6c35358b9bd71b861d3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2735c297d8c8021f726fa964f003438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac902e4727b8a0a617ca332c387559d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea32612aa56b5c2778154b51587fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b749475925028079503c8264d46c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab621567377b2899d340ee9bf588d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5c261e184334ad8101aff02d497743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfac0a03cb9e0167b38dd169503ea744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71361657ec3ee632f129f55d0f13e30345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfccfb1b3a50469643d9a3a55ddd3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae9d53ae092ea996b3cb03b8bb1fc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7fb794ecb6c4d55ffb3a22a62c15a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043fb6465c344ea92f92dfcc8244a4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734be3b089329995d8bef70be47dd7db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1361e7b75385a0366dd0d0039c5175951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643581cd386521bfd2ee2c52fab76652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c6e51c542d08cbfe4671bb0c5ec7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4807f01b47a285cd0cf0f43ac2210154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac317f826720e1dfa236bdab82ff555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017fd52b9fcbe106a7000f9cac3e9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab1585110a8008b8c67b20053f79a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d061b7ce346e9d0b276de1fead45e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cee405079c18c8b3950f0bfdfb721959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b030bb348edf5f6130d5d63b249194d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e306fd10343df85f877bf7cf14f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8897cd50d6c6425485fa80039e89c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff294c258c6d34f1542d45c5f7985963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c0c4f9937d155764a03e226e494d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d4306b445ca931a3c02f62f96d91465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf14c1a742ef316f96c66b98808ed1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c03da3287fb7a4caea24adec53efd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b311448b6a63862a00aa91f91c3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4933b1c0d144db719c066b2e2c8279d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddadbe74d5551a394c9717fe4c783970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b84ea3208c3c7a1a0468d145ecaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ced308356408e51e861c8e1be7f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b349b89db7c5ad27342e3e5dc5513173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4dd4f56c9b7bb3533a8ace15220b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a008d4d02806f0f985702c4795ffc7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a19c9009965e8978a01722bde9a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3087286c27bb348b1b5680d07c5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7370c2ad4956adeaa7a14f377025b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc34954e401626777a8aad3ffacebb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0643b9a039da6365df7d29d9cad4ae580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1f5e09e8d689c88dd3825def882281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44219ae552a02bd7f44082bd7face82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449419d72dbeb19bcb41222ba349c3e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736a4a4ee16a6bc3da2c0380a72e8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d360b82c70ba4114293bae97d672485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff36660ab2c76c654dc71b4814e227186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c9ccbde1f3943a40e4876eb8c25c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e664c062e6fd26a2f808e5ac490aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754361f877c960a45201951c00067689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba912ed62c01bc36a1bd6d40f3ea4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6d1e7e8efe9289240668e2066b48391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc321a9b5236b1cecce3d78f34e945c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f7a9c2c3fad4a41968a7e12c71c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c2f394cf76a1bcddcdca73e232ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c199381579c597cc1dbe751917ad095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d99ac13c434af62525b3b1e31873c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727956ec265a802e8578425248c2bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3270a7807779dfb41131f8b26da434e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d226368c91c091a13ce00d66c77d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310dc23752bbd390ccfe6606e80928e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a7c4f9f812294ef3ccfcedae72238101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615e3a7788c2cff23309249a0a7821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0668a3936951f3a5310afa1ad4c930103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a191214294433e3cd248e31222bbe0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18065da6842d0b6a398d5f500873d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236be1222bc9d607d979acbe75a449106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae2eb20e54a06baaa79005316dbe0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7c5aa797cc5314f807b3a9e5274d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9e67f6252b44e5dbc4692534cbf97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21315b1235c9c80f1bf97704634d7a79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f57a6c1de0aa78294665f7f33b64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309929837da00acad038f2841c9638112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc43c99b31c63179014505dc4cfb47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaf820f9c4017c00f1d673d7b6662e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba9c5746f4a3c6247c6553cfc5442115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a6fca5b24cd5f64f1619eb2f33b34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310cd10f69a92da31bb169bcfb1f45a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cc05dfe4cfaeccfe0220ed8e44439118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e0149482bfe360651b06963962195119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272faed363f19002c531a0189edeb07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f753aa83b37cc151f8b4d1fe26ea1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef896c4d56b8f9ebff84acaade1a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7fba91cd0c1400bf8650cd500b16e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217935b3ccc0e93848297cb863d444d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63f49a87bec6a106ac34da0fcfb27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd1776359a09055e4e25821f3155eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782959bea7c3e91864dddabbdc8fcd15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4750bc19642b37ab79dda319be29c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fe05c252114cbab5ab8c8ea00787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ebe48c0dc41557189a33360619b90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825c481c9353e0269b20d799ab323e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af747d80b7b317095d120d99397512132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594da3cbcb2deb6e23f41deca3046bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f52c4dc756e893b5b60f3f761a1e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21f04092c1ab48849a4c3feaf000d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c9744520b6bc7b98d14ba598643b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02a68223944e020abea7757ff25b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163a543db4b659815060422685691d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70738f4b8865ab8a052aa25af78de5be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8e40df0ead002a8780c2be093f08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8e689ef40a1b6cb61da98a8d906f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92deb381e8afde47fe3f2fe99cc2ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea4ab1c9a6eea78a7844b75effac75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fbc679f1aa772e7b1a60475952280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9284a9937192b89473df7edf4e47d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb110bfc45efe16ac0e2aba5618b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc30b10aa6fe17161c31fead8bc51b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4cf05d641d2ca8bb800faf3ba95d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965f0f4846c826c6eabb63b73cbef4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e00e32e165f60a5d0a8aaa6e9271c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90cd389d1f7b77deae6f174a4f07c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3fe1e1be41de91bf6500d35e79aa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410dfc0c4d5d68ad1e713d8ae2a33a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e133a053b417b7ab79cc3e1bb8fd52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242bc4204b2750d00b9a36a539f44af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095356151d35bec0aee466bb86bcdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4acb7cda2e4f6eaa1fa942441ee0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa66b7bd4699062d7d62bf496d4133158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ca28838a586964ee46e23bfdb4cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da17b12db7c6c8647356953289285a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ae71560e42ee809d1e9af724f230161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f439dae52fb69404666158f5e46f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd88cee442456c2704116e81a871f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c12b9f7bdc754616f485e68036065b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1557ca2c58222e388d3118b0a7016cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23068d4880595fc0a3b427bab081f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28370a6997a6b42d15216b3fec1b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff19a933696fd445d76a5c5afe61e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105057ee783eb9e3291521493f5f6850169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df571442443b6a06a13b7149243cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ae76c87fe8abcebbef37c8c64eb96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867582cb2479a71d2d8deee85400a2fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193301dcb8b64dc7a482d2fac15249173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e388872acec3b225505f26d9ccc3f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfb52e2fe781155d0126a886a2fad5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c6d8d5b3724facc3b106fbb97274176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce6b439517db15bec8fdc77dbf39d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7fa86e8de4196f9fb51b707b1208d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f07be008c346595bd521b7365495179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecdff0e01001da8137abe4db6a6476180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5411f873f8ea1c1eeb2edd51933170181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe93a797529c30d551b8a15fe8dee4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeff3194d31384f4c5fd1d1297bd721183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a880b2141325e056df74e59db045404184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38a20c41d6d406bcd5a2d9633b685185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15213bb650575867997405a7a500da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f467100236e3dad071513f404bd90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93da5f8161b34da449e0de1413ab600188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0ab602aa55e8ec7919676dc2c1ead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add8c995c2468f5df98f89228b9d32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d1fd0576e3dfaef215e350dcb5ec7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87ed009aeb10dc99e1415db2fb097192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6477e924ecad7ac3b6db2aec898e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852033dbb61e988d274ea121c02424c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e71cd32492aac70b8fa2d0626559e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf24b372bc84704328ab8fa1712667196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe32951ff9844390c7aeeb23a19d42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa6115b28ba6f8d5de53ec9bd271d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068302ecf78d202b7e1d3b9f7d54a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61ace944f3d7cb54da3bf583a8fcef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eae98634c2f808abbbb805893967d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd4fe925a3c73c6ba84adc37487586202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a38195262e2a7b2b50a5f94bb8f7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a370a7eb6bf1ae1ebd7e505c8010204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f6a8114ec4acef28feb107e2bc6c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044c4fd3c887e989cd9c29be9a8e615206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24785bf3d0f109b20d722d08f54a0cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1d87b30c303679bc9bb893204632208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b885c5c5f3c9eac2210cb5d0593c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced584c5962f2f28ef8e6ae3ffafeb55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687206b815ebc2895d51138e008ad4e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4597ad99cbee35fa47a63393f998ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72236ef0f4cb2a806ac40a737df5d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153338f11f853a1a55299ba0d39d6b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712798ac955c784b4f141c8b411cde9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688b838b2d726e7a71b97c184ab896b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c81d9d1d6525408d67b1e92d310e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a273112a405974cf0c1851fd71a08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539df4c2cf518fadf1a79a25f5e52cd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>