--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cf92bc79df6981d14a20fe76c2b8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963dfb0a152f8061f2c08bc531cd9dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59083e91f81c3f78c61d96b47cfdc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493cb8aa1548edfdbccbb5c6bff6454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c11cc6371ed34f980a8dcabcebb85e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040ce7e686b6282fa96def80d582046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d324549796fd52406d903f58e3c307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba0aa6ba98ef35450bdcd6ecb2b448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5540edc8e7f3ae63fcee6991c4b9349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa69c7bea35061c7a9311d345816d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc187c45d6a8c2ea0d3cfcc0ec3b4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be7f5d2e9bee5726ce12ad5c862c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfd92ea9c7de343c5a42980f11fa7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21124a9e28dfa424f214ab1058fa145b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c962fc10a74be21b67727efdc87515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124082799e32fc809e8188f08242a9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab484b1009b584dddd8c493a5f1cab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f57f77ccc345ec446afcd1e352f7dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f685f3bbe47b31fbd3e0248f2f8c4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fbd523b3151b1706c814446357b0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ff2a681c2f2b19bafad556fd3a4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57243757d4e7e92aa7ebf761c484ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f305109a2c382f3047bfe9103606523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617a4a827a3beb45203febf576595ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461bd128ddd32463473738dfe0e551a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6121833c17a5e51dd11e2c62f9533326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b4fa1c0bb0ed53734a67a9b0ac98927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c5308d10703492f58fe3d35c901e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f8ae350ac8f76d92c7d651566103a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5e0a44635c3a86db454bcee5525230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f433c94c87b7d0ba88a2bb915ff7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd97dd479531f5f9f95333e690f3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18ff59a38d7265f53c14d05302f2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de0c3fc317b89c8e58f57abc8d9c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d81ef11e6a1be56cff2bacb6832a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199827879501f7a6ee1656da72ad73636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d5d7e8348fe56aa0c4fd047815bf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ab64dfd09aabd41ccec81dd6dc4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29751c5a4cba98971347650859692eba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36ec60c8a4c3b0d1731ee880dd15540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ea0a07b8a66447f309e46381c91a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660418cbbd079b3d57cdba1530abb7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be98fce1c0c5f5943f886c85be248543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcc8bc5831e0acd5c74590013fed0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caebeb9d5801ac8b82e5018c8fd3b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7485fee10fca2b53524e676617ca5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c3bc94b1c4cf2546eb116a32ecf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d9c8230284372e151489178a5a4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1bd4cbdf5fa7df1b1f764b47e5cb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214980b3036159b05fb22ac957f95cd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b111ba51cb8d3956222660f35502e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e272a8fae620fcefd68c635b5f3838f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a04203d93c808a9be1bb00799f71053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de73f789294132974f02dad007252b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb96ee98e42359f67121ece24a236955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c046f15d4d1754d601e1a0cfba377c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d57dfd1f248b6ed4e739e4b115d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127d9a0e8afec84045cdddac8d08d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4598f011e2331bbb6c6e34df2bc2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b859a66df2440c259dd66f32567260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77e3ca12882ebb8e239a03c63623161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ec632d6815eab8338d133b85ff7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48eba91582c59a7f715a74348159763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca6935de77a566e58b9143a2c1a4b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de36658bdaea977d8a5140beff1e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaaa82f8c09492e9e1c9c4c22b087c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cfd0a0fd9a4aa2ad78a2ce3e1c45467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10cd7e574edfaa69fa79a17c1bef4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91628790188df0da4697ad148bb23e8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95851c002b86f5dc60a9e5a38997be0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b3ead50b2ceed798e033a60372bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c4ee3cdd791d541223538c704f6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d644008c31d79eaf7ce0e23538ae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650327f7cb6e25113f9d8baebe3792b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be9d91c2bbf21ca884639029a2784e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85e85ea4cbf1dff342ef43808246f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f598c20cde6822ca0e9e79911062677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeb1104ceb375667ec15647f8aa8cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f861b382dbfa2c021b4c5219638a4c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb20e20f4bcea085ea83649e9835880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe662e5ae98e0408b07349ae05c3f2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09d0b55661a73793f3fa8593a0eec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0efbf4c1124b0bb2af3aa47a339f3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c1ad3971dbe55737aefc0dd5e062684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8925f32b90807504a9aedb7430056c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e3988797b021be36c950290c6e1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3774e7b8fdcd0a9cc4e9ae4383519087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0059391402c78ee5c6e0c7f3a71f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7b212b5caea0fdd9818fb38b65a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b337d95f20aa61e24a01a29205c580390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d04195c3f238c32d248481dbe824d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1520c55a937efe4347b1a582d0496792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e8bec57e5d7f8f6763f4c34f5fa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb75a2a4b2f1d27166fa356f95bafc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7864f6e4ac186aa1481d3446d0ca695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b41c9385787f7a5daa4e09eae122c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7141df0057202bc467daa88ab40605497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fedcff95ea5c90f829512cbf9316698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f6d8279edc93e02963a377b5cf3da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a29fd10e4cfe4aebd41e3f616e4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86591a12f5d4900274e14896c13e5e88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4725a21145af5b91c21ce954c94f33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba97bcb5a6ea2114369459ce85e02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe289f0d1c956c8d34a0d32602d3e4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f6c1c75f2a596252b5ba0fef158f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c4e950f0e49e20996648225af688106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb102289e98f0863bccbbc4e9e0419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03210040596519b79a15736ed60f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5cc9f53c253337fb1e168f978460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2137f79f74b36927f783c4895b9ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea886207ed7075fdfd87a18c0ac1ebd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d9e8c2b686a027cb33b2cefc0a5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e470e1cc72c1414deff0f279e5f05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f5f0280883201745a2136219d879114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7939237b1e65575c696439895b9ab3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679b5489f3bbbb3427aaac80ffec64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c6819f17ce6d02c59b0401a3b322e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703e0a81d17b9de133073bd0edb5edd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd808904cc0d483b8b8af9e72ef14d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c0e1b5d2a5164e5fbe2b97d4c8ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc6147efacf51bbb23fe2812689e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516283293f386e6fa4ba3ef95310500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef04c8e8da244157fba55acbf6074b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474268c9728c1ebf7c4cd20205c86e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521972b15a7ec43b2e8ca2fa59bedb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f05bf4cd01a6c82050bcb67bb2f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0fb51938f03fc44d00d018ea8972f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349fb2750278e8cbec5f8eda2acc0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c352cf7eee74bcd3f5ada61d0f50a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec830b85e645177ac93c05521080e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21699fad3fb9dee3f95d6991529a368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616b8b2a728a42bd76a7637e61cc53e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1253e11dd5a4243f41e1654f0e671133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0a50d3cf695250781b406949f78c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ed6d9360aa6f9d6f49aed2834ce92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fbb88486f9157cb3a8c77b20b7fef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac6c68590feb03e8ce07364768b0fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c11a905893b079727a902a635e62f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3b79010637b898b862559992daf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006255bcef0454bf5c887919b9f0029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780de57693f0ea759d293ffcd3005f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917215bda2f330866b7331b36823f1d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f46e8a833788cb0f5cdc81af6b60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab7d70df34ce91d764b4e931515d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a1ca675a95773e4d3d37f5aa1ed4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625aa9517c096793d89507660652a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bebc6ddc9fd1ecfddb86bbdbda8147147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa0cc981ff99d0fceaa537e3c83a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd6154e561862cbe08ece9136ed53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218b7eca23b0f8902786b5a364b08a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f201783d1b1473b2adbfe70eecb1f36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005dfdd88b593c2e3895322c1b16df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720e4da705ec1921ae2fd38554e6515153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb1717dfc861fe1103c1cd9248b59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9bedde50fecbf13a1b8fcc766735a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f371904ce20a3eaef586b78889ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b1ae9a8777e4a114969c8a06f181157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac516f6e6ef1e349260fee32d6d8c3d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2f9cdf51c9d79b6ef9bc37b4ae53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0e8b92a5c8b1f9783b7b61768fcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ea244e5976fb85ea833f596780df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0073182f7c5e7ea798ebe3ac6cba0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a7f92ed7a7f62f280b47ef630e3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a31ed96c00c52324d42bd477e90a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf44fcf582b7ddd132277eb3104fed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb80782a79fa138aaeac9b5d4926fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f215b7e24ce06d6fad8d66bb53172e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ece2cf6ead00c0fafdae7c0b2a4ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9add977054016dc11b67274319c108169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746a13e271f17a131ba26be4e7b173170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21c445f72eba314e8be62fa55fdbec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c646797adfd7dda56e92795797535f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee45e42ac08b310f4e3487eced9e8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2368a26a0d352603971351cd27c0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f690634cd5c10881cecefb1e00b2d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca754e82e3a5b7647dd7cdd6da0c6e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c057d1ce9b7ed128efd8a70c56fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681465c7c72e345e42d24f83bbdd68a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc12252fb0c6f8a7fabbe923d4d3709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152839088e6cd26421411250b467a46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0336e459568f1aae9be7efccb0ba6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646efbed1ceff380d5b7305641989a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db5bfe2d347a35565117f49f36347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a92f1243fe5d6d326c214fc47a91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15149d123ef2bbf1afc0f6adaadc9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad33e87b61991ae79367927fa8db95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f8fd4fd75f96914a20d13cde491f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82f50035703bc6b911c1d0acfc06a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261843f848a17528fc569470058127c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ca1dfd529e4b8836589b42bc620b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f33814db62ae89b8df341894bef2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4e2a20cf6f02f00b1f8b70e6c2d4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b58b8e900620486601a4a9ac9c00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf480285f0af590fa9b3a14c233c698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec2fa59255cf0c87146a45de7a043195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e78d89616a05d534fd3bb5213c1e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcb6f82b45b37896656b77fa4fe41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ca4367355e07a6441ab88365b331198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2a5459839aa56e600952550741da8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3867ec710e0cef5161ca66ab1bb61d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7fc28ff1f4b3252c16de98ccf016a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbc01618856d0ac135d737146bf9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e5973bd3eb9c86dab7c6e3af92eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de161a6d5e2f40622b1c58d01b5269204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce274c551f45bea9581252856aaa26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab8b2325c060d170be1b5954d182b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f287e046cbac21c08516ec18def8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f904ee535d7504cbbeb324892cb6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e78593b568e61cba2cb0183b5287209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ade955b4c6e2d91bb0269041f56c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f0a3635030bb65bc5499dc3d365d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f88c497807bd8649f672c9a062083b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505299bcf69cf437266fc91a7f25a4d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228daf399dd0a7b377ac8588beceed4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204427e037393ff3d02db987a243924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a626159922d2c13d8ae8b63a3872c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d1f8fa195d2ee59bfa2b69c08aae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f80668a1321cca6c5960b87c1c2ddb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68753d31b1c35423803e88d2feb07e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45b8000035f4e4b7cdd9a382f9a301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89529273db606682200549a95b2ba19d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc031cb8cc4dada63aa6a09925c26e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8067359712d519a8631f207dc82e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8bfb2b0b2a2320429f0d53d7bf3eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d507c75b60a000f134a1f7156e0656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af87107291ad461ce958fe449752f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c666d13cc48b66a97764bb60ebe9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699531266f3e7e5a8f5e36763784f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165cb33f0967b6fcc105ea47038bbd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cffeee57b1001274638aaaf7756c4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d71317fceebe45846afc0ddf162912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2746e79dab42d7b78b8aaf9599014f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd65597688ba80a478a54adcafaf4e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf975c8ccdd341b34b6b611a8d82aa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395ac40f0a6af9f00766831d48cd44a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72e111aa8852a41029b7f6b00ce15217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60737882938c5947dfb84c2d589c13c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507417bc5d161cf833ef917f83f573519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b70caa3069ab7a9693dd7812f0a5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd94f471fa9d5c045eb9e76e25c21dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd23bf5c6ac73bcf6ba90eb2fa5c22a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c96098f219b9abd46b1ea0c02aa423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d61075db049c311938f18f560d0a7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2bb39eab2cc707d8aed231285948625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193696868dc7c47a45ff125166e66b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51418f8fffafc6e462ceb90dc174b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fb7f1221acf86b2392aaf83b3ab1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026e4851d01a2a8caf62962249e10729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d85a22b0b4aedea34efc95b79a9b7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a264ee5c6e77fee54ac8ea26fe4cf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938ab7175a4b829c6b0fc04686f378832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aadaeaa3838720900e64c39d53d4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9e15c414bf3d2ed154a8f6c88c54134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819945a1a7ae225f93c19d02f96e5d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e5bd327426b938108cb423262b6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef02495b0f61c20262f8a0ae51fbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f794923f681b1ee0b4d571ac68c6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bee3c09e7d1f3ce89e3ab0ead2dea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b2876556f967d55fc2375497291140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eadf10baf2b2051a1006879b6bffca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae05343cd0b170146123827b8704842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34f5f73ed2b4f50bfdd087f8a056843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bcde817196c0a741c51d53ca1525944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa1c0af0d9d4356467445ffffeb7aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8e4aa6f12a1482183c8c7172d04fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3deeb1437be4b66be02315e1aa85a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb471bc3198360733620bac847a9e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b777cb00cb41cc55a1b7b732fca2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061b057c9bce1b41b3a9af6a58b48050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa87cf2e270013b2a08b66be90bbd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdfeb8d2679ae77f0c2eef6502548152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf29fa4896121df031f93e1c3486f0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f4b25b47a6b634aa0e271c02594d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25f6111e392d988a4776bd478a9c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c48699c530ed9c17ba3cd1992a0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f8e05ad8d4f5e042a56c6635fbc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b18bd93e0551ad9f51684784850f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446ccb275eb93acdb43f8a612a186259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0801c7f764cf7f03378d26db65d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6afe63aa75cff90e427a0b97880d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f0ee2e29fcbc897e9c092186724462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030dbe0c72a7c72e1df2866cc0690e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee932cb20f85be221411413a36885164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48f41c589a593d64cc09f3e25efb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f8a42baa91c4622aeaac5a8f14f6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9cac2dc6ab8b390f6f13eac7f3cbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc057e80f51c7b06f83a70cc0866e1ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2afb5f736e572b6f7ee52f03da3b5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db398fddc1ccd678eda4c7775b7838770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ef50c2d0ea4d18ef05298135afcd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ba5e8640a1e354d2eb199e2a503e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db705f19641114cbef57889debb57e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e7c6b2490b51b8439347fa0e276d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517cb81f10d4cbb1dd1f9c7c3d2273175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b71fc1e7e1ee1b4f93dccd6a5cd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b5992b2ad1c23572590cada29c5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d235ad10115a518383175e2983f2ce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0b6944d2366a2b2701ea3740957a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84482e58928238b025b21777b2d78df580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528982e116b757bb9f4060ceaafda8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145cbb9c5a89c3242416dcd0dc74ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113ff411a0a7f60fae2c2aeb1913c4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef614d4ffb359619aad8fc946d7107c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a0cb2aa123a203eea8edca4f8b38185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bafe83f5ad92c246969670eb6f9fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2093b69aa6cbbf9248b7a4cbf3c83f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9b479c665d4b17c2ae66e19b4fd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05b4cf47f575818cec4c0fb584b0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2184542d7cde62d8e875fab93482f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695235d684b08d1f837472b407a47591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e61f4094eba047f550919c305300592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559417ad6efb6bdbb248a3d21f3e4c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df5163275b1a0d4fbcf0cf54f159c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd502a48310c7c733baf0a2c4302b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5980580c0139042939779b49a1ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e42c1bada2939ec9bfa1d283f345897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eda2a4846c85cb091dffeb98df27998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7d93a8e3ea9919b3467e01634d6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab62183e65cfc3348cf196d61b4938100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06e8ae04f45fae8c86b328aa59288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878698f5eaf93ec5c50791216eb6ac2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef67fd3783ee8b70c77ae001895c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d903bd7ed00647a50d7bd043c243104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57deb544b96e93a3ca89fb61e5a9ab3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9257aa0d0945540326e6458a6085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00974a7ec11a5166813a39616bc56c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d813eb8e0f1ef8368b585f27e5ba37a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc77780682d69a23ebaf1a219098b73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8e51a507ea1cce5539fbd02d4b9de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b77f4e30382862ae216cc74398b16c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15429260eee4d7816576e92acf392c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4498a8e104fbdeafd2d022e907a105113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12c3baa9fa68ca383f5a21806bc5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86400df31a11572b485003abc106ead115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21809e6aea934018a705a63db224987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6637c3f5e928364a736185368651c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc9f9c1dce0ccd0c38cfa398f7fadf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59996562bce4c235c578223738495119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31599736d228e7a14beb4695c6f97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497f6dde3ee20a1ff50a1b3cc54ae05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27303f0051a6da013183b7be8bc8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f8b7ea796a7db6cc4f3e0da84071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b7a9ea399ba0e81c2acb5a0a5a5a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c18868a1d4242320817d894b3fe5fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27f77faa175a6d8843d55e40d2f79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1434c6f39e0ebdcd21faf91c09db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e927a706a38134bd0e3eb2d962c563128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124da78ca9863319e5a94ac59f56ac7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616d355ce021a9af6f3fa792fd12d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5777505e858484dfe1161e18d8bec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d4f408a09ce07e031685b6bbc755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d35e993fd34ebd9fadb91d04a6b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff53dfc5cfaec51c8c91a3750e07e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6eac332d218ac8911f90e03a0cbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe77d9d8d5355017b6a515480a8ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774eae4e8e5983d8ef8e35c5d7de1b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229c0b3787dc65ce1bb0bb70c09d16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fece1e37629a38f28e4ca7527ff5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146368246114893fe9c5c0ffdabc4b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec32ef498ff1b282c8191f26671bdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e8dd08f832fe3c6e1d1709b0d757142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65924a8ce9900b42528030b0552c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66c7ade790a082f1f02ff7d32cc33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333badb574894bb6199dbc25473df04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168215fb8ea1578af17f12327a8d22e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d2deec95ff3359fe7e4ecdef12399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce823d9ef4b56d49a8f1fa9f1af69d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfe7fa56bc5942c6e9678b792117bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7921d3126556110050777fa6d523843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970f01ecc21869c34f0de4f87045ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f9b4430f395f3b4c336c50c3068b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775451f353036821ebef8271b960154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2525464d2ef843432384d7219f3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad76496ed74c923e6708314474ff5e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae02d6cb38c25de04c2ebac3b0637156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc76496574a703b2cb77b7ecab8e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289549f9cd60b3ba05ba798d30c1b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a79a901cbe05bfb1250125e6f667a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb7159c827275185e6e4bc83232a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3cc7c011e3f3fc2ee919ead145d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60a61aa7d3f20f33550312a28ed5f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafac530f41f6267ff8d996efeb69e5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d15c38f0b2a04552e517c7dd104ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8d4dfb3e87748894e7cca98aa937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081485157d732096762dd08a46fca60a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf16832c7c9ec772d4740481bc52c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974406748ecea710284b6844a823256d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9335e08def02a533d7916d955a7a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176e440fe94108b84c88d11975f707170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62399dfe1b4d5ac35b1bf3d9a9c96f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da6ae035c3f93a7e980dae4f55ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9425636f5052ba765fbdec11089a73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1d51946e7614a41e5c7fc47592f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b206910cbf1134e6a000729c714ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d247a72c2f9ce9b19613674f46b96a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5c258989ab9dc987b0899b97082d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb6d44618dae34aaef6aa12955b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066a8384e17682f64f1b84a07383e01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17962ab070dfe8f4cc41978f80d5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0a30778e649fef2d3d589de2e0781181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df1f11062451b0c706108cf2636cbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa5e7061a4dc5a60d28d9eb8d7ab6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a894bb74d9ea4dae67e52d3b1836a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe9df34c1d94f1f5834db6eb9c0e21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20260858cae218e46e8ea75840ce93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390e37c0f298b51ede1689fa552c85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469589600a1c31a285bcd42e6326a68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e4ad44b1b2bcedf2381af7ad8b4eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4425ef3ce2820163a98c0446820dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998567dc3e62100246f9731a053f547191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd56f6efe9b89aa5b052d65b8b326192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af541ef20a5bcc805dd03b20d1ece4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b28170bc5b75c7377e8f02adc60ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5a292d6a87daf025aa12799bd7f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c45e1f0d5d3448ec704854bf4df66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f6167a4cb0eaa048fbc31f76c30b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ab58b46589048d09f7be5dcbe44cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9060d5bba8c68ed7dc4d2e19e9f467199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae511a40c8ff4223929ffa8881d292df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca163b0526b15ab4cda346bc5ef6b312201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4ddf4ee4e4e643784c8373d61ddb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dfb383f4cb4a4ff6bef1fb3c7896c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b389d0b395e1917d1c6420f783eeab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383faf5325ba49cf0b9c743da83fc4d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaefdedf604310c71cb6f638ef3df14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92769c9b79edb92260075dad89e619207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ce95bbf9434e3039459204cace50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7b1e90e15ed26d29f279b83f2566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1adb1edec179445976dd517b8da78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d473ccb53857dfe70e0e1e7296f535211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d479803007e28d58a659b13d00b6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb12a83b9f4e6634b3a60b2011ef769213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823febaf2c9f018f1579c46f262851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12394e0222247f09d70a7721641cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a330e801dcecaf51729351241282f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a9e677b97249bf3458bb800946e76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f88e30beadc6fe6b50bea0d8afe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f90b63964f56c59fd821d1424109f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>