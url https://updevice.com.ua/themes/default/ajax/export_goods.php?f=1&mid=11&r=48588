--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31f79633482f21c0ab49d93d41ef191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183fbb880bf879b45914817e548554f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c1ca2498ea50565941f4aba9f4e663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011aa5953c7af4eaa3c3513e3c36bec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee56d15a14643b8b9cecb9a9b2eee95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ded6f08673958e94c62e55abac69d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ba5042da94a5a713d5c62136b0767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4a4053d6a2f9f493545f2f1662e7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a7768261272948b8b1dde072d3ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849618418862975e1f0af29c6578d35110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f11b6d68627bd17c9421147df068d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec8da4da665e41c476afdd335a9caf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197340b4c5620d1464e1180c23c4472313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a884678b7c538926e6a6ddc32e35c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6672349c2423a003bcbc3d466769c7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b3e741da60c707e8b206f1f6c36e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50605ab8df7fed76bb5a1ad0fd09da017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ff57fe509daadc409b8bdd97038318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd18a6a10858459daf4b499c53d43c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad314f0ff2f48ae17b8d6dd0de45320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcff845c6f12ab8c475760110d9b6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ef54b7eb415bc9b8ae48bf27362b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc31ee8b9ee21cc702ebdad220073423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b083293b4792b381f62bcd07a24a2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43d9956e2d90df906c7eb559dee91f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3409d578de979ed5bcff9d6ceb8c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f580a40551baeb5531eb4c6d63659527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab543ec44c89204bf1821df7533a0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69b35c2f0247969de7cb5517cbb9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa638c48d95419b0de1c4e4edd5dc8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76934babd58c5b48811534a05b0c028931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f009210b2701162fccd481428557f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4739f0e55e8a4ff0e80bdfc9214033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d49f1300279f1bc3567ecf6f696534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ebba8ad79f820b4f40a28c21589d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedab9671041a077653567752b21e0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9c4c1581ee8ec87c66dc9bf9d689b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ec8210b12d2f3503f858ddc5576e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa5b2aa316566e989209a596103d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e80369bc77cfd77bc1d2b748738ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90847e9e862fd8f13dd294bc94bb78141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219de80b6f10d1d10cac8bb0632f4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c9d6a66616b2e584e52259a95e83143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb3575e30f0afcd2c9ba13356f05a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b185621102be8e6ae9ef03f45fdd3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a0be17caa6a73e74c702254ce91446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89426337aef1fbc245d82b0038a0158f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc2abddaaf66b941948bd231627af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbd2d8c67843af461f6f2daf7d6c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f276813a007a008d698095b3f2e4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ae6f6c9f8bb7d8fed007372b424b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9db8abac2dff11dac9e14403822852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44a057de5367bb1b5d1ebfae87fc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7aba720bc5792cbcc4249fd5c6c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcaed5e92998b6602d175e87902c5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d5cade7a39b6025b592b5ffc723bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547822cc0df766559bef1910db6b5a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ff258cddb06496c42a1f6f9532b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c92299303e17a371c958969b81c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff38fab6e8091c1fb349047d19429360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d20d7e14e99fe6c673ac975b16a35661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d7dd5c615b746782804493d34d8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b82d0894f4941b69fdb170a440fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf02bfdca3a8f60575ca44bb9a6be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0dec7ba7df8dadd8c97470406953665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4027abccb818221ca1afb40710061e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1a6b220ce90843804e31e12c4169467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba328e03161e47880ef1936159518ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbddeb9752b3b8853199f77b79ba2b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba002cb405a4897c71680fe22863a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179576ef4e2b90fd12f783c50e6d168371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddbf4bc6e69a63a5b65f1d363579fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8072aeb150d7d4bb20024872e2ee56373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf0a5d81a49e8a43be9bdcd856d85974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13626234889962c62eabdb41b546b7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833702bdf95688e686b1a8a628eab37676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc8346bcd2563831dc6110b450f8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef035522821212cc8daead77d883478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b917c85465fa4353c8d817629cf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda3ba2e0a41b0996fdef092e1cf2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c0c27715b57f48c0ed4d77852b0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741854390ae3f7db503b59df05ebfa1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bda2acf76e0f93c7b7001e8cfe63683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a38714a62549906ac174c525881f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59de48aeb82d2aa5d60efe6c8a0d2a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435196362d6b81b3f875473cae4db2f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ead57d4c1e14732f7ff882278fa1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268319515bf226ddc6c8e9bfd60d1c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436fb93663bcb0c01030f0a994fd64489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f68bd01179a381b50e789b9814da890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0df4fa8d5ef1ec98b07e7fc2c867491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5b30082f546efd37e40dae2f6e5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672accb3111408f002bc8b23d7d1da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9412899eeafefa2228fa014bbb23994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda23bc1928e1891075c6addcd4aa195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22146af685e81ffca88c0ef05c9db1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e97badf5c33e6729b073fa40169ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965687fb2d55091f3c812abc155fc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877dd4c3502f5e2a58cbf024236457a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03020250905d228d7ced9686fb27e5e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5100d7af3a4ce11d7809b624d6a412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f6765cb9335d0dbeb11ba74d6943102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c8091e4f38950162a80f331ae928a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d7f855a18a9b4751a341ef5efc45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20637381b2aca75855387bbc87eb061105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751250d91a7ce719e64afda89db00b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ee3882743dc6276839eba4c981eaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f3438628b81b94c0cf56f2a986fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ca781d92504fbcb70e4cc5ebd1834109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e92abf1659c502f25d24d652342d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece661d07d59d71538cd2f96839803c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0c5550678689f8cbbae811b21e5f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beceeb61bcd511e78da44cf96a1d693113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb0100b22ccf713915ce95be3f846114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66123ae10553d2dba402d8a93307737115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d10985b96847918a2d106e8abbdd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa454455baeb8e49bb01393000db6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a1395b029d9205a191611d4f82278118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04eaa08028a29d7f21d80d124be9da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ef3744ee223690760da63df1aff7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7090cb39917626a6c6fe126d32f035121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134514f9c53370f55be816fd5466f86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008209968c1576b5b8f38857c88e6bbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5abef8b5dcae3446db366b487ad48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14fc9ddf68842041d3fbc71b4a63fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb2519fd259238fec475ab204d761126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e60c7a6ac9b5b1a04ac09c1a2d88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cb08e37c0c77558666fd914098349128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04f60ee39665fac2a4ae13229ec11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a93e24382979bb7d8ac0b6b4c7482130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ad2853b2dca02af6a97e13ea0e48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352f031a3dc1bfffcf005b4a1dd599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561f858539e7bf7dccfcdb873791ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacada1ebbf2e11bf2124568385781e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9e58b839d3939328c6564c07e391a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0affa31a9c9b515f6138b48665e523f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f13d4f6fac93dc3a13310ff136626137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68d01bb52e04ed04bf03edc468ac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c392d651c2431601e6114a0cd918b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d894d34e6a318823a06f4f2db4fb6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdefdf643f186a5a05917b17aecac0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6dafca3816e6dfd1a92971013dce7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712d74045558b2d87dc299f6380699143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69ea238f40d0b287e2491036f31dc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614cf680c81223ce34ed87b06b1981e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37ef29b4f8922642a797f8dbd665a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f28448c045db742d8df3ce1e3d8b44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ad5918348f75e6fce7c4bbe2f32d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13766658c0326be2ffef1ef4f24370149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797bafaa5f18a2586f38a9f920c77b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fdeda80dce441253bbb1d2ea3518e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0f02b3e68c99def9fb69637a9384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04556309a8e5f03485d8f23a76d4247153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa6013ce512cbf07efdeb207bc3ec0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f272ee08b6bb4c78fc6e816dc8b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939e31b886eb0f79a0df9f9bb7f4cb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b9b361ccc362cee535755a1c9a153157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885217744d3575763429c59471d3e2a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c70b0d27773a53a404fbf35725062159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ceff1a935fe20c538cd9d8807b21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474c1b35f773b19492b2073eb9a34c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e64cd5a5e8631b0b331fe8a1bba30a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeabc02527ce1ba0a58f6aef247127163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e3d64505e8c8783d5b8fe18d6fe30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7c75715e64ae5ea5028b1e47d9fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c31b25c5adff1a978ba3272b09df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e947d5fd180584ceaec9281a28ab572167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e304d663d0ba3b349ec500326251f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e208f47eaea80efcb738770ba3fc4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c92c27ca6373bf5ef2f5eee75cdf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220a94c5dd8770cbe9a860dca99d846171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f957eb3b033aff4c625e25b5d699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a77dbf0596050c167edc069b27321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b9a041c8cd3fda60bace6ef694fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb948acd8fdd2aebcd514095368d3bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c521239be6f39b31c1e7eeb6bc1f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735430dadc3f20e78d205194dcc01818177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3b08af178e7c0ada77f589790997b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5985d4c9032e3547123ae351c36dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b4aabef4b105e00f647141d12c4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e4d9c5012869371d71b3ca2be906181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20065b8312de1445c69ac748abe948f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d34ab9da88f0596d5c13cd5f5601b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d02f5600696053fe983bb33a93d9b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01e010de8ff85ec4c6fb66a999111185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb183388767ef3497f33b4f96e7d7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d5c8a193d026b83c5b4d5dd0dee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d066444c753696cd5a8a75e500c2811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a340e06ddcbf6974f90c3fa76e2e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653962f3d872cfd6c5eb6a3f8bf8b36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea35a92e6cb628b3dbfced320aca140191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ebf1745f80c4cac6d03911fba199192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87afe6badc82576dc3ad7ffaf2efdb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221359a59dd2a3a3c4fb8531c23a587194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974117908cbc352a171a2287c140444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5965a36bfae40cf36845e30957de1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cdc7095f2265f857add6f4fef6618197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f1ed1417a55cdf36f7b4c458ee413198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f046da679233ee8de09a02f010a62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f05b3729a26ec3ed70bcd646d69ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09242829c297b82d5a7d5ce7ba3ef1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2794db5c49b06e755e4da73ad495c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475cb736ee76b31580b92a4a2f9b16d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e1260c13fffc5b0ce8ce821fd360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071e1c214841db8f4c2d7293f59b07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e6a83d0df40dff0621667206034e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd938841035c5f4ca0748c28f0416f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595931fe45c83bac8be0fb188c4970e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e958055e0c2fd2f90ea73e4da6999209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93ce72ff5a82c096b2c05de598bf1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ef6a4d6d19fa7f676336818c2fde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e018d18544efcca76c4fc484eb470e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9cfb92172bc04c788193bc8c47623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd564d7aaf3be848710c978c71b89c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0001fc7c022b70a0c43b41317507215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e74c5de510924bc22a2d7e1dd5d8ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde4364358ba55f08b73e69c139a1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa0f3bb2568aacc2421f02c882a4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468453dc1d4fcffba4b78ad6f1c4939a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b83e4537102042bf1d6d5ac81e8461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2e6204a00a962cc3ecedf40fa2a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb4ca88201589fb4e3bf7d22e3c0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd74058421466fe6f9c3aeabadb26d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5bcc5f873399437bd8a66538306735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0a8856af9055fcab8b00c8106c1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f471bed04f14017a734142a03e51b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bffd684c8fda2746bc31d1d5fd49b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a72df9561641f8298b9770a129aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1006dc376de71d44e9b6dfb779a5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c476d720aafb4992b9a4fd85d560311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89888f9d6cde18db9fdade96fc753a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a7affa484a4d7405c004e9e96f9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0e93423b5e5550c6dcba5acd786414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc368ac7905168104811547f8a7c8c7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc882e5cdcdaf80a057d64b64c8f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecfed03016800a266a1af7ff520d8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9d44e8ab0a6faaf3d1d79b693cab618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce4771106d34bb766f8c79cad87e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532efba0ce97af1e17dd56b9bcd12420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f8343dee9713595df5d2799eff9a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c702db32e813dfd2da1a38ca379f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa79af60898b3bbb0f71c0aa7e2da823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3702d4dc1d9a6d80f627a0aed86c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50c887b4ff8e8cf8ad11f0c0351ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c35131a14505b85ee8feb827b3e0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec1ae1e144665aef1b49bc848712427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b448597cf9dec4da2f58197643a4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0d6ea4b8288ec674f591b78347d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aafd28076d950d8f6a0002dad5dbcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bc0df631a9afcf68d82c252b2ae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe48563a439ca1a53d80fd5f8f5659932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29056e47809b3d80de461a4884ff9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d49091f4a16a7e55ce27a8cc3f4df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68e567830fd247f486f757b635b24a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c620dbaf9d48807d826eaabdd5011fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71317249a6951fe7d1df62f95420537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a85298e103470b483df9570102fe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1f46f7e31dc8623874deb5356d8a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2277b65da6af08afc7c36c7c2190740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fd4cd8862c528f58d607467bf64f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb629ddc777667693b28c89efd4627d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777661364ece983ac611249bdcfd4f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4cdf1948a3218bfcca85e471307044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6718a2e8d25308869ba8d8e20b301645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff608aea170e34753e484cff0ac4b3fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070057c3a6ce492f484d94be82e70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c01846c0f5fa6268ff55be8db96648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f3a95c7b9e5127aa82d17dc5339e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c3f38053e1e6f3ba7e97290aa49e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045e2db16e685960618feeeeac132a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3a9cbcd28af84f39a69a6fd73f7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eba406e803024a137d7ff87eb25d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430989e31e4594d1cc335b74460b43054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948118120349d8bbb132b24deb80214655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8029abe14e30c8d0df514f2c7199d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa843eb2ddedadfa33e1efc03f0cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afbc62541b79509799e9f7d5b2ac4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bcabffcf3c753ef63e250566c9bc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc6c787dfeab9b75e2c23598ad94160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475ceec35536b6c14a72c0301ba0ac161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1818a32320f8cb5b7fef20f6115062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca18d2f29e6218d720c70c55a0e46b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d0d88d55458285e2e1c25304d5b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f40f73224044f03a94deda414232065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b97263e54d4ef63f3f84e5136694f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542dd03a2b291fd1975899a6142ecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ec8c83aa537b9ceec9ae96cc7f8f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81241a6ab6632cf13c39fcd9eeb92b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd717c0ff90ec5e06c832d0ca54a3c5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558315f55d4f2ef42fc61891c5c8a4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885644cef4ce5de1534615ecc697e5a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d86cee68b2b9ee2d3f0007d822c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca5b257062ba1f2e6ce94ed89f192674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b1a338bbda4c59d665fd253e5b40875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7de0d023a4ffa24b49dd56c0d60c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb075ee9c638574fae9c373a25f8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e3337be66b4a4c5d787f422a6efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3566c593040f1679cd37cfb0092e5d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e74727a256800bc9fcad712159ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e9724056bc686692355bb9e7c1acd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47b19717c881047c41e1812a851d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711a3bd217dc73f3fd9f29a08f724783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca61a55ea15adbc9dd8a50525e080584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1fa4d215311acbe2b02d50a70a9f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590d43b42d1c90d1c9e0b10757d25a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b03174926f4f6bd1609d7177bf14787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ac1e39f715acdbc11aa79986c38f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb047d036743cad92279de75ab4be4fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ace73fa2eabf6a6aa45c2fd8bb01390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ea7c3f57d075026b301168b97123191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb678422736a6581267bf3f4706f782792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9972f45b507b583734b15054579df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987812ef2d0bededadeb137e190c35494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ba3daa6b8824091bc299f4a858d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac261cee15f6046a7e988dceaff8e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff28dd84018f86008a39266c6853c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22c93d219417346dfb74920813b0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198058903208253779a481d9c78fcd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398fc7ff1a8906ee2d4c94f97d504d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040117ee5a5f70d1b3bf4755fff9d38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff538b756f4a23f4d02ba69cb91321c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8830e85d8820bab095f460f992fa67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca259a6c329ca1f234472361dc4cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069f2c1f4ff3d041c51e375643b52b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baf6596cbc420b40ad2df1f51f7e0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ba0df52bf0e4b2e7c121afb63cae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3573b707f3477d9e9c98a9050dedf36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29585777d09ee958517fa70b36899124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d7a7e874882718c6938c93fa99017110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf7c8b60778167c052d73a4bc2ca5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943113f4a69bea865e32bca10652851112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba339fb835d7bf9f0821cec75bc527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82183f8cd43216bb89b7a854acbfa96c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc4bc97324a26afef1b8faa5fd574115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a141e122a36dde2196aa01bf4c47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8eac55480f0f7a26923beff0e14ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6135176cb52e1c838036547489bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c92ab2ea16b51afd4ea19a9fd4abbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae30e46a1269ae6c4564aff9ccc2df0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a8475f0848658e4dd25eb0a9a4c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f233e3892c0ceb4162e334f9a60476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4decc2553479ba9112ca64a83384123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec289eb1d4aa9273d5ae067c4c594e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576eacd40adeb307a589b490fa4a247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194ebbf05c0098612a150dde2c7db2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d48e191ce5173fe6c47665c42b47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b300fb6673869a51515c8695c7c963c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980408817bb12c3721d29a608d5774d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac722829bfea71aa9a396d963cb97b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be9d0d521f4a042df1e2069b27d620131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eebd54cfbe6b073469745a738b1d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ee751d036d99e213759df46d7f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe06cba9e388bed99fca262f814d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d1fc49488453a2e29be0be0a889a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d875bf1e8e04bac492baba72c4b4bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c249c2f59004c4339ec79f83445fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909875b0a24d2ab99cec5ecca1d22f2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533bfe2482b3714c28d72780451c36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae535de9639459e21d2670d3ac9d1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b693eb818fa4afdc77e6efdd83299141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d983fc4ab5ba052ea74239ef198f1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ababf3bdb87e3aa07995ff98dc92c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44893214a0d4b78a0805bae1ccb8a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305daee1661ea641aaf53bf3939fb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8732af3d21b27ce48d1187404348a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7dfcfce00ed849a51b4c73ae9878147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58032aa1ca5ca3888f92260496ca9c65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d690be303c32060b23b866154aca20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ad71564e60b648f498451af808ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4af0d2c565e6c6f2c771aa038c23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7ef8dcf7ee301cda2796494ea9e6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eef7219f0bc561b68116834a36e1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d077819c3b2602bf7e028dad3cac43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87883cc641ae224703ebade8509065f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856eb36aab6ee483cc206c608af3df4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24968fb281184b25ff83e9c275ad49e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce711835fad5da149a4ce97216bfedec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae9d92d1f7ca7056ea19c3ab9c8169159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f361bece176871d32abfa06cf9593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ff6f22e36d94ceddafcd584634f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0317c2ca39d2c4854158d30b638dd81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fcd3755fa89fca90dedeffbe283b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3fc8df5ba0d8cafab261e46e5548164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8e48e8f4ec95c9d29b8601c4bb1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ca39e5cd7c716f2d10df25dcf0bd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefe89aca1306653941ccfd98ea029c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08353675c502fd8f45d2f3040cb7f9af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c931c479f61e77f6a5875167df98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8fba2090e8530cc91133cc5e43b10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c8cbefe7da99ea9270eaca40cfe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8ae67eb2ebf1481b48d92ad628b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a8d6015d306125a5010e56772428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becbcc242f298e9fc912d56037f2a99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fccd8b0852d64c9dd1afe7a94ff54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8e8aa35f456e8d1e4bdff329130d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387152e884520fa2b0a14a266097c8f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d4b7285ee9d5eb443dcfdff68f93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c915cffe073e2f525741abacd13c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729206df2f3c2b9559ca1bad2b1d6f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d215ca58ff13f68a0f74e28c12f97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9e68ce9ef4e7a4f40d21c90b09beb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c98ca5975dfea73d91d718b0025a34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af558c6ec9a93c12121acca325bf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78329d8bfa4c05f634c4550131fa40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7309e436b64a5e48610a444a7af5be5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a7953300331bb922387276ffa337187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643e00f1f75e13062ee2afe6e8d083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92749fc67b18b772e26f77a5b1b4f74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4a2a17eef70748e3aef0f7fc57ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78176b95cbc1808788dafeabe888799c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68da2f1fcd4d64aa3e6fa3a08c5b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b9cd8902de9189fe9fffd6fb78301193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f913aca91b674b0186c598a23a70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b649e0b67c3638ef183940cc27e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015704a5e6d84a1b2744a47e37b7507d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9712dd9d715617de54a5a96450c57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283311be83882439b9cb84f6184bbef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13de9998d84553f4789f4604b5c23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834012b3005a56e95e484273b372e88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33177a2d3dc152d2900bb737631f1156201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50ff0e908faae9174bab2f6898c10d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b6077a490d8e08f137341337fc31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501acea879e32471ec486e1f26e68022204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79330c2d82963e5081f99022885fc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d82ed95f24e449ef939973d051ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce6f2dd5e1196054d0605ded911d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a40803b967a5ffe133d7654107e5b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec5381cb29e54a7c38205dde53ed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e876da241356c4d75caad35e216a11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c7300e7c5caf4b37b20323a4d9311211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e44eb8d3c88c3c612d109e0be39e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1681c94cb0b9527da7998cd1423ef9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a103d50a7b5bf691eb8d1d5e325e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b435eda860b4b95e14b346f326f00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3a100104732f48afbb655f300ee2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c7caf75f6b6e9576fa5f5d1fa6e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7ff5eca679d01188a6d2083aec91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc8eac22a69b6736d494a737df491e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>