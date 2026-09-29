--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230098f767fa830e7e1474f8f6c574a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051dca2729982523e027014f3045f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65d7428440fb8cd9d5cb65ed8f4c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551d84ee6bc97bf02f7f47de2f95a904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf59fcc8ec6b285a7da127b66949965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67414981f9688dd77fb82f099d06faf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a4454255b00e6ab1f4d770db53727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2d954b6195449bfee10f7990cd92f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe266134d942555140e5dd7716a65c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7c74bdf9361f4c82ae6ed5684b4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb473c5d79ca0eb607d11688978caae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178bafc95217855854babae5f4cd1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65580b9e507848278932af4c38c69ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8ae1043168ab79da7a5da10c5fc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6993eda06f956666d903dc3e4addad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6be8cba87faaff7d4d1739f18861516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47972ccc1314e21f9a9a7489471e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90667f88822fb832fad7702c2be567bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23c536586bf048a17550fb9a4e73f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28fa9719fcd9074b6497017d6603720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a36e58c62af1e8cd7c8013c235e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fad1981b809bf581b92e3ff12afed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de53bdbe2d7516802324c7f75f2b5ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6a85ba5023df7f18dcd1e433d3eb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9948615dd5ece6c2514cfff7fddd2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ef51d285b4653dcee37cd6d7516226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319efa69faf5ab9fdf1840f0206c33e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e03edd14b9a1c6534f61f6b697332628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f82ee96690465ac2fbab7d98b4d4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f156a0b8216f2a181699a761b576d0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e55665d35044f23d938bfdae686431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e95d66e71905d2c9800a853b0edf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e31e80ae99dd808e574772339e8db833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91804591be383925b465a7c44e15e93634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d257b83be1bc7d8f93669a70c82984335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0f69dc26399cd15fd893066f22c5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d1eb8c8d0de26031323487b6fa5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d665f7a5b06b31a5de3034fe8247c3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda64f19ab5219d094486fa2a8d667439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a57710e16f7193f74e4077d9f6d2ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f474d33cb4bef86cfe239082375daac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29daa6a65aab031be994abbc07be3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc512bc4cb64f79c61960b8f6f609943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890fe6406c127e674fb7eb7739e177144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0449a00a522be2c86cf46e5bf6e9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65de5b4aa852a8a84ee9c32b5a726546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e99127039bafca244d03bf52cdae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38f6ec401d1a990004c3ad1521eb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e86e11e9171758452886125c1f0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d44f08a1dcaed3f6b0ed6a093e4f1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0cd2511a7abbdf3d98ea1bdcb1b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d145fb2879389951cc30d55f0e146252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c172005edb20052e06c53a192e7c2d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cdc8026d799446687aad6bf972b4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fd1f4afce93a83afa6e7bd735ac4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e1fbaa18cdc0b86ecf1c70ad3d3b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f8a089f417a6eb1f9466f195473c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde0d4617dcf0513361565c56aa390a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f3798f86320976d686d8ce60849259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1a9077a9cbd974746780a472090c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c73adbd8e7ea47ebfee7da3d0be5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b2670d04c132f3fc3b6073a5a5ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c9bd2577b3e173d650d3ee39014a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fef5d8f71a6145b1d3427b601fc2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a7f223dc9cd5d808cbaf30e2fc25b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56f22f76b907b77f4b14415440091566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99aa7378644b2448f552b4cea3127c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c300e4252d2b196626c12156d76bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178cb1e7f0cd79100f007136369c7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086012d303312936d66efac5d33811870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3154fa0276c75290428fdb25c91717071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c28ad430cd68e7faaa807302aa27f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb716bbb484c19f67564479de2a9dd9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d838c61019da2c5875cb8111e10374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3265ade95f50f014d98d6ace7e3b15375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44349b4a54d6e0c9ae78e8380aa5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c896367bbffc50f39c08297d3775a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78873f616450356a2c6b28e8ef927678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ab4fdce150e95a54b65d47aab7dcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259255cca0d5ba0f14926a03567767e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a00267fa5702aaaf5dcf56fe6d26c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c42022a52f76ffe3c722f667945b5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb381ace30c80822db80733183cfdd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3106f5e7652de10075b66a0efb0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c13719bed407bf7d27358d75ffba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ee214f05aac2325c90bf200a127e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c107fd2af8e0b6bd0aaf71f7e407d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44ec364209ad50f789f4ebd404cf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c26f318941230d0ff3f87d8292f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303892a3b85c32d7352d6d43a66b6e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847127bc9fc36798fb0c9eb657ce8de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215bcdbe097eb251e2437564e86ea0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1e9eb50e8d0ef03d071d750af3b6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957117701f221639752143a535c69994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcdf0f8994c17d2867aac1822b34d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be161693155fc5bfafd3c2aadf3c66096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc45955eb46959fcf1713ae0e422e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438ace03a62a899ed2d28aba0a85b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aceed32633df2649a5dfe754c2350b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d049937d92babe57a34428275af7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7da2c3d9c5f4e170133f636a086ea1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e374630ec7f07bd8c79e5a5f202d81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb54e46807e3ae5011387da820e40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7ea940a949695fd68e96cf33265a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427fe30704a09ad184abc263c53ba8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a6bf3cbec4a5ce20291ce14bdb63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ffd0ada3c573b5c2012a2aca32aef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9ff8031e91262ac33c0e4649ff514108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb707f99e4e7748c67046afbbc306b4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff841818ed8b704ce5e39d32b0f240b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72415a75dfc6e38d2f129f5b1a13c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f2597b014a059df665d0f63baf91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61bb193f2c4fabb4b800af26fcdff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71697d644fbbc737c3267b8ca750a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143bdf4b14adfe2968b4ca6fce439e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027286ac85eef12b8107f20b6d49ed82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508b67d7dbfecf64e3cbfa200c34e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10abb3e75413552f6c5262ae3e7439118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6f4f9cbeb03b03d136628976cb5db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d42886e4430fe2ff4cce1f2d3b7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcc10cb05155e0659a9bd49ef23d91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f34f6723a20c651da73a7d09ad4db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e66d67ac12dbcf25802472bcb22816123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec45146685593a62515ab9a920820124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca2ffa74ba43fa1af3951c10039f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9109d1a07b621acb39abc61cc1019126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898d2a0f431665512651ee2c3d1cb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebfbf83ffeb6eab55f2640b6f6c7fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc65696734b6f35c17d5f9a500003f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bf8db5962e6c9da485443285f59eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19794b153da9559ae749fe4ee93c1d54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf6c0542c44742653a44839805f3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced694a8385bb181bab0895dff91483133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d9021249d6db4758a766f220822e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c8952cf82841a3c28d9abf48ec29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99dff7fe22de20a930318993d017e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b6bfec3d8d681c9f952e29d9e00e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f7285d0dcc34a77818e5ea1164f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38aad5a53c860f6256c707efb9c6bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27ad496284c1615b3d9cf70598f945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370edb91b55bdc6e5a0d2c6d7b665a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9292ff740088ccf497670dcabbce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b65fa4f9138e7bf28dcd4502a537143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268b0cd2aa5283f48034ab74200520144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e228e3a739ee13049b50840cefc02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d6393e0b310edc150ceb1bf42902146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86cd9a3a565238fe8e946eb1b3d3cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bbf5ba5bd3a7baea05d9a53376469148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38545c657f29569269df245da87b3384149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45051f1f841ff27e9ff70738df6d13e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8985eb9593c3df7bb3e775e264891e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade29e4b87994c448bb3b5c1ad6195f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f64b6db0fff7212d936ea839163a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07c3205e17ae3a75fa7e20f0fcb39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d5799a17a17b1179d41a3b9c4bb38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6f76163c712eb571bb3a3f33a96b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d333f3f0b704a325a9ba957c7a2bdb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7022626ca9f1bca2aaf3a66286556158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aeb4c3580e02bee8ceed47c9737e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038f85ee749371f576e5c00e23a0fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7ce28d91952164700a013462ca0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00dca89bd98a61befb7c9197189a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086180b0bedfbaf3535c7c7bad03c3b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8152c546034c4217aa3ae55a6908164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10650fbfbd8161e8c79653b6eee350e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0e775031ccfc2de5406e16891e87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65b78ccdd9a85b608780343be65c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d0241ea799a636ff3f7954c5547f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755949708d016964262ba48c4f72763169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323886f44d50f01cabe14d4b10774f45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4ed08e5a368e590666259f9269470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade86e178bf1e28c97f0ef7d6efb69c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933993617d70101b7248da2ed5f4d093173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986aaf44387aac2bdc0ab9333f2b06e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f4bff1272febc0ee504201f16f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6aea3411a4b5489161b4d8aec0a73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b3b009cd51d2f4cdbd4c31417d4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b3b2c788c9dc03eeb596fda40663178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48bc40f70e306102fdd00772f9637179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6bcbcf9a94e6818db43ba4e15e76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0346e1de16b16637481e6a7b4d2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804cca63333a1e6f042d75c5f99828e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7494e2c0e318ca8747d44a24a18fa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2391d54356a71e778f20498af346184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ff55fbbeb6df1ca5a311092810fd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12e74252267d1d7d1906bbfb5e5fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a033c311633a6e9b30a95f188abed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3739fb51f2d7e1468a01ab080d65a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd74a17cd881a75500dfb22a50cb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb5cc1090957899212f3c7a8c10ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c521e9657673e1982a5391adee1639191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46eb6327b9b501faff40b40f818985192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fd893b0223c7b0833d8f5909d906f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b7d520395cd2f0421a47ceae65ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb78e3f06de8ad512fabe1a6bdf70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104582fcb3cfce339f2493ca54cbe60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500aaf49e0ca732da91690ab6037a3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5a2282ce4f07e8cc8ff7ed1e47b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d763897be759e6d34bd6fdfa8b1fa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c05d8ddc6e6c806f79b7df009d01a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e8b4ea75a03b8a43494b7891acde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0533ecb70a06ad549deb7b9d2ba245202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686aea5596bf092beadc88dcd9da20d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185059a159f7f1a341988f0e20590b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2fb3e15087090a0d53c299ffe27e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b6d40c234adff1fb4c7a93831a1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399008ed62afcc87e5d3afc0061d9b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e884397bc4f94b6f34d1c25f8636208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75804350ac6199f39a43108a3b3ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdcafdca0dae883b7ddfc9b39e9094210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3cc8e5881dc680bb01a2d063c50b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd940b30e4f77db4a02ec3bfbde15c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0df82c520670b1e3c32539af30d753213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb6b9dd0ee9c689f2558119c806d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc513c9f700da3eacae01395df7fbed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55e019ebb16ec6ff1fd7e1c8ec777216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3756deaac3f6508fb618a5dd8154f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca46517aadc5f2b004a0eefd2278a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e7862911fdbd3d24eac2da8391bd219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09e3cf3f416cce860c047722723b931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c202bb01b6bfd01d9e073626c3b532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd16722562cc8d1b3de8da376a0033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf316199688c0fc0fb14c7a91808434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4d983f7344968c237dd963c8a33f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16b2ea8c91f657fd1095072488a3d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0add50e2054d5e4d02d857f5020aba97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ff50b1e0c07c760710492ea36bdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8fe273f891977fc8101477f707d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d27d3efefb47f5c6fbcf41c061fb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2069e43b9731ce57a5b77511892f7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068d74ddbf18422e8f0e7774cd12e1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc3ed86349df960ac33b6accf8e23913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e0e5d6c05bbb5123329480264e47614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba2a8d4693ca21ed3316b329e495c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd435c1865034c060c2bb13b4e09b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536185ea8dc17e14cbc05ebe050d7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da33f1a85e0171fbe4a28b9c100d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeee7de25b0c1aeae54d04708c95b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09ce5b1c236e6af0a7a911ef338dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c068785bf4cf83b14782d475096321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87665a8e8d2703c9479766d68567ac1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49ef68ff122b08c329e1b01143a79623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbab15e92066564c4f99638af6de68924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc91a775f33843163b75cfae695286725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd440ea481f5d91108503057acbd7db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554ab1a08bdb3d100c6c7dbbbfa4f6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfabbe38a1db549a7c6f24050a619d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e055ad86e2887494af8a2777cb7fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dadbbca43ef42ebb955865dfdcfa6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44d53bedbe4219556cbb49204d49131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3860e0c47c63716677dfcf53ef71032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6303868614109492e11fe9b1b4b1d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c0a7cbfc03c07c0d4339b8a78c9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cff2447c8390a79d9292319cc8f0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567ee9ec2cba825977bf4b902ca912536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ebc107654e86ad9f3e2b2f9fe75137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf395221be774189adbc5b9aac78b47d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c76f8847104b1d763cce140fe6ca139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b761be2c9996d450ba333b452979440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6cf4591b62e1dd140073425d0294541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cd554f004546b9020279238160f3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6d5a2cfed2d2e8d803b6455f9c2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa7d2528d5218ea4ec7933919f654544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a20863c0e2b69e83efdd650472aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb00ce12594e16b5363738e96e07a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90665486ff2b55c39ae808ac639ea9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04a592d0da23e6fec115ddd1194f8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8578e0ef36b02f5a0dab2c3e22f5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b38b0f8d11834fa9734958c8305650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77a68a8c72230ae5a4a1c8b6dce0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35fe4b4fd6952bb50359f9e73909752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4645bdf6b690501d4f1b6381657f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c2fffce200519253858ae95b6d70554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab2f30805d10ec0edc248c234247c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121ee7347b698316b5cc6f450f4713356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ff20ba6a046858abd27947d61247a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf464f09b3ed919964bcbf36ee7ffd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a576d68583cac1dc1eff037dd261759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ab6b810b9c3ea1c2bd75440f558360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b062e342ddb3ec4fee3bf6b95a7cde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffd62f4f20fb4a3428e6f2ef6e628c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4b913f8e029966aec83b3aca9fedf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7ba8b6cbfe6a0142ed7b739dbbe864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb47a993ac1193a8c61824d700ed62265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c09c05af7de2718fa929f7498103a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4aec574546367c9e4e8eb2504e3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff6c447ef749119495225d9c44ecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199e904c0f5965f4fa4b049497e44769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd8a6a7a9d1cba5f67184c7f98b1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec99ccd59a7face4619f819cfe263171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec48b5a3bdfe72cbd13e6bd0832ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92759a2a0ed4f76c4bfb2d96f877ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd36b3ec3aed015b95560fa6764e33674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94145f4be7e742dca184394e7ba64b4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ad72b93d17c4c365b65d76ee96ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b633c6c5109e3ea7679cd0b1b773077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad0b2282f9a1a1523da4aaa0d7121678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594903f1556b7b5c2d24b7541ffd25979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d314e2de034fb429e92199585d513380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9826b1cb2f19b827035eda4cc271b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091ea66bcbd941490127d748308a7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c61568a883f4a887cbc910bf2794083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e61e2c832803acd4892f2169f71be884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f3faa8f44a75ff58026bc96970d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e550cf151940cdad9a71a0d20d4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e194d89aef9d6b16725f3eaef91429987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a942e821779764ce7fed7f4ae945c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260fd03009878573808fd69848953be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61a2aafca001b3cfa743060c70e5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4966ddd00ca217d21963c7c91b961a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853606d775136a8920584e029240fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f944f279d62f847b815925d532c17393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ba692abe2c0807b0327ab34f39cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec5a7de40fbc27b0698bd9baefc6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3682480b324e19bf9b146e78ef8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a204f4aeafd515c6313a62778b29f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c336881d3670a4504a19cc2868ce9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073cdd53684101f731e1cfed4fad01a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68cc56f37e16fa3e2e1ecedc3818c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fda467550a52f51ceb5ceaad67c3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2654de086a3ad6c2d52fc175f66c35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56254fd120b9a9a78320ec10442811f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19071f12bd1023d1a161c5da2ff72377104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c21a34cb6f51f41a2a0223f1621d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e0d3c9ba112614b01f0967586945c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe0121fbbd06d5cc8cbb42e7ddcbc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079440e6d3e8113d06e82d0117666c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747627af1fc39d420a0deaf3cf20a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e21bceedf6c2771de4978388cb95b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfae9409e04435908f288564fe2754111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae3cb2d1fbbca80229b514093441c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4d92ddb745240c3cc99155ec186b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223ddbd58f0bd8949cd21b86476e20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c622208a4555f596b71af0bfd918af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca169277ebbe53b74f0279e083d3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c2d304f9713ff645dd0f69fedf17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923a1a0d143bbcededd0fc106789e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cfd5605a0fa22a2776ca2fbf7fcc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a9fa5e8a207102994c659112d400120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c46ac6554858a5557ce3f79760db10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835cfdd652df2bcd914c8de58c7db3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6415cba95b16cf8bf2b98ab325ce0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4661db07c45c251a8f2b016203954124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd434845c5656d9e8dfa010946b7662125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d40d58cdc5785b466f7d18c554480126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db633401bd592f5f89434aae1a374ac4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192cb5e5116b48325db6fe3f29dc237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ac6840ea8fef967dbf9e0bd4f949e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa061cb5f984a66a7264ead3dc66ea2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc28c1e59bedbdd7b405541211d18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae0334828658a17c958ccfed0f3c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2111ae3b1435c9de6bb949ed662aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242fa82dc29f04b59a87bae752850f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a531e7eb96d8be26779bddcafe2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339cdb325790b6588a7cf2717ebc9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a69a33077acbb152eb5447e70dca1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137485e787a4494f5e592f4e382b628d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d632f220d4b6ad7f8cd6a3cbe28a4d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb72de8f91fc65cc0c0fb50819e8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800319380760ad8dd21892fca83d5b43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4928282c075701708e45cfa253eeff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2791beabe0b0111862bbc710593a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b729c7c2e249865eeaf8cfc2d7cdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68e0ac3d0c08898d32aacded12e9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f800c78000bdfbba3132aa619a3ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16e29de1d353ea7c28deb37eb2494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0be0a17ade82eeeb170f587cd96858148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b99d883be75d6e87bfbaedcfc18f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc370e655a0e5a81ea467953e7af5c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8129533cae73cf8b991eba5f211ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40217368f59c0cc100e1ed282677392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410c89ef19e237913eabc93d67a1ba7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd2a5c213869044262fde6d60d112154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadbb8d54cd3dbe5c731c35753081bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f258323008bb9731748978eb5c48235156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa084a51958f6adff9ef6bd4e1ceba5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6e567fd2ff551765c446a371be22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742d6483e0f54f75aafb0dc20be167159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769fb392ba46912eb270a7aabde68d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05cec68f3c9f372fd1fd6b331949d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a601d2ebf28d5aac21cb7f61efa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317f8c4023e878e729ba3366817fc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd05399db68cf21ced68cd97f4a7cb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98aed64a77844b7c6cfc19409c0ddb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480a84a5e96d6d174cd2fa7f30b0ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a8fa6da23b82f0972530cb5505ed2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b5fb03d87b941f1636bf67eca637e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125354ea8f1ebc51d579e4c3c885f47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909bb02accc328a512316391d4b0c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba12c63a13c171ada07dfcad7b922e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fe9ef898a23ec8e12ad3d88dafc00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c241ec4cdc33a96277b60e954db9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce723035cdaa5a205b466add64ca5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02c074a5d3ec34b6492b44c659219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca13493db5b82e0c4cdc70d5fc1a93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f82ea7b8c0abac5b8d51ed7c7f30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6608ea79e0068e03af47d6d3eee2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ca7353e5e82cda74a3c3fd793a81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe0d9d67cdc7d30512f67e1822c27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce4474b5e0ecf70287e8ed1e498e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14880a071fcb436b71add04dd7bdafb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f258acf410eeb743d16606a83e753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eddb79c3d7e4044f11f9a62f419443184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74259b7a5dcd77876a0eddec157abf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cedd417343a0ba7af6b3d11792fd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb5e4018b2c3102b1f23c64ba43df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e0536a489eed1efded8e3f1d4072188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db51a7fad052e2f76e3b4a45e10e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4309fc10f651943b37ec7d2646d3f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71e71d8b285f6e360cd456d97a3a5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da0f12cc08e731aad0203b7b92d16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116958a903b2d87302c223969e5dcee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850cc184ebb4da2d05df74a49e15373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca1dc753426c6c404e0398f85eba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9649130cee9a318d626f28b759f26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b385a34974bc7c8dac0ac2c243ceb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af0c2483d3e953a30051f803d60ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685a26ced984eef6f2f914064b56817199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c1d977c56b43318be2039a23bdeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f0fc2512a475598d2cb698c2af30b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a063ea73a287377e237ec1491cdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0468a7afc2d12c70cfbbff3852f9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c147fd9b073c71fc082fd54e630f2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad52afebf3aa68e8bcc59405960043205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6240c82575c315cf193efc6bf8f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f90a27e216c918f0335935e22bf3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a5adc7b4061f76a6a11c70d8c6f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ad9e89e52b678fd21c839cc98c008209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20455e2e3bfc0db3dd64272bee9f8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc517da7c7808cf9ca3efe1fd58e7b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d90d2c7ee003b909f342bad18d0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519c1c1bdaf8fe8fbe142e3aa887f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1e8ed3d4a489f27790510b915b779214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2764db9d08683e66dcda652106398b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199b42d6fab6ddabe6d0f6bf85e89c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d592798a01137ddfa75569d8c0a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4b24606df049f9d7623a3f856b0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055572af69e206b37ad533c4fd4c18219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>