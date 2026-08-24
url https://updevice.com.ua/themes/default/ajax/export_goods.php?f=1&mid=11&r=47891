--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e81532ebc71c2103c996b4c46b2aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fa3eb1bb3d38bc96157c907d34742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311f982d36d959330b676ce0b2e8533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a986fce8d9db645511e6e651509c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e1a8bcc833e024359135e2970e4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37c899f04b5d0232db8d4fbd63d9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bee843683686ca4c0bd68513b0e097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ee66319a9e54cdec7385704f77dda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2344777dfa701b3893078cef6dc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044a4f78c8edeca3122c73e89fc7c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ad3d34595676080072e3a2a03f8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10eaafad0b4385bed07cf6f0ce965f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883783938444a57e484321b843defa1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fd6fc351a5dbb8af6fce5f0c10c7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dcf1429d4d116902571639ed248b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c6628dbf65ba7c686bfa8c36519a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13609fd021b497393723f17e3c589f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e13559ddefebcc6b45b3954c32ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb98e15dd6d71fed3ab6259408947a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791fd4fe68b87c934f4afc68164a5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bae22f4917ed92a302ea45a2cca3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91954080d3308fe9781e3c990c6d18d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e676457a9ba76d4312ce78aed0e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0165f33e8ec2f4e353a554887ae7fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd24ae6969076501fc13f387bc4f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526cd811f24955b693263162fc4ca426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beb0038b1b12eb2bffe2eb8df9bd9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f9748e27d9689fdb8c3743ec9890e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850837b5ada077115183b11965d485029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c374203e772926303c26c524d1a2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a16f5022037812eb51efa86ed33631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c057beb611bfe624bd6b17024966332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928b169d64a698fc93f15c1240f195933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932c1529c8ea613f35ca02d32ea2ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77237f885778577552fbc7a964c38b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9ff57713bad43b11cdd90a17826b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5cb94870897b50e3f7b41d4c1c16737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c85f3bea1ecc4a7975a0aaa804d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed05bc54295273c7836b8fed4550d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50990b8b1db8ac7756d0e90928047440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0babbae7c1d28e305d452b43bd96e5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffee7834166dc62051cd2ff7b1774742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947480c6355aff2cf295c49da5f31a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00cddb058187b490c7d08fa2e13a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b424b4eedd1d490eb56adf3d044d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685056e4b6e1534367eab909aaee7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b745dd3c8301a4a54f0c2276a93dd2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420536008878df0bc5b64f34069e8d8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f825ac864ec88ed1677ae0d025c3a9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5c8af1684afde7f0231d9dce9da750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f167701ae29e8de8170a4cd0fb7f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa45f35dc6e7b9bf643d702ddf173852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa000c46a195966e07661b2f641d997f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b0c6acdd291de3cadd60bce3532154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536cf58000cc046e0d6e5a1cfbfe4cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2b0e8e2c013bb004f8ad6f3969f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab8c670888b8d9b705bfc89baaa0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af7c3fab8053535393d9f7b20549f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6721cf53c01c90ba5f0e96c2cdda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dee3f03cda03ea5db3301dbe6c420560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4771fe9ea935d74f5ff37ac4c313761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac1fc0e45026335c3cd68e848ed2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb15036175d6dd68d1606608f95895a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15adf412d6db20c9d29b672ed9fd9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb434fa8de711fb81bb607c02303ca9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c05ce020b38f27d77b31f3219bab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38fe981fa32305bd80aec4045d5e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef0c7f5a0f1baccc69d43b72c63d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bef589fde1b2cb48f58c3f70bf5af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d57c0fc907b8535d1a34fd277c07fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376beeacbe3bb476eecd0f6fb4f151671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8b762054e541e1eea2c1dc02637a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318688a5e2a2f08c25507b4b7700c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeaafb9ff4a2ab81f62f56e981259a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62938142669af382e17b6cb598b554075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2983de3b7d8ac62886e64a28a385b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf025afa4e984add60ef6ba3c3b3ebe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469de1ba49b63804d46b22163c4bbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f9426a04a943650e4882d2c2dd0a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339dcf07965506e86a0c0d1a1d137980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ca735827ba1d850f83db517526ee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe4c323754164da2a5bc0221f04a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502443bc6bbde073b8b1bd817acc8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3162bec0f8f03117ff867e57731331484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620563fcef654c383e2aef855c71b37385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e6730c01b738883aa4c43037177bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa79bef7a06430c8cefe8f12dd5f3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee19cecd566f17206598a4a96720888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f4a5f737f1f03a6a4b0f63248fe7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78fcff2826c4f22b8f79ba99a8029190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39634575abed19e84b4c52499b02ba891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de480f4a7e90313acad7bb9eface2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eb18cd674a2a711b87b7b6c4d380e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad944b5aba34bdb5781126ef325d0cf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0ba808e6e83494a4940b7cc5252e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254979beb009a8afe1e4eda10e34b0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285cbbaf9822d585d20db7e60bb2aa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ea3f2066d95c105d7d4f8fd7fd5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fe366f9d2bd52d916ac217696420e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908951ee33fa80dc52402f037fd20fda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adaa87381e1ee6109b79e52b6fee6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8619539798495598c86e3cc19ad756102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8f8f2c8cb0b36e71c60618e2c9038103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32426637451a22d4924d95b2a15c85d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a799077ce4b4c254f3e1ab4180930a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd87b0c42f546d3de38ce77ba687b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f9f76c0607180f43d4a689186da9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5237c595c6f0cb071e208f20d12049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e688beaf101962b2a8d73b1e5d00cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390aa1525416186a886c12775338f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf5c1a48aa21bdd1c3eca673faddb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87a7a09f7f0e0bf81c5117dbe70926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f46273eb852321d3b1ab9a8614ef8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557cb98127950a27c1838b3f9ac0c48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa2307404eaf915cfd4008e525db18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8291acec26298837e7318006c33f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29688002b7313bb295f1a24a6377d876117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a83c17aedb1e65e68b23e79e145d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a365a5985e4c478a0984f1aa5968f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d34c68e26e062750e13519081791e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1001b0425b01ce16c294091c0fef89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cbdde7192c4ce273eb79df30f2de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a31c728e63c620ae6aab459f1c2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f901dc11ea46682db9face55dfcaf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc075c6b6a6325c5797acf094b67d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961315602d496eb9047398a68e424076126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa3844c6ea2539a3947d3b71151ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a62b42b36b1edc4709a18470f4df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e9070df79edc0b1b3f5f30e12228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9e758bb10fe32425f9c2615653d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ca2ad6e5d358181fbacbc059f368b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be19f22e54f42fe97dea4c793d087132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c021f2571cd7765e57ae8faa1edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2083298882e7617f334b14b045b1e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb003b6fa4972b1f9d470a53a3425f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390512f7cfb6596b8d50b9d9f11d0f07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2449677d451c050b53c35cdfda924137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6574ed569921d335f38811733ce408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8668a9cbc10e5052db6d73df89830c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fcc7d836054ce06341a3c76d74c4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc46b81dee7e524a002f3eb5268cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab151ce4ef90a102709e5733f459bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfa1e3b9b8a57d1242032f274b2a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ea77a2e457da439fa6be9521ef9da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393990387695c361871287918a4f4774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85796a97f552f478cff025c645a3160146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac2f91e4a95f21be8d117736460eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcb314990d08689477252264100525148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b426190e6bb8ff3c266a2279f2dbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef0b8982239ae5583ef71c98f50ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ace4ca0abcf49b3dbf58e1a3eb60b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744139b283bd3072bb1723d6363d4562152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1eb11d6ceea6989c9ba17c113dfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f126819a66ed34fb2bd599a14e4627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b96b862b6d0c4e835501dbd72f3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3f660f36862b82c0e7fec481e66b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c2f7f36e965f7bcb0601bb96d1528157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89746f5cc6c4a04e8d862e489b39d41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f099a7524c9812cfa056a646ed3d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38989f6cc3a490f400971a661f1ea59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0a208a7b3930d9445e0f8f27f369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05717f3bd0e29a264796cc78a37c167b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a9871724f4504c070a7f5965f5bca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7e7dd62c978807e21e46c8daf796d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e37fa94688322d9fd4ce57e0ed22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde23c7cf80b191f3eba7855bd9d2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647545dd00aef56f39918465bd795d30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d357f126291b54a1470ca61144700168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ba36161c01db57dd7237e68b3e9ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe612158bd2efc351bf511530228d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe964e6f23bbccbaf1bba8a7892bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107f88b14006db02d99769206e900ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894169dbf1412f366999ce23fb12f35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de1af0feaa43e57b86e21d81ef68c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccaf2250e23d587f599191771728f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681a4926e62b79e0ebb18c5ccb9ed0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceeda33128bd95a89e22de1f2c4f5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99401828e4b48eddbc0d8a7a2b22407d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc2bd58617d63f777dac6840dab657179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852c4e5fae30d57069984980d71d3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb51138e10f31e3bf38de69468b246181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01940f051420bbd176b96a45746087d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5320057111b5437b8ff484c6304e75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1b0d018617a48448f3397b0e91eca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14b728449dad89c6876ca1f836c0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee176a3819c1bd91fd76ed88f53289186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cff8caa1dd546c43289067c90b95a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bdf5380648ee8a3d1c912ff12406b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233cf2eeca80089a18a78d1398f571c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a52215ea970cbb843640a6ca867e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970503307d169db1080ed543a56bfa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7236c73ac7c23e8b4d4c4303f678d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f8fd18238eef8865ed8628965408193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0979abe5f05e9fd3593099cad76aa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629356c140858c4af1c1e08d55304da2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1af9802a63f70c3ae7836a5573017196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483fdefb08cf5397ba1a198f35f1a32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3a021b9f46ab5ec2e325d73b77a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcfd1237095f47d9a596837bb913f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe34e0b11e24e64d6d31e4bbfe70e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73371ca957a429598966eccb698efd23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962fdb2863645cb6eac384d532825b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54be36e1f1f6672bf1ae81a7e6e10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fc5fa5a69383458cd1886f86cf80c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20699c9a0f62ecb4d65cf81d32e19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a90f0a47d862e41af9d8c83f6106206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284acc681caa3cebcf6d84bc194e278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25faca75721ce4b33fa067397cb1d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a2a09ec0132be4c1a63c3c8b3f580209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35730a2b529eff6a5cc9276fa5371e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a376aff23c1ec196029531cc5f49473211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3a2589e970e60305a443460138d31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197de0f548b912a9ca37c9889f399c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc30d709e85fd8d4f94d30834eb3411214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9b6ede964b85a6430c9cc29989ee4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf033ecd710f689922f8f1cb0b0c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2aeaaedc21d317546b8f99f83ca31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977d9378122a58c93763e08a9e3a93c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ab60acd68bcee662c4edb6120c49219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fbf87c42f102cae56f9673fb0fd041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310991eab9d16b25ad1f35fc7bb230d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619a4c40257ef0d9cdab886217c31b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c368b8971f4592a8c7760c3bcba8944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa10e766fb9ff555e621eb2c57691535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33337e896034cf59ec5153e0d3931bdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0dafc2ad5f453a363a8a240eb948e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb90510147f0575963f9443dc057a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3d87396628c04ac2b5ff80f9b597b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6051fc0a62b1cb2d3ca548a0f1bfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab87c52dce3e02803f2aa3c6db208211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd163deb332f1c45789d126f9320af812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b791a80702289a788806ab22da622a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3036a5c0c58c06ef33f3f2fec4a27614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a68d8133607cd6781d06274dad63115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724fd4503a8f1dd733e2d0244e6f8de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff7bddcebaa3ba8d07935646c861217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e62691be11da2ab2be008067e1ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bfd13bb430af876f9edbdd4aa50a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ecbb9990e4425626dae3e68a92ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f14843fc3c6d4c6e151dc0fdc66d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5f6edb57f2395fbbef0dbd30301fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86d51697c9dd8180bed6b51af17df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36b5f0e1122e38acaedc8803c98db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7019377ddacd6376e576bdebe029df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d938391c1a0fa1f5cde335bb6c7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583143037c5532d4f827126d94feb12527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b2473cf326c9172692ae2b36a0fa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1539749c86f709266cde7b8fc70e26c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae967f17a851ed01221524857d866030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3e597f6296d89fa4d380367064abc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0922626907b528f9bf4a5b42603a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3c3aa3b9cc1805f97865bfd4740ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec53bfb7f7b9905fd93ce83e698629f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9168a5dd6a0c34155f431eb510a54e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96e57fffa6b3aba07bf098fa876f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b96a18af21f4c764b5fa757d91a7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca80b8759da3823907cfd94a2d90638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c72f11ff1c143751e52406be7586839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40aee58dccd879087e5c6795a39a6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a07c278455b9bee1c1b186051f62541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346ec9d008d6281298717e9497e2d5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7bd0a57d09f20962fb4f3469e13043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8be0b213f6de3e47b000322bfae0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073123f3d09ae4e9d39c04c14e58c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e862c02b8a84231abf22a5b9c7ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea9ffca437bff7c90cff3448df0fa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc616978fece4a6904e6f498e07cf9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff1c71aaf6079fcf5cbac63580c8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab21a007b3bee5f442a190890010b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89561ac2a76e096e49cfe7241531cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e44aa5c389be7c543ef0b5d05cf50b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c9929f511a9c33ac0721e07e3c6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c914d457d9ca0965b44af88378f55d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd07ceaea0b753fcee0e70d43b513455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e417ae7e926ea1826c917abab99b43e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032304c665d886af212df6814863169857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3729c29506575f260d6c79211ec4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6845a297fd57ea5c7105501d138c0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a0748cde30cec7dde885296584e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88de8e90ec4c358df19b5d8ea9ac0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b021213e6d53a19ebc54094cfe67b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64702175f19527c8acf4766b8ece5e2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aac170952855bac2b62e0df74e139264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6d18600c38c13de46d47967abbcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438abdf75b8ea62ce6938f302ee7179666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c786bdabad589a1c87f68774213c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc1fc491fca280d3cdeb30d88545968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed28a005b62260760aba546ab8e158869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98a82b20511f8d3f41908d9365a1f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3f4f73b237acda94a7e7b0ed643771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d6682fb7ea55145161f35a08c42b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0319854a5c14a50a262a27ed807573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812f4fe930ea3dbcc9577e13263fa7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846710982c0734dc886f3787e2136d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf53d374bb50e57c20c5135d8d466ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fa9061878ac5b56aab8295a10529477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d791f0f3fc5b8cf2e2dadfb9913a8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe192576ef35d1ee428b41e03b2433fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fffdb6bdc71edcf75ddc824290f9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86473790d4e29e8a1089cb37c7f69b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c7e4a04d1bcc29c0788d97eac3d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e66a17e307ecc9000e83ed0b992683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7278f31e4055aaa4bb09cd23dde32a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4535689e929d5b28fc5fdf8dcdfe7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806347872695aecda229fa915ffcb0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef74085d7e01930c3adee7192e175487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d49ef466e9485352aceb14005f9f7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfc157c1539772031c16eaf990171789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9dca6523f02cf6b0f42fa16b84c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911248e33d047a2e4fa287cca5a6e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7731fbfc4aa2ca9a73ec4b287f3759992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a14924d5308e5adee34b3241d83ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6fc13ff3d5abb1770db3a6c65dccd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf2753813a42487840dd12c3c91ded95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a70d553d3c246abf1d1593c04f547d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49e5ad0cad014705c63ced6166d1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4a6059b97c03195530df3a9a41cfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274335f02c92c539d208da4fb84ee799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af0f069d06d6d10a8af775bc30cb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3962776d115d73caf70ed144af1f7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01390e04feb5664298fe0f89f8b17960102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63318a419ba126c1ae9f2a1631b401f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3769425f62537a797c97be7c1560104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e273810eb7540deb3d88e5c7f211105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cbc9816f8a67350e5ebf0a6a61352106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726b5f24264bb970214ba33610ef3ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c82a378c6f7491509c8a29e3f307a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010bba3cdef52408da11a110e18c20f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eb70c65b83327652a0281fcab32ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b2ea8c38dc99c781622335c6545e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c543d8ea6c92090501a5c1f3fee32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d128781efb2b8a279fcffe2fe3516b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cabb2b0a94feae0a76dd51d7dc1a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360a611e62f506c9f1fc3bca1e764c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64841770f4a90637c1e5bfc10504494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795df9002a97efa2233565316e2e63f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2905e56ac9e51e89e876339fe193a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec740b68bb5990c9948544b4ecf7e74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bc8a6fa7acd2c8207d94e4304e56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cfa558debe7e3547493d026ec3469121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d265b3a1504fc021d51adc91860f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27fd2dfd15170d061bf9b3020c489d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db4fcee59b4082efca08d93f20c677124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d855eea0713ce7d54fd39c8f1fc0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b64d8097fc33d52321698c0cf0c105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c520c35c46c77103d211701fca71e73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef11187f30480fcb127e2df361341128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494df394ca0ce9741a9d120de22cac8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c12d2d8eecc3b1784d64f7f495d4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50d5201c643d6a2cb3262398f19c90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2779e5a47fc8d198cb67654bf1242f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91e3aa94a0064ff74dbc08d9f52eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e96917d7f23cf45f34907dc643565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec15037103430540ef51c63d570d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf168747dce54877abcad8cba0772136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1524b8bc2eb81699f85f15f7d558dab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46aa375e5eeee2674f8177f4a19169138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687deda2cae3905edf1dab2c730d44c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa97ce422d7adc629d54744dda171140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f430398fdb9db975930bfa6ee2f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bafea44aa8df0525ed939e8d7e18a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6957c4d21bece20830590f6ec5e18a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bae642d4b4daac393b30231bded6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c3c19fe30cbca6a36b469c347f1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b3d171289f6f379440e47172b76f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375689b0e527c3a0a8aa8c02e90be3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7eeb564c52ea64469f42b87acad57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1860c1b8887358b739e7adf43e43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5c797ca8efe5d63f844f3789a110150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f37e27a9f5ac1e2dec63af2001930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1f8f912f21dfe8d20ecc7801d9a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65f6dde2c6b8597a2cf708048cc496153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751f3176f375f785d32ccfd1db8bad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461e1aba02d60cffd958724b6f90de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dd4113c5c1430f762ef8556129fdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbe48a2f4a0a7ad83a0324ce2bb137157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c01952806987e01ccfeaf0df2a4b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e7a360ba5a7c9f5636c540772b4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09097b2b9172b4bde9b5034e87a061160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112ac8f5f68686aff48c68964f3f06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751585101a006cd633fdec7ee66a171162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793814533e05010e6dc13d86df44a06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a8b9e03a6382fc5ad00fa6c88ee80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3e5a47d7b563654986ffd7aa11fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580559e041e689b7c57cac07f01f06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816198c316ec19d79b034f0414077d21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983cbc9a9a0e7e0bc50e90939d03750168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f22ee0b4c72e50d092dcb3eb152a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54b76c404ad4a33dca1b35dc5583f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ea4e313538dafaff7e5be2122413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5e1226c926681715a8338e28ff3c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f60e2cac0240ada72f658bcfd2825173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53106e4c1c0a08ce5641188c5b6b13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb859e589da04eceff9be714c9bea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e385b37066231c18013a464019152176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330475ad003c9e8b17d9f6b4cc62ab84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9577479bdbeaeae2b8b84228cc2d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc817665c47d97999fbca52853bd91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67bcb0a994ce0a13cfe687132059d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0838a8e9d9d3379d02fdbbbece266fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02120bcf38b7c8dc9a89032ca837858182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e076364ae55a5ae9073e9d7f8ec45e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e76c0f5326731dafd85dd8623b1f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b5f5f76f3ecdbffaee85df7bc4055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e1e91613bae48062142c6f9777fdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e11e2c5d63e062b72de451727f08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970d9258e2677287b783ed32e3ab12c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a39e60bf0e17fd758954f6c00106189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2f8ef3ce80429d8c1bc49f3d45f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7581a8d96cbf13bc6b8330b5266f45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd3d7ee94ffb3dc5d59d1a5bef593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4178c60bb5b31f20d2dc3b20c44d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c1ebc401414bf681120dcb06f5a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b13d6460137427ca39d1fa9efbb298195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739c75f65b906a1af6e92c7058fabc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2a5cbc0d34fb5f1675d16ad505c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee7015db07e1a8dcf2176cdb81df0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00503e19afe8b465118e6ef3eba17da2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb60c03f85cff0d01611bde9f30e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c3a67a736d7e081806ac1b7c3af2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976da122168d7e86167c38b238090f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b16698b770e96aaa9e78a956a17c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6081743a38523b988f5389c4a09f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc1916fc5cc21d4bf842a47724fb63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de8cfdeb88bcb1ed472a463c949c96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3aea6ad39c85d3e49a5f085b0c5d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b7975cd4c0fd4218a64d5b20adc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552e643ffcb66daa334736268daf3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9278f870843393a900f87dc8a2463210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0b6b432e839ebb18a78a5447af337211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2a0702ed0eed6ff3caccdb941a17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f08159d4c61ff5e06375f6db08e70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c80393fc4cc652f5b362b24741cc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362fd13403d9d778dd93d2d81b35a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5635d43fc27142e3e557261b6341c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609789da8e3834afc0fbcc6a5247327217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0109f095313750b230994ad196b85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175101d38ac28571aff28c7c47ee6260219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>