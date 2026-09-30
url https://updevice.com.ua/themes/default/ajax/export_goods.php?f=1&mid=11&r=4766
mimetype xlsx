--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e26d12bc3a4ada938d1300183b5b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea3fec5e2fb47fcf222dae5456e0592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ab3a23c8c4f04e5ee725a4fc54223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e829f158ea8c796862c0a33512a5724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5208375a565ec78123a1381c16cb9d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd010199392cf30ce452b16009f52b576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54168a7e79ef95c4dd6266d169e83d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc330bba8e340000e4331e81869552d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa1a45ba0f0046e58a2d561e412d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d77ef05aec6644d578091f7cbdf5c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9aa5c5b6671b9b5ee77c5a3a35af411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68380d11b9822015031e40e3fa15a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea0ec7270d731e49abc26e06fcfa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de87bc4ea3ca7297f23310fa7d0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b66a99018f0c64ad44931c8c680815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870b6bb90fe0b7d06ed723b10f29b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b677b71aca9358f545dded622ed99217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095504867fb667127bef6cfc9e49e8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8573b7bb90cbdbf0d670a1f871538319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607b1fa5c6dc8bf71288354c23861320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c83c58e65227077797994452cc26a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe8ee9b59edd4fbd856b0938b5b2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1b23ac04c40102168ba552a2862d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb2de967f3b8132e8ab81ab1466f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b79ff9667f74909ed12636dccc5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b914552bfeb9eda457b675f1096326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8b5ed99781bc70a5bb83f0a4e437c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f4c0688994fc2ba8deb3f57f9ff8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4239bb9a1c26997b49ebd1e782b05e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce49f71ffc961b327728b5a0eaa901b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b63b1ca6c460fa982a67c4959259c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacdb7103182615ecc155f3b497339a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8408e712de6a2366ef9d2a45f8e06a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900dfcc4612e5da8cf483731cb0e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a8f122b9a668e78ac4a76dc9026f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276bb5881ae1316136e88b391df093b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42fce9b202b5931d6ed5cd4ce76e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a887e337ab21d53e2d9a8d2ada8c39238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed90fe62b12a5879dbe6025272e0e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727cb37decee737d247cc5ba79c05240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93072214dcf8b39eac750709342ea341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea7051f80374b7bc083a579f6bf99e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972fe98a0c3cb0b06daf96f2e94c6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdee7b58ad20a712839b73a56797db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63dad0d80c2197ff36ca6d4c05fb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18147e1048362240f00026ef678b02846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c162d356881b13fe45beb029fae97247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6443543a3df80ea82a2d1999999f7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24a8bd3ac87d4df5b3ec09d9058f1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ddd0e1ddcd1c5227afc0acf823f3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cd93ac74be5cb1c3acafeca17801e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e01995e9de9ee022629a81e787b7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e534f94bae89b36afb1960705a0f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6bbe46301e8bd002ff3f955ebb9d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a250db829da876f22bf8f097c86abf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124d91ef6ce48c6889f47bae2c480c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4763789548abc33d2787433b30a4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d67f0f8c501d8a00d0b01a21cfdc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcacc4dbe55a7981516825c4a1200d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59683cd63f62809c4685dd80d121260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2873eccbcdbecb4f9a5b4d44e57cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c1ed26c056dc561eee751da9e04e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372fd1e0f3860e8c2c66dd1b7001a3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894110061e7e6e699149affc7a79bdf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673285135436b4f15cb105bab3c156265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe31ddaa84c960b28b44f45eb9843a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf59ecbd56b90dad2def1a89ed649a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b40e3f607e082a263cea95039f8b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5137459bc240183e35ee610572d8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440221488e8fdeafcb8c304af16c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75cca54b8998bc36dd34069030f9b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1a95f82da89bc99c36ac42be53fa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac49878245634007eba4211b0125e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a932a625ca0e11285beb555074dc8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7150d671972425a69b53e9a50aee2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a30873733379e97f16d0c6c9b67076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855cf4a9c9da3e27e9d8ad196e173377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349736fd9123cbbf9cc339b6332c6cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5569b4d8da2cf24c89b3be4d386276c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492a78706ed0d28c6c8cc888d30af2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1e06e2868fa1d8d01e19b98e84ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943010b43d5e502f07fff139a0cb545b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de6bd9995180b9a8ee67be56493f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddae83e7583179337b24d84d7c80ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f69f7f9a4aca074ff11b56c6e77185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35cdff20edcc8a41a2bbdbceba2c4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0aef3669242ee892a54a08aa912187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610232cae4f048606c652a52147fdea688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6233be233c5ec6f8bce3d6dd4414389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b55bbed176a324e37f110046a4d09590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ba7a65a71534f689ee0873c422f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaafbed76640eee234e87e8ea4cbc2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93edc720a0964474cd2805cb829c2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dc1bbe0ba3a0f40d869233901680994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041292de3ee7fdd50e9151f374cc235b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe478cf4a40b7522aa12ee77739f6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141262c8d5141242af74bca133a740ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74da9a77fd83b689a9c0f678966ea698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed2bbcc15df7e040c0eb21f4e5bd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee1b00d89d3f5f409b3cee62ac8e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de3e878296c0a3c9948b93e4a73d1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d3e8b923fc75758c9efc55d6763ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5975ce424cca67648b50ada93b0137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d310f738714f83782de3a32ab7a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808209fe2dcecc302609bc8dcdc33ee6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5b45ad9db6fa9886ff45ce3ed1d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec878c4ef35e3ec9a0daefeb4225124107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b935c4ccda9432fd653ea7ff721e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec30b6d3c2639ef89414b3fce7d26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef96d5ecebc4177e50f18b0b3b0013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da1c73d5a7b618d7e4792893f05207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeb547745802aee33ed29741be8679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ee24fcdb9870fcb36796b5806b070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369346d76200c193c45835608e88f964114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f2d6b1211108177d6226c75a3d25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fff791d0139ead5d404c12079e8376116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14c16ae94d874e5634b2596502574117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4aabe1018e8f4b9c269a6522e76d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935969f3b5f1dd7d6a1b8e913ceb65c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd4b7f095d4cf4496e98545ac5a6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deffdac24e7c079134240e4a319e3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce38cb79cfab0838e4a1ead7c6ed00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf35f05a52b04fa51e7311606b26c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbedd8e8548ec3ab9b85093683b5f66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444776d7cc0b0bc555e3d81594152c2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba400160c80dca2f18e913e4625e523d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d0d8792c9ec77e532aaedf421ac3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173514265cb3b5e9f0222dabc2d85b52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e1498909fac6ec04b2466f1909d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba5b38affb1f9a7132142d091c5a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a9208ae6fbbc63ec3b4de6572ebb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d3564c7bbbfdc9ac6dade59e5096e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04281219f7f6d6e31eb265667aa6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847643bffd8a5b81951dbfa8658330b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a6b9e1a16810d3a96fe041293908135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19a53d6b2332ad622083cd3c2b069136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415107e3e795955dccf208786c10293137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433effe19c6e34129dd7cfe97952af5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9308e0e483874f7a4dbb891045fff0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ffc6f3d8bd28167b4c0d29fe815b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac3bd22f28afc9e84103dab78c7753141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd193ab41f18267cec679f2cbcf83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18540e5590bd2c96244275567fba7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa11d93e5891239a23ebc6a5f0b3c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3351a3585492fa361944f7d1f70bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc2dc7c7dc401c1974c776f1545dc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec8211474b21b63cfe156d346efb1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917544c71fcbec3394ae6a993dd5be35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb39cb6a167e0884681e4b5d121a893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6373b0d9d179ffca272cc54fec83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b5615668f47e919afe1003dcf4c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d87027efc5169e59af66e14609f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab400272c764ac40c90833c1652ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3814403fe2aaf70b6413e676fd4cfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4657a9aa9161e50e03de0456e1071155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7a29210a3c760259a072b60e6854156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682600548fee769f864582897b37d382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cae8ef786dc30f33290be682aab7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7984269b1b3a1c409526d9ef6dd0414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24099b270a243dd93ea43f7bfc008ac5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398f9fa3c7efc46177170fd7063689161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d718f3bd4ad3ab7427baf0716be4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e99d0d1bb8a8792c08d5683c1e28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a814578e78f1baee945aaa8bb6e7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780196cce68a4de65d49298ff9b1e66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787432ec6641752f2aa827c2bb33d11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f548f24bb388321db820aabd50f874167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5953812d0639805a1907e1d2487272168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee6884c364a3981730deabc45db49f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c90542c08dc25101b55e15a6cd9e30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae468653512eafa7138c015a5457804e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458b7acddff33e34f3af7713c4be5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b8238719b225158c4b1230eb6629173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0476489ee02502678845d5a1dbde82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5947fc50b3d9da557a39468642fd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56661d8abf3ac14fd1883c883666f81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500d21be562d893ee9c248ee408364177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2813dda1f921c5acea6afbae2f6bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56296d30d63c16ca0fca3df39bf081ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f92ea4de6d0431d2a7b9beb5ee33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183587380a74b657e7889a120e3666181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef3016335e594d36f712e566b6118182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6de1d95433fa3f62178f197b3fdfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda2ea85612d2b83aa1db9cdffffec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b1c6b70bc1fce1e56e3a7525684d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2557f9d05eb0e85a331147e43741186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce580276419bf1fbbc6b21c8d1bed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a052b34af02ee7a215264340eda9116188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a398ef9a19269fa25413d53ba5e8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636b31658dadbc16b789136f8a6030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc89171684d46350428e4ab6c7f032191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b8154e9f5876b063534300203b96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a480fb0543d770f1c6effd40ee26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b08744ba06002ce944a6d1980267194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d987203c18bd484510de7c9c7ba69d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd6748ecf210db547363b6ac14358196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac3cc65d8d62fdaae849afff37a0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9affff5dd1212fa82c42295a8f0845b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1875e7dcffcc6622d2831f1ad74ce1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995faaf8670bcbc52050e82eecb2c091200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54492207227102bd8e62abde352d394201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03440ecb51ba81f9ea835c52052e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74670c63f41cbec6bb0afd1421b478eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d24a2e73c629fdb7031dee6dbb5c07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e281b940429f56a8af709e3e778f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0cdf5c96bbac5f8b4ca4417c6a4b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d2cca88030040f6e8eef1acf99f8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5ff984f6d59606182c94bdb834b85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d0dab0606507c46db3912e070c399209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9712c6721b8bae1c36e7473590eab3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883463f009ed9dd60c8af98933a710211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde22824348c4c57242c0e0281864148212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a92100bd2f8c00e6096810418220213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec44421a146204ab792d0a6b2d4dcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9481533494d73c7072d511c978966e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be5b102fd0001bd333877b9a9ac20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145da62b0b6b69a97b23db0aae6ff8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cdacaf424d87d8a869532985f59ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa31537789e2dbc3ba2cd04004c0d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3f4c9aad6de2aac3c2ca9fc32496e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b29e183624d6d024cca43ada4c89682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463dc0fedd532409991060f68d91683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd83112089ce04f8027405f678be264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dfad82c57a5436c7319115c5ad8bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812f8259bc8a3fc942fea3dfd32f0eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ca8f33dce8788f9f21db0c215c1277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19eaab5d3b935f3af2c58376b5ba88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7428ac1d80a9b2f573e45051c56bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b92a6573b8c86a63da89cf4e50de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93f9505a52e201cdff04018d4fff0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faaa667d7126389fc4839a861c9bfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac6b5fc5e0a8230b5867007bb7c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602fad3f3625ad8216d6778ffcbf8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667a3ccfd38349f20a0259837efddcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470d624f18d3dfe1106ca34fd04e2f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052c1f69056de86153cd8897ade3da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc85b10d7509c4c99e1b1a92098ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ccdab8b96c17aed57d77070c3df3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8b387ac62461fab7375a028bbea6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451143d987fb700cb07f33c9671cd7e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4034bb09bd1aa2ddefc397b4cf8aad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445702b637e4d4d80fdd72878ae336b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff101555e1aa13562f0ef8395602524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc00b0d4a94ec53dabba5c0ef7229725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4b3047d221bcd66363a9ca2cfe2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c7e50a3c6a994839a363e825845127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9e388e8c181203c7aaf82a7ec67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060bd99f132a6399ba8eb281c4867ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d29be657cf572046847b95f7286b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9102297a6b368850dd14f3d3ebc9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be0497e79b831c9134a9632c49fb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af53c4bdd65637880e8e9502cf937533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06a6059b4e2d90ab0ccaadd50665234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de259504dc9c7d012cb5dcd3a309bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d3ee8925ce0d1e82a9cd76ca575036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f025af67229620314aa43eead503b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e675009db08e23f31057382924a39f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe67ad00f40a81b1a81b5f93ef5e19139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2614ffda433224af397561ae2b7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc814f60ac66e27b77ca454817349641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f27462da9efcd42a25c47b9dde1fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9f9ce9daee1ec57323182bef383943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3469c8384be5ad02116e75f7c615644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034be00d70133ecf256b4286696e0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643196f9d6b541f241b32aa097e41f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148191227ed81ff8d640ddad4e29c6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d1aff3a4a5f96f242133e77b1b4fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac984b9f15fd0e38bf6ce4bf63deb10549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac452dee317392f1d1e2896a14cb2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee5ef1ae608b53e1022d58e4ed062e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beed12688b60e64ac2e0020090fd5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed2210197b5cfcdecaca68d93f623353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc05ff0e1b895a8e939a3eea4ed2ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880265c41ceca04a7c589a5429054855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b3c01f48a8f0de7bbaa0fed455eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd476d367e4cf0892cce1fa3b55425457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7577b24311f4d6e5e9ed53b15448358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a907d58123699becbcf1ca9057c0e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e949dd660b54714dd49a173884ce760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c370cdaffdc5def13654749bc8ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2db438fa8c2a5a4f99e495755ea3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c919f34ef205d5816e0949ef56e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e50a47b180b555d238d9d850de48d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dd974582e6af8532853f1d2dd21df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044392c00d6fed880934004aef3eec2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f234ad19b18aab3741cc6c3de0632e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11310ba430408e7aa731589c7420e5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e230078f237a8a6339c645ee1a98e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfd631cb6326bb4a5aa2b93dc3b0d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a50f4a3a66d0403ba4a585561bc8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0ff07fcd17fe619fdc56fcc58dd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c12e722dd9861f4e95c032881501473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7673bfcf9889dc8cdbba85bdfaf4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba98999b5a35c9fe2fcbb7dce5fc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77edeaa5b36d98cf4a9694d10d058476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87ceb8fdfdac4558ed4eb0c98157777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc572599e7196bc3b2b2b57dda76acab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1478c5b633a5949864c5eed3473779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7efcb7808d70b21c116bbd8e1f24e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68289eaea66e38e81a9d894382036b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70e61d815e272e2f66a0b81f46e32882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f78ae9f91b76ee155f64d779e878a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebf77506eec3163cfc92f7dd8fd1a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833d3e34841c6e7de056caa9feb12385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b6fd9fc8e1c8cb9d7a433a45d291d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac649a08d9464d2f05373311930bdbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b807968106cbe7c0103b98c2f8cea1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f07e3e566217ed2a9e0da172b412d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec98201097759d98ae643ba47f69c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a03029608bbc7092c019a205a4a1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e02c38f680805eb8ea07cbb45a8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1bc73e65acdac2401db83861deea293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd481b7ff0908d6eaf0e3afba28c27dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db8a1515c9ae7c927cb66c321434995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071eb8f55fe322fd73a663026e00a9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036768386bfc41405b40c70515cc66797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907355ab736a3d18d53e5df79141b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180442033dd6fc2c29968e55a930de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e17274c08137ae49256998b90ef7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e8338c8bf4021f682bd30255109a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f422f46465cbe838f5f9f7ea0243212102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3dada9435868b814d3e0322f79af4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75db86acabcb2f73cafb77f143e6bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c067e3b96cf68be486e62aca00991b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1c5d053f1a66d36293e95a84bd64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69275b0a6a3b8f0a5320083640b902107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b10c71fbf4cf6e0fc85c029550b9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d3537a76dbe1c38535395cf3ba17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9c8638243e7b8908aa09163456a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe7aaf73d947d8a1eace973b8e570111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c3c2ce860449e908dc3645ac1e08e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4420839065b816edc5bc48c922214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e97743000ddfd1f3eff6afac184b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52740af5f3ef356defbf9591ffcf66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f3d47656775ea0976281245a1ab3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab714eb274e4f12131595390a02ab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ca3e049f0be3d0e19ed4a9a22c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae67d7112c172e6b4208b11fabe83d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c8bd0be919e82799ea31c5205aeec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90be05a7b6c0dde63c2569f3252db7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08c3fcd9317a600442fd3299cbe5d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4067e4c99a4b3ee798a1f99c1d55d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c4387169517cf119713fc2bfc4a8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a72cc86c09ec9fb6a56175d92127f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca4744386742e573a9da8ad3be368d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3ff6c0b2f7be7fda5bf933de6377127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb271be4b328ce019749993f16bf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d31db3b51bf7299044e366813ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac36eb729df9d2333f746aaf180f32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814d073fb1cc4088f9eb46e247ca369131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5542370c8c582cde2143c8417223890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b39d27a8a69852fe6d0a008cc62de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6ca237b6da9d5128614459a4429a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5955738ad17200288742cc00b064b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a564b3850a67f221bb0f5eed5178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d892f2506ed9ce85ead21692d982377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aec05a8a8b5bc208533e06cf192fa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ce56a367d89c3032b1952de0b5ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54eb31d3838a739fc484248e0fe16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebda16fe485ce004748bc33207d08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b7cdb4efb0423ccad40021f13f6b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d964e1025300237a7c6a408d2b93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190a40c529980886112b34730225ae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837867764ed74199c41048f052d1742e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d517045f28ef916fea6f30fb2a4f35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a058384c4a67a2227675860565af4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991340b43fe0a6174b67accd5067ba6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d989529234bff383bcc530b8dcaea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64a90bcd99093db2788d9e2701b99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563a39043aac3440ad25411f6cbfb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933724d2e0f2caa961e832d5bc69203152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1af7a5dcdb5aa76a1e52e036fd2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458cf37a65accc13520a13b4577378154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b56534a9d8b79cd5204eb6b487321155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3eb1c193884fbd0da4b1f8843b0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a1568085a30709c842648b7f5821157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc49f00af649f21367c4892c4ebf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506da1a3b95a035ccafdcbb9dedd31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51152762ad2b54b84e8b4201a9f6d02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fcc32fad1ab80f6c1171ec354807f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421701cb8ac044a7c2736baee894711f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083956e9e0310df48742f2d2265b3f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4465381bf5bc09ac5475efd7d4b582164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c0e068b6aae5d92728a475fe88f8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986fdd1f8c853af1a00de710f411b94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c5101d9fa7649f8967558f0c8ae8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980251dddc2dd43661f7262444c3d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194d11454fed19f1ae52b57980590b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83997ca06c02441b4cc12151cd5321170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded8e3a307e06998e32a304b2acffb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2560154a5366bbcae9a88250079e44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615735e4957dc863c996ff613188573173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33719ee2da7761e8d1c1e620224474b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ecaf34e872a21a068aa12a5b83c5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec775f8ca2170cd1be920d5d03a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cebb8c2802efe7e1d63f5baea35e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b49b6df7ea229f728b516d7f02400178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be80adda05d6265d152e14b7a4546a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a6fdd8820522e3b7400b7f8c09e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968bf4249cad415e9dfbd7f4647321e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440eb8c934da3672d2ccd399b5b1e10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e915708cbae0ca0615e03c5cb7cffdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13610d836768c4c30017d622d0af7f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dbcec8b8697f033014c55a806940f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52e3dc86967c234a49507cbdc3ce55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a76ad55696c08482d3e1573ca581de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57c32c4ee9fd868220285ce865124188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cbd805610e4eff95761c047a64c03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ebe78a5dabb4d781238d2a704f540190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424406d9b864ce96f4fccf1d68dbdb7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4695818f9692de8f73beb9dd889043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6432e7ea9a6eb15ac99bd57de2957fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309467834f815ea0d31206711665a3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0f0d402d099e63f8df66dc2eb10e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37081c269f20b1ae7a3afc8e8470e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579ea56b90132f4a70fdc94ab84b3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229efd0c1f8ff4fbb41cb40a5d61ddd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128649c64e9aa9a8737d50d9b80112199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1806574dfc0237a210f543f8db0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1efa7a247633eb63200eaf43432aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379f6b1fcd00473bec0f2e6b981277202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b2e2b1a089e1c33b20d429cb7fddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c31b9c0b56a21c863acde1b719c80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3025e104f4384c8ffc5ceb488abae4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea50753fd9abdda1e7f4c069463a90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf246fe40b9bf4a5e140ddc960e8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da0c87ae24e26096e79fcf217df35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f582c2494ed61ac77e8f79bf11fc4b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3636da025f5bf00147167a9d6b0757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd7cf7025ecb6ad7c05e6109ca71e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602728e8c9e70f42561f998ed0201900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad4c1881d20f02892e67ecc6d2935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e335a4bde205f44846a598aef76e02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ebcc0881b677df90640e8c765e2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a3a4946eb3514b3d5d076415efdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9410c876bbb216d9f994bd42733640217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ef7a90b1d09fc82a35634d094c07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd47992286729a892290199ad53270219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>