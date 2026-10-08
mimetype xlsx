--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695048f1b17bbe39a8ae02a7469a6b7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230414cea494ca4512639b1fa3b904062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f7885191ec444a44232d4771433033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1f2bf042b8c31942614c2a56f96d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730f091f21968097dec9ebbbc1955c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d64cb615529e7cd4e4f4ff4d9616f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51078d7044b70b0bbac8827a1e83997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7dffe426ee5f4b4f1401c70a14cc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228c8dba510ccd9be9dc4e1916900df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8079eb16abb4130d210c45b429afd6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf608f0a35586df6c0166851acefb6a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b568aace80c085e6347b952f0418412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2387308a7bc08fc547dd1519ca129ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da07319febc1b97d8e3e317678f03314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271e8916f0fffc1dd9dd4468dbc2ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86390a824ddf114b4b05b8a0548fce3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b457392170bdb6b5557b45be3ad99a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e24b6c4505c806ab84dbac8e161818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e27e57ec38c854b0c8ccce946eba2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3074a22867aafbed273b9451aa9fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a1bd077ce8d30687c944985f7feaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd5cc8956b80371e20125436eac2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37673e11d3a64e9f79f4dafe920973a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574bf77439d40a6bf202255a05ee43e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319623bb1cebd79cbe063a7c4425c9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc21e299352fde7bddbf64047b76726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b6db669e2a43a908d2124c61f7ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f228ffb23842da48f1d2a3a965649728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07665c5f022670cbbaa5822903004c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce8ac2a689b81c8176f662bd6ff6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879663b9dce00180e071a07c6ac0eee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf828a9306ddbddb4ea5c547a897baf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f38d114fba5a8e11edd41fc2140b2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73298fca3e5b015e45d4c7390ac8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b150c3b19b180abc1cbbe8901a22a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f547b58963d71e6529f85e74abe93b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d5ca5f5b7da8daefa46e5f3a2b0bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b92208eae0daeed661d9cc2a920d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0be80e4427f7d38d0d0a50ca3fe44c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c90f0613af248a78886d0057ae0a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a0722e8e0c11240d0909ed0e8d0ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650670448dbbdf841edbe7dfa9afb5a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe17a3bc9ce100be455952d3a4f2a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407165a5f56bd41199eb4b1dddf2b69f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80d26ff0d362419545da9c3264fe2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85489ea04f3068c2fce99ef1795f504446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b1e701832c3a8771168dfe9bbcd3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad9959ebe5f21c0b7756662b909f3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5259662acce43f10058492646562f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7463f8a004f05fb26810ded2a39ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd4d168d566dbe6c560af66e4306c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f629288030a42effd3aa58f96ac2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c7fd818589f66265b694aaac0c2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534246c6c1d291e76a8b78df8c7733354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e1f7bc9665c186082ed73db8149455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a29b79ffbbfbc3da9302fbbf82509756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75a2ed0c93dfd729c2981a743ad3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4df25c468ff839bb87a0974c8480a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cde5b9fc3601aa78872064a878a3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf80fc580b9a211b5c1add94e434660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f3811317886ae1f413ef48d0b4fdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e9fd9223eb981104bb1a6952940862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5b11005be08cc7615b437538e13d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6020237136d8044aacdbe5b0c94964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee5b84179e99e870c87ab12e73bef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf189f495154ddfd54c7333cffd6f87866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875b322c66aba38cf9776943a8a2d7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e533b7950dcf630e21aec384592cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61c9b7c3044807369a64934161949869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52200a84a3bab934dc1d7f2c58e4d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828cdff2873327b82e6db8dec8939f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d39c081439286fd6ac357c2cd70c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e643c13ddd8ed9b19a43d4a8da3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250c0312c9436c3b1731243eb3c010874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804f09d1f6fe6797efae13137ab2e1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057cbd403c659151ed4c9d892e0d00a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb03720ee73f08aacf0552d198a005577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b9096659a9de9e39ba440e933531278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff75fc75eb88957533c78f499643e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf854592c5b2019d34d7e9edaab5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c18503776f835e9453156b460a8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29df5d4e8a24f34b926fc29671c12382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a99badb41c3618ab940d58db34dccf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd73c8045496348c6c23bbe674432384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a365c47a2d88fe82b67437cd11ef885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e340c1de3e26ac25d924c0ef65c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddde9c416958450aa56c37204689a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e6265ae0ff20e70c3bf31963c12e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33640cbaa81bd29c40186f2cbd74789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc91ed7fe3ecf2c8cd641ea74e78a4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caf49717a82ad17cd3e4f3b3d5d67a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d343f2b0c37cf463e60816daeebb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca891b7509976f7a234267a198b47f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576abb81e6ad9e3808251002736abb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb114ce5ad292cfd708263c23dc9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388e1a819829d179a30c84d3e6aa6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f0445473ccc3bfb7093d59154cb2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278fc5fb63ec7770fc799c0315e56d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839da01cc2d5adc829b82c39fd9cb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba71f461e182bbf64b82dd836ef258a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f720840699ad9918ca454d5fb84e0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d00c42b0b76989328b33dbeec03d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640dff65fd7908764083fda5c92684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f741b46b94cb5243d812957918bf75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89db1efee2b57b65eb155a83feb8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a76d6d5e6e3c970bac98bb660e6bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda352e8b11ab5c9ad2886dd128ebb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047b6f3c7a106fe454a8cba5c20821108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccece0ba36c767b9276fd5d726dfcda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a617c292444ea2aa6ccec32f5e4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf546cc7c48358934ce5752fa4ded65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a629584fa4d8ac6e4e8ad65a4f35e06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5ebac5c2d5014d320ad599012533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1dca7dd09c787269dd69cfb0b896d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563556d5b2a403b60bb985a160a7a67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad8e6d69ce9b2061c7da6bc3cb3d83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f09bd9552b1b9205564ce2df4912f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844445bf7c65270486d060b7febfd6d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9519a3f0a74cea981c79c93d97aabe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa60eab40cf8cc4194abfd3b5b504120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149976f3c447260d01bbac8e2dd23a77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4b23789355b09b10ce456de93d80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c7ff132d898656eb7de8b59411145123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ef9086af7c21618aa6ade63fca9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a1d9d6f3ffdfdfdaaf3d458007a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4604af9b6e66863e1f1043aa1fd0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4805499fdf9ee5699267d0e5ebfc06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35e1b1a03ff21744a9d85bd7b3abb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760999e7807f5872a67252e9ec90106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb870f85c9e3759eeb5055f9ea68dc97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c994e821c0c5842e1ecc7f1f852e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0a25b2690288eb66d6844e30ce028132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04d8c82a46e23c144eb63712b97abd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c78d38660200f30ddb785d1877e3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc9bb8d071e1bc67c19374ab4f3c90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86d5b5318a416416716cbaeda8b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61feee0930ed3d96dca182d902ad75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd80bda5979be05f90cb14522d6af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac11314e18c88397c63435324d3484139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750bacf6c1610a4c9e2ba6a8c72b921140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81548db6758d148fe1f170bdd08f23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac7e8a32cd3a9beaa958c356c1454d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b145ec5605ae4d5fa3f09198cc60334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b010d933c76b4f96e36c23cdcbe3d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df14e39ec097b7190cb182cfe54422b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce2bba67bb13f8d832130798a1a492146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8073c5df15a98b368f3e28c22cd64f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766de0887de19a4c73440b545c60c8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b1e68dab07dd9db487e2e51d2aaf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802384a00053a59f0e4ae47b533072fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf4f4fab6194bf1a1a50592e025fc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff6beadf9b2518e2738b416e9815db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d4644ae7bc1205af7aa503676a96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f08dcf0b583a777b6732dc12e56c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56148e0ae37dc4c422d17d15c7de79d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41265d8670d63dd20d0097d30c8332b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42dcab793ac7dc87f7c43ecbba10f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006f3c2bf73dc936bed4e16e2e5e248158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e74a079b79c3d49cad2633346828c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c751fcc389237c2942a84990dab50a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c5150bd73f4ea07960b4c8aad941161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60853af57cfcc47d56e7c26373f3a713162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d3f8896cf4173c1951948e74cd5a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a49c1b9a441d384921d87da6c0c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91631cf2de2623f5f77b149d70de1a63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0874cc744911c220eff7d84d4f874f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eec211bcb91962bdca9a7a116de598167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434470870bc28a49bb4ee4a4d12ea915168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0fa1b41819efe0d55752eae14c02c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a9c2c656e4c763ac1d7ddb7356e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4c64f8da5113468a4bac2d7b04df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb99bcbaca10fc2c1b971a93bbf260e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6fd3efb26f5a84c0259e0cdbbeae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491e89324e07b7178432608fd6013b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c974c083bcec0046eb3ab72c850c0a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15750e07055532c5ea28b9bd1397dd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5eb31ca210efb543161f6b7646835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d7e7b4273acd1ad8487200d1614fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b34b9b0a9ed03400294a348059a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d051e7c76d69244c52dff050735791180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa789a8d7d8b5c634c351b10e5ec2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c359a4bbd16e37e919d5dbea57714182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366727f2144bf30d801c4d85f8f1cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa3469c2f9b6784705ffe393db2d53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3578620c9000f44adfaed54d757fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8370d2b706bc9656ec54845c7c213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aaca040b577b0fa54e1d25d331b7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178396719088ea4d74bdef4bb7193ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ccfb867aa6e44ecb5aa39c89115f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd46c24c23d0d5c0a492a1ed1592e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea5d2049ec156e8794d547efda52a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682917b14bc48146b050ed63c79ac88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955f881ff217d13eeac207b59914f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc41868db1d1c46839f1f6ef1a25d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734b5d1b9069f89bef93fd7a7d698f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46472c93ebd3c79f4ce26d3221ae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a338038352814450feee53dc96f25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74f0a7e4470b0aa408f7c963dfc76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996520b27b55db41c11d3c3622ed82f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc35b0cb00989580da3cf439118ef15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd135f1a8f34d52bc93683d95aa194201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ece3fbafbd47930bc2098c716efd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77414830bce7b5e1e1790f175dbea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017bb74d99212a19e6eff36cacb8ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468cccdf67fbe78681da798e9a46f73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573195b9a9f8300d442d86699f9b0c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408683bcdaadabc4789f656a179784a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952acfbd2f647aad939e9a257ca62f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e91bebb61a28b2e944cb9b6bf972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fb90b7efbc31297bb966735b89e30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fa5892484bcf06d2b2dad4244969c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7619e50cfdbcdef192664502d896739212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5787ab730f32bd73a4b73fd568e2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765b4ffb66b4bb551c9e03abc27081b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b02c7546be9326644fd55c83d942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e6037d29e36343eb9d0f29327cf1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f413724501f1afb7c762eea476c9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e0444f56207e8d0b79b96cc34969f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef3b7fc6cd26593d3db09b43878813219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554fb384943cc8ed4410bcc1edc08ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177baaec80a8498a4afb0ce35d8837f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad24a49c2c448de20769c9aefd8f87f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2314ed4930f0e0bba1af9b99292f354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e37b318890f174dbe80e568adf555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e780d34ebd957140f44367fec19d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291140383845672f508c63b5319331fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b4a6f53bc3c9ce24e5d7d2f47a2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790c0d03b3abd675fb04108faa227e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7038ee804897426421ad0b459e5e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe37f2844394cb4a0c91d19eec586011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac90d7e7cfbb6a5930145ab54dc3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f422803eb80f054b79afbc1a3c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60be501a71680c6dedb93aba8d736d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151386919dc1bb1804866488243889a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17909a1ed39e36e285e4660c96bed4c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aebc6a2c39db0d55a47696f4ef2ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849d212d3d1d4b62f6dcc20e2b7885118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6db53c70f1e4901d68a2fa3a73cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd58bbf80fe6423d1e9cd02c1fd46b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdfb9b41803cf3edf5a02874c9d45021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087d5f3593c269b1f634ae030e957e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704427540c5c274c13755d1560ac4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6f107ebbff8efdfd814cf16a87bf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7068d3d7c7a2a9b3cfabbf9f5ef10cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb449dd33c5939bddc17145dd5e5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98e0db83db12a7067e5f7a1055a39a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d79f47f8bcd98b28303381287b56f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6074a1c7e17c685f94220d73bf312329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08a04822c6dc880718de3d83d0ed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09e5bddfdd931f98a34c423a840fc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7a0caa51cda04c2e7ff2210b555732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b79192210f8d32582af7fad7e1f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa03c7b3012d00311c8f7e87400f6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf531f4ac6653a36a564f752dbb07c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a247d7e999244b144a6e2f39e961f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbbe57ff3447eed99045dc69259fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce99c6a077930f590eaf2fc987c18c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce57b1d57f8bd397ef607cdffbc4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193780f1342f612087233cf88385c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3239cc306c469dc43ddb6d3be3fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34897f6fe0eb227035fa3db1f461742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2cab90f4b80d5edb5da565dcc0d3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aa57716989603c704959abc50e3e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96084624e936cd9e8325d0c6fc97cb5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2693837ab2fbe8b0c8b548816fc8f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb846a2725420717b3f80df4fcab247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adce5fe82e271a638c1b125585da6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12696d6a1acf2e6bfd55ed3ea16c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084b670455cf65756eb4b11ae4d7ce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234c4eaf557108afd33e5495803221651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a50022c140cb6fc9243b26adb6fb2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626fb60ed5b45849b219c2def3cd0b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2651a5d0905773713f3141e6b6d9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc46b2bc2aca6e50461a08c7ad36255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e580fdf6aed1cf69dc3508cee4cbcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5bac24ae6ba6bdcb2bec1d285d0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82a6aaedce917f64077aca3a4f8bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152be26f22177392ce89abf46f2e1a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e372d876831df679606a91940cac8d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573cfc7607ec9374b3148735d201a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ad51bc615f0b2d96de0848ac55a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd48e81b37e8c6c3a7add13cb30a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f26ccb4c4e46daecba397a1886e6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5d299855a7dac0dab65b92f934ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cee8b2483a4cbcb67b37228c0889166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468945c67a73d5a7ecc63ca6dabb98067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5053afdee85f152a66b8db8aecdd3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676635e6efce0185fa8c1f845310ce6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb535987a8bfd585b468d2399766e41970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96840e8ea86e4ddcaf15b7e279bc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385fd782e049fd1bee0610f2117eb1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138a170c90a419985fa5027f18aaf8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc26dd153dd326e1e5e7905fe304574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09777ad4c0daba4f5d42b13a021e1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386b96be474dc48db2b1f915db1c0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f75946edcd026fbe695db72bc93a5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56b348141d8be516b94aa006c5c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f041f2d1d3bb26797785bf51fcc8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622d27e4fdd1fc7173315c13d2434780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd47a5f0bc9c65ba1dba83e377111981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0758ae31df427e3096c4389e9c0c35982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d68b2450c094b0e9c0232f65aa09c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e7beb21a6728aea081dbbcddda8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ebdff280b32bc5130d961075a49585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbba8070f81ab5ebe34482cffd519a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4106fec36ddd502cd8811ff7dd8305687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402668e8eb3c957b3f93a8b62d23c5b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9809d0494196cfa16555264bdd2d3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf493ee5e8c27633422c652c74d61d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2989800e21c03ab16f8d2e90ced5dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b296439630efb4c63cc2a2c6c114192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02116b2c1aeedc5b4fce8257094fde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f2b25c7e073d9da337881069c98594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35437f8c9a18e789530afd2947788fc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062b6609b5c510e57d9fdb0f19966f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26319e4148abb35d81903ef41ee131f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9885a191ffd6b70a0e5cad4f6c2119c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab6bf3231ab5b96b07b7912254e6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2496bdcdf1caa41b80635992fee2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac49fc9c1605c09e94a871c8da5748a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5754539955735d3dc893dc4d34e66e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3420508d8c6cbbdd0eecd74590bec0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198b4835545ebcc7198fa31fa0dffb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47bec0ebbe03a26107d7774c2fc1a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e26c94d282322f1e4d069eeb392d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276df5cb68f0ec05b7a95c03c78626107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951a3f0006367d64e0c755c3efb2c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f737dcf49676dbcd6cf57c767f59b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ac60fea98169fe3c755da1c44a46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3655f7c64e7c1732db62b0a8676d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c7295ce643ef02bf67dd5f74c7234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2873d8c4066a9d6a1b7ec73c4b6164113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b997d2adedb855a1152a8a0e9175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15bd2621db781e0d8c27bc0fee3563115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba0c6830323c303c77ddcee88366a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871a8414c3f09e7647133dda4f14ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf6b938b1dbc60f7e328ffac8cc4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce65ee62489d891cf77b3144b5bd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d26ec6dbe200974a0c088baf0e27d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6dfe3fd5de38fc2a0828aea305293121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eade07e07128b769721ed52153f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0490adc85a1efbd8991297f2f50cc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca1230456540add01de570f6e67d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8dfa559f2170ff57277db97a16a26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc96d6f8ab48bdccd8bf97a9668af47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e99edf62e429a713f516b2821df0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe511bf5f021deb6eac00bd7b0f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03215800588b9b4e184d0ec74f87985129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0d8e089e60db72e7ebcd73e9fa47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fbde506a9ef1636a49640c5ba5659131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781ab3d0bad867d4870348a92bbd722132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aef4039548802277dbccf13922b63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b55a450b251dc4f15d39efbc692d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f12d2cc2de7bbfca1d9407cc65daa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e50b54ce64f43d5faa5aef787e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82346b05ad201b97aa96414018e0df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365cb062cc4ff70c23ea449944c67f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc21a814c84acb8aa9b18089a62910139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052461d91235b03806dd95931a6a6ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe4db5892f441a610e5860c327cb0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf35fc9c688f203bb30942e048a2bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c68711a17f5876729df814dc7e33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9bdfb54fa94c2d0565da3131a17c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d637783c22ad44d8522f5b72df9c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da5e99a911fb13277c3494ecd90cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e209df17cde1693da4174ce432e4a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825c33d37fd740687fc4d93e644c9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9e00c2485efdf9edb26b818ba465149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45736ab67fefaf5bf065bf45ad14d1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9334ffcaa216667af01bdf9efc9651151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e834781bdb54635895e9919e7e706152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c6f51f91404ff37871156839d32c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a9adc96817cda43a9a8a7f0f77db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ebef2601a14d45cd5299f618c8b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b8c3726b3112c85ca02a376bf96b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299b42f82e4435bb51846ff7b2e3b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d832a761f18c11c2ce21f52f54d0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd597e9aab921d317e4f4baab9ef1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937191ee0f93c668221981f09b7997a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09bbf07dfb5939b2c508040ad273fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88458410200f56b3dd8ddf3b00a33ace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e7e6363ac88eed405e28f4972414163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cdbca6d2692c57292090289b64289164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af0b9b6c149588504edbe3a5732d3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a5ca7485cd660aa4f78dda3547a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c641994b7c03e0834e2ea90a22aee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f2d27f4019ddf1d70aa13fe8a2d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25e02f02a4dda1bc3f3bbe8c9112bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b380aa5de0eefffaffa4693df65238170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d70584eea81aaf2a94864bfb8aee8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa267a4ee3db96861f5957a3644623172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3b10d5d51817ef3c5fdb94974838173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d6fb2d768ede63ddd0b78d2066618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad2ef711300ce041808ad88567491175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4677e253d2dd639ba7c5c710805e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973c46d14e1b88e58e580264d006ba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0493d5f99acc5dfd4c531080a8f61bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980de6f95b45e2d9997273d3fa29f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91f1b5987cec1ba4fdca8af2f86506180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97dd411a8a0022b697aa23eec385a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d54bdccf1445e863eac03ec6a7a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba26d5e5128c7d09cb7397e7fb1c94b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fcadeae71a0f903bdcbcfc64d890a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6cd6cddf9389377f9b04f5a1de2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe6727a5131f93e323a4af2993252186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661edfd41b46ab9a0baee2849ad59a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0260be5630b6aaa7ca11a3bdb2d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f6dfe9b164f8e7bad4cbb2d0cdb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b2a06cdeaec3c7bc98ee699dd446190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f767a2b5631a7c7a4d56ff997282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b91cf88712b761a1965921df0176192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f780d1f7a1b0a1131556caad6a50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204fce8f32fad432584fb368579600b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f278d6c1be5885d534c60ee92780d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48188c9270022a879268ccfac2259d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda1f4f773c5cbc79954bcb6de025d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14597612149003c77e393a8320a284198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff380dfd4bc116a38b60400b9f47879199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33bbd74be59df2870ca996ff0f67a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895802dda1cac6597e4a89bde6a4da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c93435729880f1ca62e5ecbf7f063202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f020ae93ff8ee6b93a7aae432cc12d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ab9746d75060408bc41d4fac45ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0ae756811c8c2438f76fd579c5aa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a64ee73bd5385dd58f3e029cdefc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e522b07e3da89193a7e31bae2f71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65165be4a122daaef16833d99341c76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f27ae2995b142ce569e14d9eaea48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4558af3315fae75a2fd52fcf59334210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f43afbc9d641c4be26d746ecb033211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a0cccfc6fb7e76848d8940b86bc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b456b0b83ed456e3abd8779dba6acf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa03b41c1c78ada895ba971988175214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed7cbfca17d5b8c4fb45c95cc4836215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ba61b13596932f1a1664a0aa966db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae409d1f38ee0f9078862b7152c53d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5750d236cd4b209ff0860db5ec5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973830c184c8b1d301d3e83721d4a1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>