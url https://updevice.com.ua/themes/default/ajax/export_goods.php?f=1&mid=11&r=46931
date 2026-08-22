--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192247fde0040b5234df83cd4f792d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c30bd6c591b53ed6c46dd9424e4ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fe1ab26055e113276a48d43b96983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d4cc653cc209518ab9df79b4927834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971196a964b04d5b361a7a06c8d2ce185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d6dd89714078d84431dbb6cc09ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcda165229504472ca0d5614c6654e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ab52e5a7076cafc8de553093a5e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e25d74fc91a34233184d6579017799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44bab77fc71119ff6d6b6fd6ff408a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a5ab434a35a97c45821f6e712aa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512ceeb8c9c82cfd9a89ca8d8c301812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874253941995ae862564c236927377113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1da45e500099627d5f6d53e61950614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b84c2685798c7f9c6daf624c2324d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dcfecfedea39988f61591004f506616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965715d5201df4ddc259d3c0361b1ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f62b2f5611273f334bb0c450488dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f72ee58ded3a88a990dc657e120fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b33f7aaad3d45d2abeff01e40a3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e55a1f9fba51c1074faa2c337a201521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484e242ef96c749aba68c07703b979922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a99b99ab186c07a2365e91632c27fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c807ec4c85a98090d7c9a0c80af45124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f72bf3b01278a704a1c9bea62531d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d550c0fcfa8bad99ef9b1d47769a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44c71bd41e2e5b303d2a2f0c47adb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e219d86340a32f4df81edab90013628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fafe0f10841908e26f5441eb8c88729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e6e32b7049a662476db5b2fd7b5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2c3263cb38bd1bc8e8f9bfe633b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449957da488732c907be63311c0ee9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68910743138a25b230c96d237c4f6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f79ba8f8e68d6cba003b71566a6cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee966b2bae7e5ff88facc7a8c2e29c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bcdbc3cc6ce34facb1a06768c40b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26778b4ead2a6bb5af377858722411ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd06bb07ea42129b39279887af515f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9838ed17e8fa0d24a11bc8f68b3dea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b669b76407f12e7c93b1d22c516a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9bea25bb079cd947e6bb3639922f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46498f2751b93dfea7555de92c7638f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b635da7afb64a0b4149cea4584eec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fd87103a5177820854e81803d986a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184a27bdaa5f7a98f545052dce279c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ffcb126503373e1fafbac26496d0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09be740abb1b7818222b43e3de125947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24aa0071d2c2a5c508c46adbd4e3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565815b625573c53526b18575436fca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cbf43892b3f44d9fb4f92fb439cf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de365edf47d7f36dd92f75cf7548951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b4d84bcdc46e05a8e72bb577356052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a198a7628eedd5458891a36c5cc1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afc7aea0998de0a32e6d7f6604b96b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060237c584595155f2ba7ff6f5991755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e76805a1ccabab33196c501cf99d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c9a96849e09ea4951ab771bad7f0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d6041e4f1ce52f370725e01a8d60258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74e12711cbe3d58896c9ed5e27889559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4701b0565e451e68b9c152aad0d7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1faa29157aa07ce17dbe65f98185161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce383350b7305e6529e2ce6618b53bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f663e9a4c4fb5b5d0df55eec687663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cba75878d87b3401ff53cabeec15364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b49cd7176ffb93534217d594a080565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63102af57c888377084fe7fbb82e6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d8b6ca14e84797b105e8513283d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f0b3d06d0a3f47516110ab93e829a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bccdfabd4143550b6843c4c4553e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b28974e68273514bdedb4b654c72b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4299c21c5854c14a48325d2d2969b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447ffab5f831bb31c746cb2f3731d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18a7c15ef5e4f509d26cac243c9f2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed26acf95d2b90a479efc700ebba674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773931c2901aea532d2780250ae90875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca649e6e4eb47037d753b2502be9aeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05a0ccaff2a92f01d398c7f7028cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430bc8e92a251dab3ec88ed7802410678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfe970f1c22c7d87b29d058fbc6d9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44870d0ebf43a99f52523f0a47bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699dcc5c79adc9effc1b94563c8fffa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b232c6cd5bed540e103fadc635ffab982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90a73a68b5638908b89940b5410d7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111bec96560495bb1eb85d102cdc9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd3698aa3054ce3d7e6d5ecdd58b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fc2bc2fbc6d73060c25b1d6a8487786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b4c4f35cdebb284ca0445ba33c2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c41e7a17023401d7c9db6456a8b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a16770609d0598aa14fed1fd45eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be70dced9b9829094a725d3034a4c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f5b8e9cda62452ddd14fc4a5d1b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d03d2e22922502fce1dd5033cd3c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b8cef822ce9c1150b51786980f71193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62304db75cde7c09001bd5bdb6ad7a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e045973f8a0ee852cdca12615cc11195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3449120d0f70a91c5d5cdc03c5830c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce56829a43ee5cb3bffc39c071aa1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd67977fd5d364496e331e6826781098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaff7f22280de7a029b3a422e8428299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859104159f005ef5981ed4b058e1f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebacb3b87f6f1cd2be3cf723b4a4352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d984b6aa3c4f2e3164c27b396f1c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82445ff25eb5fa30d59a7c459a8b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf1eff875a5b47e6197906553cced9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ddca699543570d4fce413a1601929105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ed7425ddbf3a87e370c3b45a7abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565569ccb5dae2e0c3d06d17a862f58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b3e7610272cf4028025859a06043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f3274d0af4dbbb57bdbc78dddc91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712bcf8e0b6aa22c155dfd7e58926f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5451f0201d951b036e2b280ea8da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a65389de8c60bbc6b321db05e45c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf473ccfbfcb41e06fbd97ca3f4e938113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecd6abbb3be8390522580c1326c0ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ba879079744b6e8b0a9ed95b84566115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b883ced0d8c2b7618f09a031d6633dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6a297424d219ad22d87df302c88c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c26138aadbbfd73ef203fd934ff79b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8903e109283aeae8381f21c103303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a584d9a8eb4b1cc11a68a89b91b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dce8a6757b27373c24040838d51d31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de5be3884c1a2f618fdffe5a1d786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9191eb752ed6aecdacb2b893ead53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660d9cb3a401195251d7a96656877b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c3f034669a50ff9db090f9061dc1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1615a76e15907dc87ad96d03c5ac2da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e61c4fef82177f2d45543830e4c685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205775ecafa259ebff0251f2ba2d115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4642d195a74b5ac9150eb248f4b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857812b594412ec3c01e129887f117c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24dac342c5e219cc52a8602a862ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6176fe3fcc64584d01aab8a07a998132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c201104a6903240829be5570212e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b82908bdb29612e15e90ee2705ed6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1090629e0a0cbf4ddf7f1f5550d47c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc61cb675dda131acd8bf72cfccd12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f20f42759af64db45f714b8236341a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca6993693c4e3055c67e8cc8f8621f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525dcf6eec4c678407cd857c8da8347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950944258e1b32dca40ab198dcf2574a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b6ba36f636d40b01d4998e7ed310141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c817caa57c33603d0d48dae7d68816f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383d8060887f396bb8a7dc935e199e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8da714c0448fcae3fd23c4ffe9fd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db75206a22aeda094c98afb92f8b5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4912c5171f32afa923761d97cc8d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dcf90a3282c99c855ab9ef43abbe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002353c80788435e6f5afd47f262382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c80ecfdd444e8a2bbdbd0a7c25456149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033b139cc0d79714619ee7436a1550c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99ba781bf29360e76b5b94160d6bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675bb715405c5d8cce27d7809057a2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5b3543af732e535b8343b69e90dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18852e03b69285cc0318c8386e48236f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3d35284f310d63e0b08bd0847c294155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa01bf60d8da179dc0dade4f455c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97fafd9fde47526b1175294d679a1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f03ba962b46e728458284cc3fb3318158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d97373022d77285ee47746291c280159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825aa13c6fb1b93e5cbfc6ae27563c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d6a16cccf86e531bde79c9f7f2e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c91bcfb131503afff8bf383180165f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8b216b6d8af28f0ffe88fe60951b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf43027ae9b56df0fb2adbeeb6745164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfebfeacc303f30b0c23bc7b3c1bd96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c76a5a3d71f5bddf490da32e1a78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15ad1e4b728b015fcb9e829e4b0a1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684f5c8399dc8af5328173841def53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a07694ce60f59b722714732dbc2203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42977a0e318a320781b699e1557bf3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e4fe1278ca5e8b8dcc57b0e5d57b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303a35b49027a677aadd2cdebce05d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbda9f02ef369ef8e4ac4d619e2fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abde0bb02ac9a5775094e8d8136e0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b99cd2f9668cd4566f0aa1264aa1ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db349395802beea8da171e01bcb695e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a516dbf702e475ac063ab7654bd978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab4bf0dd94c703da00ce84ae9219b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5cba111f628dd1c97aa280a8e182179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e1024156e4b5cc8d871c7183069a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f2f8c71918aa3b542ab5aa14f4b73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f84e1e058bb1475fa4fac0af15e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f222bfe34f626d40376f1c87540985183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77083f83dabfcfed53072e9914d3752e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17809e869be8057b1387070d48b2bd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dbd5149094f8f05752b7144f15fd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c49ea0a7651982ee1331e4991226187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df6044af84f13481d304359de0e833188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55874a73f1afb1bc3ffceefac0a7203189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973a316dfddec996d94b478a936526190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb6b04183fb258e4dd702e08ed199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867bc4fabbdbbbbc0adcce8fc7023e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c11cd4bab9c5c4e2aecd965498ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2ae331a8f386ea827b8de97c9d2c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca0f15ee64b2c0bd304b6dafcdbb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619802099a1a657cf5a2bfbb5c406189196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a72021f48a5cb18964adc116444261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68b7af9521bdb45c2e975d7b60d6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef9dae2175ddb82b74ae2a7aa4038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f4073391a956e9a74e9c0ee5340b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f5ea351ac555a1f1523770b9db66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2292e3df7b817079d37da0673bba03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd701d0fe418ad4f4aa774004118a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b803bfca459d09ae26523772a531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baca96f4c5106ba6ad8653a25d9c8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf31a0d54556cb8c91ee4cb6a84e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902133f9a4071e4366c4f7f8c45efee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c26d8e50d7e1ced795a8a49b9afb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b3bafe3660e3c24703cbfc4edb1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5724279b4e5b3d7b7809fb9dbb479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce27c6fe7b2eb9abb1b129ad5d0b939211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661dcc22ede473c99348dc315d0ac1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b74840b37b768e2c83870aa2fe5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c35299f1b89e477f075615ed024b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed39b6d484fe4e5c22edc6bb619d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48639cd93eca4b94ccbc84b63908d359216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ab637b8b149c3a0b4b10bfb302df9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10b8ee2c6d66df8ba0378230514aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b710934ab0c621ff82563f5e15a0813219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dc5c6e52310d34469f71178717dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e4f04899ca96728bce513ce7b7a3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b5628ab4be103de0d09da566d1063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdfa3fb9375819b0aa4c2e4097a9474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c41d6292f4f640ad2136d696be7395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873dcd312ab9a24a7dfa9cafbb47b926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a96eefcf8dbc0159baf9159db0aa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7c12927a7580d69fd9d423fa8a13a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe672e738460b757a773b633df1fe9959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e93d5255c3b4927e68ff28eafa0aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05071dfca7f3fe07dcb83bfec7001711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd54ccccd8e9cbcbe33c78574ef85612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071d917d2a8ad4ba73793275b7530bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9841a037fc8de5292984da57b0062514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37558174684ac945187ceb86222f6bde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce1ae853639e64775892f326bb98016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8246d9ac71bb5260fdfc4e099c13e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1fe67ab25c3ea68b50470e710549d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b743e53393d0a8e3b90586b0ea3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13e7f6d83edef52c9808d185b67f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728cdaf376d4a2278afd3144b7b0ae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc22af10fecb0d31d5ce220bbc5521722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65570c15bde436c39b8b158ea96c2f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03aad254818938d2dab596ec56d3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813805b0c4df1fe0bf8f5a9c6e3b9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae0ca241daecdcfad2394cbbbab0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c5b7905c0a66455ea5199a13916027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d666ce0a364073e015a8f8b47dad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc3a65a229c00a848b47c1286f89a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6999ba292b31484cb319b75038b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b1a69e39a14183398cc8b8ccb97c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c37917480b2a3218aa9daa8c725032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198d0f3e02ab8097dad58c22b8427533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83635d539cc393d3a02b93245ad4f00034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96448aab960af474974670f2b93645a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb28ee587fd82b61e65bea4357156736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6a05f4342664a26ea006ad6707d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4dfa4ee721d253c18579c8256751138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef97794447a415d5c945207fbc465639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad005507e80435706ac1b4eae688c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001b7dd23e1a505e8c458b5797bf4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a008da23527101eb959906429c28f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7e77556ed9f63f81e52ca14ac73bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886cfda5f01b73c92a40db7e42d54944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a328d23f06342a9fbd20c85f55ca15d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c4358f2686658327467f2ac17073246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a133d198de644decbe442929d293247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe31767873124eb58d509daedf3d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bd018ffe234c89716e54421c78c5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ebfeedbcc9380670f0175737b75d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da32450ea8cb7013cb8b2586e1ef7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f6e2436293ebe9159c14f91e0e1dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b3ba658db4b98fd72991c02f374b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1022cfdb42f7e94455f008e00732b1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5909682bba45e3dbe01fe6585ddd2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b115d14c9b23fda6ee971f69c4e711e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73be69408e3387bb087bcd91e0abf557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7627259c5c5ce9326f1003cc875c3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23909db0a83b708afbf8750379a99f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9185f7e5ae4fbc7fc6a33f454f9bb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227f1d9e2730f92b5e9adc812d75f3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631162330a43ec6cc5abda225403437462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f3af5f430d77291f04ba6322db0d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c844c9ffd58cf67edad7ffd5cc707664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5245b85e35e1732ffaed923176c9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3403732c5abb6d5d9100b6c03d9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67062c1afea4f94511b111a189ffe5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be874a38e4dc62dafbc4f4c063a3cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef760210b5c250d850ca212efcf0b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50352da446f8845e4f26d3a7b26669870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e42df1d136e12e516dc2654c55916371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab61ed22229e1f9e274d187b1d847a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2838835d177a26cfdb1ddedd37c4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9661e9dfb8f4a05af67db0111f5a9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f877bd2b40703fd636de92822533075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1081e80d82179e2946d1bd603f91576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287dcfec211024e87933643a9d8bc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddcb39594f67607331d7ff18a4cbe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ad4d4ce3799304cc90889259fc1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1573a3df932cd825c1e122b51d5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6df63ab2fcde97774177ccdd454a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8251d918ef854b668c0c2dfc05fc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3712bf1923d19e7e43cb78a8adf7e1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ce40a7052413e04366f3d39478ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e311705931da233fc6b2e87429ecb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a779723bdd036b9eff78712962ce16286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df652fdc23dcaf8e66518a137ed7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693aa75647e34844a2aae23cd8d8c9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c3c1ad31ffeeb0df71fb91b31cdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9b4fd39f31fb232cfc01743a904490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3307332e064ef373b634201cb708a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006370f7d48427bd5c8c242067553c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda206e53801517b487113a3c27bb4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93f2e1b2af0517c348e1de03803afc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fba3918b63ca3b820e9efc0f589a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9490f59509ebf239a604b7e363d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143fbb2b24197b7aea3315900cdb50e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a395cbd523d1decbb3a25b3980630898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4312029926dd7921389cab06736b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbcf792614376d2a289070787b2bd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab63b1a341cc1d115546f0c1709d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd548904ffc37c664fc68f724c4fe6ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa833ae26c550d40818bc02898e68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cced2e812f58ec86ee23ba74a7ff627104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fbc151c96b524284a0624f883eb68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e11e28260f43e7c46b23352ca736a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc813449425d961bde1ffedd61671107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419698a4160ee0f97724b7467e420012108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9f49e8e39c1dcb19aa7b46363a3a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c7386e09e6c5df56f7f2a5db40687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b813acedf987267f15e81b36f87aa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053480bae238dcd85432b9c17e70f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065671051d7d3f32a9d0c58c09f078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01dfe1c082a2f15033c8ab8129a9be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428dbde35d78f56ce07836a3a2dafe1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0084227dc75f88cae93d6d5a98a59a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53c22c2e46fae59c699d54d83fbf06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b36e9572d19acf29229e3430377a5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42723bc4b7a11f5a0b9546924a3ad60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31cc1045d4e6009d88b47a18102cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f9394704724abd815799db7d2f3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e59cfbd5814266d171e1e19f40cba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a362d1534e4294e8ff6a0070a4a17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7e9c78213a1a25ac7333477f9dbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b81e9b604c79389062209caa6d0e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99cc77b303a7b04eb8d38427dc2529126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa23851acbb97ad09ce268b7281f85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d894ccf715e16dbe6501e26f5ea647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64cd256f12d51b7a014a0ee3680f00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4116858c146d7f6405210d73c4004f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3bf9e38262659a690f8abf17783d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa757fb4fc3ac379072aaa8cffe3964132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb27371d1d9e1f1410f536e5c39fa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a641912f227aa41d47156562a97ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813491dcceea84800df0de67e728b5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b374b97138290d7a490615a69136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a774641c2eea3ac3370468d68698e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addc9cc1579f1349eccaaabb18cb425138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124c60c1f595df309185da16600039139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8153b92711b2fd84f2856f8dd0052140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771427eef1049fea7edb911ba8f5c29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d8a9fb602a44fb2e3047f4d830ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860f0a97793e40e1b74092638fc0dff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd1c57a787d6cdb7cea27fd03f1eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d51266eba83ce53d85588c6854664145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a051ce1d43ddaff9f1c45eaa1fddf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94662c9037fe0ba9f816975915e3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104404623aa3b47306c384ac7a512e95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ba205e38a98ba165ed92e6cc328a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ee63cf7f7eb85a9a57587c9058dda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ae84cdafcb01cd9593e03dd61541151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad8497e18ed0ce750e9f101a412da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf19f320aa4863262f1e36012e773153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87d7a7fbdd840fe7b0929845e3cd7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700d3275574c8732175f9018667ec9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b671c537cc735ef15e7cf045f146156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef130072883ddb925d9b091c4222fa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f34e1b36708e9a7ae3a2b1717287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ec117a348b856104e9765d808b7eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a9e08ded5ee4dc3d26a86542e2bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cded75c58990c33de5daf6c68dffd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d60be9e05fa070fa314e5bc6ea74e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419166ca3d9a2c648e4eced769c0bdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c8db3390efd6e2b3736e8590d4ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846950f8a6e15f78f907dfbc5bdb975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d6aab6ec66508afd7fac50833ed6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba0ce3292c342ccb689b3355c2aebd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fb4522e49e19173421e6ee62709b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a09ff366e8f5e7106fc9cd66d5186f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d2ca29baf89bcdc352a0d14234c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec3c28540f236f0183e55a007aeb6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a186939931aaa19f7f8dd2ec576da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59b648197194c3bdbadac8ad8d832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe74b188f0422f27ea007786be1caa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f0a4fa18bea5f7211cf59c327d7e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a48371bf37b4f3dafa66ef8fc363d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91529444632621606d1a410849b2392177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716469f58ab19ec3b89ed228ceaf17bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be988d5eea2aade298262e87efc6ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b32c24884c6ed8090fc3c3ad69ca84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce85589ada18d29da0d9bf6e192450181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8edeb15715f2806415176836455c86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558068918d8c0764c6d2d55e90a7dac5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638eb61a5f911097518a4cd8549a9f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d13de75184d8fb56514be58061f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b0b16fc1100c1a4b78058d44da68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a803f43f168cc17f83ee0b97cc47e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b57eafa2151d885b41893f108d18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36482aaad10391240bb21a743713d20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc1fcabf017275dd1b51b3863cbd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b66f6b96002c8c7a23092c8e5bf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c77050df0a0123ac4713551643a94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e363ad769b854e50d78aac318d4d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968aac67fdb5a776ff2ceca6cd34bec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cff27fab089f06ad5b954d6c68dc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6aa4258bc65315825711441cdc240196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534ec5cb4ddb5643987eef0b156e0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e5eb8352eaeae0ae0cd00197cb18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce57567201770dbd89a8f4e1a42c1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1e49f193add1d480d98402194e86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea6ca43043b18450d1731e4664b53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf03c847a97931e071b3f3cce2baf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e53b8c73a68f6ba77d8aed8189028203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf46ce094bda47603ecea5eb31ac7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb909f933d180e06537d006e87597f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb7142f462537761f8c8bec0ef8cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774f1dd54dec6ac31a5c90cc42a7687207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce092d78e37a8a29407b80a2f4cfe63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65efd6f13ce68d5217e74c830cfb3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4384b55a2b265a24cb7fe16cff37a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec596375c15cbdc15b51495b717d118211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b937eea8a68423325f7e6705ac48b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b77c1a451944a5f111c31dbc8586e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97848c7442aae1268d3fe604ebdaed65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a88fa96af77724aa232a8f1d9488215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a1826de4f9624b47f752870d34559216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6ef0cb400caebbc9ac2e8cfc1dbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4fba6a3197f322359f970fbbeebc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e89674f1a0051db65abf122643c48219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>