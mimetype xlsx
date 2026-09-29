--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6482b151b9c2f90e4d0ea580f6f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed7410b11bca722459fb8dc5fbf1422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ebb49f22c009243cbac1b081c4153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead486808267d3936092aee0f3ff71434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48614d7e6af90c3082e4810203d2e4335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326edc6b806602771425cd1b4cc094b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc906bdff9cc022e5be378c0401716b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58ef79c1d51745c55b8874d807bd028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48409f84080aae5d15a946d729ac44e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913e004c5586f8f940925b0b52a5d2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2386cd08a226ed37bdbb19055787d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff96064861349354e5ed4224f8140612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965caf42f993aed685ba32e4c0a31613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a0e6d51403060fa381f86eb7103414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c34a3bd434e46cf43808111092c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e452e9d4b06b691ec51469b236e2d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303008f8335b6336d5e3afb4838385517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9ea0e9f2b23c2c131ef9443a7c6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fe151028c50498fee275919668bd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ae016db4f941542d6c67edb51f9bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f016967cf3d988c9b476af7e7ee5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5c72f46eee2c531e2ddc4feeb1bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590309861b0ee5b1628ed287c00343d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef8a0703258933783a8b92e55473124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff04fcb2ba159676cad9a5faa0179225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b63583a5d629cb64e41116403a8efc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabce06d9aa41d50f2501ee1cb1e6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad8ccca148155c05f0a45bc9781a2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d6368d201db485effa829fc9b16229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de9eb9d0096f8fa18aa59da2220ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301339c868a5e06a00587df65e1c5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafce3f58905b63eed091ef1432874932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236d91d47397130c17789918cf1a2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efae84e72ef7d3aedcccf4e6f0b6a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fff8f116e0c6dd8e8c6c53111c447635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be783e7dc98b8488ba0bdf4767a539f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e01ed1861e7fa1a2257bb7e32246937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47812da99bff477d6aba80c1fb23a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf82dc4f9dce89654f2e5b976621939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a70973ce64bc51052e7c2b1bda548a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505985be7490dae6175a35bdc8f17841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003c5d15c13812f23caa9c8127dc47842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad4669688720537e7598cdc174fb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8e8336cb02a92920a700a009797f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6e05d3e2b27f06da3add6e806bb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986c4c361862d44c61af9572eb589e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8952485468bc43bfe078f9493e7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263891f44f87fa4a7a62f325470d24248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92cb0c54ecf67b5785790faec83a5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec7af4be37303e8250b7fec254b9f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dce0b199f9e3f67e5cff7e5e0ae3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557297c3323834bd460a766a00d8198f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ada916e033e7396a72cf639e23bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58da5e1b926eb3ec597ce00814ee8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec7cd3e2ac7afcbbe56ce32f9b37055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c555826be229f14931a848bf3df96556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e272637c313f1d0681f9100e8f2d0dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932b734ffee4dfa46e0ddc45e12440458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c10ac2ddb59b8640076b86fdcc5c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a3e7e0d6ffa4cd8298a2dd3a8780960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7d418e439b82be67974277c5b72761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52d9a293ff9722da874d43ccd54ae662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5707e0b1feac5035c2fc2fb681d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0cd1c983efc80629831c56ca285164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92748484d15318e1535eeadabf0df965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16545f32e307f4474b6ef6d71c0713e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd11a34742e99caf8d780951a0e4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04507059b063ca112b3b419b19b0002268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f519ae33019b2f4c9bbde005f6cda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29bae0aa860ce238978c2e2fc49ce570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824464df79faa284b97298f9caa296a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e07885220ec76947ccbbec3e18dd9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea56914318ddbbf77fb86c252b73d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c785fe000676a96c35e518c84378cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127ad4394e745f699f95b37fb42434875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae81773e9c3c7b4b29d126f831246b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de276db9bf637ab5833af19bfaadd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b2a1c8dea349e278595d84b6b76678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd01d30a9ec20051b7d2459afea14f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339cab29595305ea9daffe9822d8e8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07941b92ed8ab0f820c36a167803ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da496e14062048b00ed2d451c9198a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3824358343ae8a84d8bdb704935a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fd274278d78fc61e44289f1c9dc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb58ddeeb064ff6093e59ef869c13a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a68ffb56a453873fffa0281cb682286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545756a8e82ea013b36679693ca75a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5cba39c713bd47ee3373b4a3a88488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ff5445788242d0d6b949b406a83589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a806e2ea0d271b48d8adb1bd193790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fee875522e470813c4ceff953d5a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea04f280118a506a7873d479c3f9ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b281b64cd02a1badecf2263c8eb77893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3f219603ddd36afca92b0657af6c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161aa7ccade9806cd9e18f89cdf8c1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7338917a34166bc69b02d12dbc3cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31798d7999f3543cc1ea91e71724a03297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82140456aca9bbf828f709e93a3afb5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180a7e64edbae3fa6b173e3244f57c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5edfdb6367ea48ff5f51d2f122688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eec89fd6b110047419467fb5926db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a054b3abcefc4b733e43fecf14464ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa804cb5179b54a91baffe1c2204e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d80f342943f5701eab11af770545aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282abe150469cd1e4e000445d5746ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0738bdc43b644c831a2fd40f43445d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5974a29f8c62bbe8ae344f3e2b9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8876d953b407c596db79a7ab39863108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d71662d85b12f002e2affebbecd43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880536cf3baaa070a3669563e4fb673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc77c5de62421dd7299a4807851f180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400db895d1032da6c23031fd6217e3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a4f72e9c34614fbe5fa9ce6b65e32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851d673acfb43b8e95d6d5292617e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c3386a814cc2b5c60cc7715cb486115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb6f006e7c836cc10506917fa99e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96918f5626ea70d960c6f39a0598715117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75171550d9ecb40b674b5d386fb10983118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e870eb2909afa4fabf20081e66eb32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d27b2706d9d39840bc5b8101675d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd13736bfbe1f1c3b5e2d866ac788121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee42dfca6c0e025e55a98c90e9c437122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d566ce55be41f3609c79b3d5a3c1e2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e39f2689457839064514272d14ae8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0218b986aabc60e1733caa11dc90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232437e65f73bb9dfa2efcf8cb195bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061ab09b4407ee980a0c2400becd1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c886ee4605df00777b49cc0ef932d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee903f32e8cf8fda1bb0a4f150b170f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88680baed4044236e86859be730dd9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373849599dde65ba02b64f9c8a2302131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166c1d6e5f68649ac5cf594e3aa64fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a70f8e06d9e86ea12da5cd69bc0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98517905e023b37f6c33dbadc739aeac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3d5fdfd2eb926f8c7552217ec9bf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111342686e43ee7e749ec6f1c80bf59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b09679165ece7fa964cd300ba7d8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbbbfaf3efadfa8491ccfc8b5481a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416519639ce9a42d361d60dcf912505139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3765d1c9a3b00bb94015e6b572efa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684460863d5a1447ac175c0b91c37682141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be1a39f9394dc7c974bccbe246c7aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd244467c25ff187b604b6e944cb1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ad82eafe35467891e02c0b0f4f34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d2de571dd2ff92e7945949c01d8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6574cea0a86847add0258e0ff530a3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c709e4d7f21227ac525a2d85dd72c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d580b01cfa0f06138b0b737746f36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba51c92d40a8a2c6458cd0e113b952149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45554a1b6c0c2638951a31d5d14606150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833316ac206e94d24ffd781a28de682151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c9ad5ba574859378b32df0415bfcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0cccf5779f1dd813a8083f8e9292c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479ee85214609459483dca9769e536154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a26cba5f304ed5d4ea7b74f76aa51f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f68c438ccb3e0da0393097f38a25e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf4c2e4e51e7ef2102d51c4eca3421157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be3e3009fb3170eef0eb2817d7b80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74330833371db9a74af487eca10e2af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b9741fb4e88c12a11c9792d65af0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca9dcafa1879c2660f06068137aff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989df74636a1cbb9ba8217cf9ecf53b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea00be4ac25505f8c6c53a6f633518163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f5a3061c44184e96507e5a8e2b574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34816b38c0bb75ae7c381ab2ce6469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946af826c0caf0e1d94c289deb418f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89292b3a078c0ade59285a8279242c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab25b559e65b2df21001d1fd25531c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfdd9e084f2679179f69cf87db0d36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210111bfe8add93da8deb9dd2c198d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62eb14f6bf3a72321e686c675c4b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66a348b6a2f30575986104a9fef3fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f22bed5384f0e0e858c1baeb799a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0703b5b2994301583a760f493076f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12fdff96511fceac906971fbaec1da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624edda75d90bd81ad0aad155e9fde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef6e7d599700fa09843431c19e5ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6e261a5fa67bf9e244a9b29e98d99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba3625f9992836c73d4079adc886ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52bb0989b519b7ee246ac31e1defdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e553038883370413ad99b5b556babe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e87d0fd2362d07bf4f1238ee0e273182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246da32b6752cb0882557b65a1e27af9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cecf694639d1e73e33e1fc5110147e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc24eedb20b6ad5d844b36119c4c10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf11baf494442d3acb8ddbd852d261186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d65c3b1455e643767d1d3c78e3a47f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000e5a2a6dcb6d19161e1b634d046a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466be06a49da453634be1b6e3da2091189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c13f238c40dac2ead44501fdd62e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb0d7d898ae61ed07c3507c8b839fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21208ea0a5047a6c1327d7e23874588d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf96ebb987fee84a0ae78df1f2e6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24a285eebafc73a784dc9da4a18357194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11a8a6c0aa9aaaf5b281653e3ac98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd0575a2efc6b2c83855d55698f45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1a9d838f641e68328cd9d6c27d67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3300626fc167681b593a293bb5167d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd1e0cfbad045aa9ac26c4b6645f1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1413b5f3d448cf1bc3410b3c0a8e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247a326014bf36c787941e6db8e864201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431201e8e71b66724b2497570ffed6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3e1f18b01dccb5ae8cb43bae8132203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0272b8d2547134a251b62a96ff9dd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43458d868e3e6b464f3aef89cf9436c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e1418b64236d1f9f7bf7a49d302a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedfc98fc1270e8ee76e67fabe31258207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54725e663e8c39d5e97c5538a83b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7087f9849d17a77acd8f552d225e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23259600048f4d5cc658d59221e178210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f8b224533552c2692f7f7aa62b1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1ea2080bd030c2afec5881103016212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef2101bcd93ab93b89985bd8b5e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9cfeeea463f0bdbd8de4b8061219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d841750acae4ef1e088cd3a0b0b01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15b3b8727a7197cb78aa784c375d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7bb370ffd457c17cd8d6870c14f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e19d6d3f991f13aaaa6762b64837a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea7d339e596185ce1a72fbe1f65697219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114581e01dc07e0a20c41fe9994aff2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a67dc77010b7b6ad960e999a9883d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d30309248bb64f41aff6f8cabf473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa71f702e16e431103e8e956158cfc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abde4199983a06c2772f33813131f595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab77cac9c3a59b769ececbd0415586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecfc38d750c4fcdb74327f6208ce067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef68e957e628b3723c1a287b853d5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc3def7d5526b421d2bdbafa4a82029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472bb15b1e10f1bf0ea9ae4a516c7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26e7b343f57ad082b61520ca29c17511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4a3f52a0f80e4b477eb632c3ad50612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36830986292b573fb3a1768504f145113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc2aa9e7570fab16b3a74f1e9a7efe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dc905989e9cb8141d1f2e0d74997315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86461b6d33e0bd0391a32a768f3e9d6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd465130353857deaa83f10e7c5a8c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e6533893318088bc7472496e8f4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06682932514d54df7d705ec1e85af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ee6eb892fd21f9a8d8a6cb04cd81520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066be849a8644c9a3ccd28b08d3d9c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fb0467658ce821ad3a44db143177322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2ce546dda0e904995b928283210c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7da3d20dd5cb2b193bf14184ab24d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7359a7ba908edf08ccc1420b1ccf3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533a058640c00fb991bd7214d1b91c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802f6f1ad08826006a71c11886f93ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c0283ce41e1d71504330f8295c1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e8c69d649689fa6c12a07ae095ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d25079662041929f708749c8b1df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8b542b89e18d3814ca4fed428c7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b143b2cb3dc8e333513ed4ca5ec06132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c1e8ab0320da2bcee6e9c2e89c22933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27d285b2d1634ea9ed5728122341334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b30f23ceb2e0361ed13eb9c45921335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d27648a42e6978803c6190662a0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983514a5bae51e81b484e73f8e7986e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58577f469f4d905dce9aa1ed0688ec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf2d56d48d4cd6503cb965524191839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ebc98b8557f07f93d6d4cd302ee1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ddea297db1a375b389be3712907441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2491dc7c37a4fee174c69b57e07e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c696ec87aaece8025a9a36b91e4c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb6be14f0d660bb944b19467383d8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9433c8551d0ad48e4bdd7cc5bd1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7f3f2f8bcaca5283a13f37a85170846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48693d7c36f9f13f74c01305195a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92eba0d4531ca281de00e7afe0889b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a6f73c02af78b1a2ed70671fef4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f37cbd3d93dd21a14c72e8178bc57950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae126f936397b034e316a55d677efe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ea85e1f5db38b8bbaad3a4ef89ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306a960939500aa51191956724465e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1438bd8d2131e5f6532c6a10f2a8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16467f13713ca2251677b1a7363af4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1cf9c6c8840df64281364cb7a80656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6a2afb46ec59492a12e6b6c2bc9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba948f034d17d811949d397a2fc44f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d17bc1fd8b3d9d97e0002fcd67be559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e087516aa9d76ef205cfd1bac58f4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34118f45cb98c51281ecaada9acecc7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f515807fa97e7b3cc010bdba9b98e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae2b3bbb529552db0f1974d92ebdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd785d5501ca34cbec6b53715cada5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f5c0d46abc1018af8f3e994f6b23565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e417c7a2b63b37bda197f983350d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a927085cfc6892ed7c50f562e30c7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c625aac07559420ee628fc28ab3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4b7ba9d742c3a7a6117e7ce375e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9510db052ca66552e927dd705ca31570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1cc52ce8d261c75f443df5b2fab6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473956202c75d6ff52a6d6fe1c27826472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2f24c3178faf8d18190845e2943973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317270675f15a8f59f636bc06030b8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3c9236162c97b16973e8570bc8bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be056697236a7e17162dd0e5dd577f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379c83fd019539234d448618279ecc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eddf65b61ef684db0cc3b0c6e5bf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb6310d9b4d42b2b8edfe9788b3c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd2d08235b91b6507b58b87448cbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18917dddf122d0318b9163da6cd596a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc671a6b3c6e61b086b243560f2686482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770edcbc74d1d8bb830c31a2c9b8bdb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf06afd2cc219d1a16e3576b8f2458784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56265efbf11d842be6ba87ce0d4b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a24f915080aac3b89181a0cd150c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9674c0f2d8ddcbec2f2f1a37f88f1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc50c26505b44b11b5677115a5ab7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c44b5bd46065e1cf974c4df8dc0ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc73e2552b33c636c3b9b3b8a6c783990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc67e6fcd4bf16279d7ea5e8be301791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f822502b5f6b15621be9c5978cf957192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2583630b3682005081d318a1ac22e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2393d29209c4fc6583540180d43280394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856aa2b206e2f79331f681f9469295e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86204ebf6be70ba88f707d8e6246a64896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ba27e387ed2f3faaceda427e17be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea7d11f4be0600ecdb960ad1ced8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e81f60117be653dd23764343fced299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1f677fd8b8592e9b696dbc2fee60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac8590430b09026a2bb171c53cb090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e681f2dbde9fda9df43901b583c3f82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228c35de2da29790222e9f15e8b77e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeb9a4dee67c7e0f2ae8dc5825646b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dadd90bfb3af77b998e5f8fd2f29e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff4890bc38c7d3e78c3c02c195eda9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc56501eef1fbf2a100feabc2ced3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c39c4afcfdb72f0b2fc744de2a989108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ff751dd07635e311c2f0acb31bb52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea01951ab74aaa856e3799229cca3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3b18595cd0630b2c4e2f6c211790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8f93399b088ee7785529c5fbf79a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4056c601c326dba06de549a70974113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e14f17de00296b84b52ca3437af1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ea6b9cab4b6d05d2183051cbefc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399308697e1384e07b476419cb67c8e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852468d640c852ed89a73fea9a97473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c42d4c0bdea9f5c8ab981f232ea4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f25df636d605179deb21c3bc3e875119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef94c79f973817e4703b0d085a888a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672b476ee13ffa6849912b18305a9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a7e61f7e69a240263b0ec72467e81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d138bcaa7dbe7286b59dc60935d32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b692d4010afacf99d4fba46802a90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f79c25ea536302a015f52a763f7521125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfc27af34e4ab642efe019b8e1eb59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c9fac69517993bfca2cbfb5eef71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359ac7d2dace76e065d108f44851a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a53eac44765aaa5573db424510b9ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecbfcb3a29c90a08be7924589d8bff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb0404a335f421913fbfebd1a680ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295669c78137864ea0535230f9c492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed1963d235a88690f3dc1698dc904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f17d205cca9ae81f5467830a19e205134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bce5c83f94c322f461f382ef50acb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17515cd03310151756d7714f8adbdbcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6c42d01262c55486e9d69b7036fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714280607028e07f2d6d1424fd07fbdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aec79198e2fef2800a4bf78ddd62f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87ce19b23b3c12bbbcef3300a3b41b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ca8ceea4f549c5873dcf8a82e093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5839ffd44708fac8ee03046552e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb6384c6ec44282a67b57e24b95f3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef2b64a75e5791f779ed0484114ae2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a77c78b214f98d74673670a88aed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8dfe48033fb4db6a2de39a4067399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add426b8e27c53eefa03242491bc87d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ebe62e1761def05c1b8f90a28a690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc6323e3eace3e1502c5bffcb4107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e354454e7e7104211ebe887c5e60b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc565f35c08b85ed577ab8358ff8cc5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e4bcd1413fd7c696fd25a2655936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83850605cb0bd7ee86eb69df755a8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca2d781ba67c01e7c631abb6587e23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f2da7bf38bf7e975de944b563d87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5633d28c96e9dc92cde7faba9a6ef7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93917d8c02c03fc868d056b1c1d79ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc8f7115f2b8afbdfdb5ec9a2b69e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19463a50d7a875c0feb595c4bd59414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bec76ff1ea8a1d9cfdd4e3fa616c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5ce3c9eebc2593486f3f51037d9ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce9818e4982c1c56b12cf5b174b542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e36b0641c0b1125337b4b28dde127163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6e3289f0ae62ea7776ff94c61fce1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c46f33dba15ff40c109f1ff21abd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb44800b0f115624005585ef4abaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1106105714b6594607f05a31b6c4a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f9873b30217038b34d6b26902f128168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0595dacb682267e1c0b8bcd438e9d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac558baa0c8edff9f48fa919fe69d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb3b0423b4d755ad4193f95da0b8c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d27d328bd3e8a558ff56a65a262fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da01755dcda1b617aa936fbbbe8ba7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a04f912644488202573db196ad6c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd4e448180d99554d79945b8cb3ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686600ff625232ad1fd418269d9e303176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc24da2063b74e3f161f2e853d9fb69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c16dfe44e7e5a2a0b90dca506034d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd388ab7a08e204fa9b7c775daeee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ada7bc6448d74249bd9a7ae6ded4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816aae6a6ae8d82471de14ef05c455d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d27a23d8733d2bb7b412e08bc0808182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4300d5f0cf36f8f312ef3ecca81857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1653c86d69eba5ef9253c5829d36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed177d68f305fafcd2dd3a40daf988f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f83c579377c875b0bba98da3a4d85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f29b1a83eda47e56c462a026c6ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c1a5480b46f2abba196e7e6e67669188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fbb3015e8b6a78426336182d442f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1b1091aea5957854146249e0db0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fa9505479035b1c4811dc78c9f0f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a0fb7aa577b133fdba887d8aad6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd865742739c1622b9dea3db14812547193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549223f9494f849a5f832b41637e1c51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc65658e06017ad22f4198a8d0349195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c91095e657afbd72ee6de3bb46ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c408013dec40981e4070d85a59b14b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5cc286d84f6c25ea6f3dc0823f2b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d3822e125e450ceb5157712bd2a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be70fc301a98337bb6988691c0e18c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce1809a9357b25f44556fb1576bca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c321a874a6a20ba9a62a2425116a28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa7400d72f197271e3fc3945d2b3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7b012e50e2101145408b0cd504db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0bc780373aaba1a7f798065d136a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec071231a54f3812cd34f4e5c87156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92aa01f64b0fb0ed35b70580e00bf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972d551ab6daca4be10b55fa030b09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23f6c8c3833b51d5738e245455b46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c33b78a2193cd431d219bb1ebb663210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107533ca23802fe30c81b6246ea22464211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b236c16e4ec718f4b8b2f04942298b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69db9c4305bb1c3683f3a07ff55388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d634b8cb101740a4a272291e6601214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bce75e0c4341a8a4e9592fc213add215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbea4bf9374fc5f317fb9c6ae778d74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded664590bca83ecd5f654efb71f78ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900250668a99b5f6e3f1ef7f8a086389218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4530d9a46d5439b7b76788c40aa1e2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>