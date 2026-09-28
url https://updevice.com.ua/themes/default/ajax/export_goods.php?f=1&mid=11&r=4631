--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe6711a88f73226884bb6f898798b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e198664bc47d1aa84f2675a233ecc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfbbbdfab9dd05caad2f0fbfcca58c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28964cdfacf219d103cd32924e5f2844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf0ac31e70ef0be9b2935ddc94b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11ea6714132404841ed90cfe3f1b4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9415cfb8653e4076178b1952051377c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9b111526e867d18d8a06a69946708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7b2396d0979f09ab0a0421fb25f4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e275fc68c8cb428545575256af0ee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b0b44fe3083168bb54e1968e2d28a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24cb8b205e2a272462374dfb8f8ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ebcbdaddb6992f886a0a500130f1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3aa484c0743733ca1f74ed77ed66b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2aa822b0e727dbdefb6fd6aca10d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de31d5df9dbe2a2f3b8fc5ae02795516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ef62cb15a84ff4023f5a53210bbe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9da34fd7a41895c2eb93407d4d26318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf96b072a3e7a8726f5a2a458cfa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f5cde28a6ed81cd9fbac0089c1b9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4f3825206934085b1140d3ea082221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b677f172cce39a293c67f8e3c45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743a2f289bab35c86dfe8b08d7df2e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fbedf9ef8e24ab74410c8d6c6390a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c51dec10a8cd6a4b4e693e6d8b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6416884dfed92fd23b62b6a775e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34fb1a5080b5e451b1c23d413a3ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5c249cae75bad750fd4cc1d7414028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d14001b2c15cc0bb81af60c8b4cc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccf0735a7943f817499f172558d6ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c039379c7344f9bf110e44398935531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475569df58fb9939641949cf01431332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac372c46c3e67eae9cf25e4e416b9a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b8d61fb1c9328073630bd52aa0ca034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b919758b5141f0617a8fb6663c7b08235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4c50ebdf741805517e947d55398136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4962690475711293c0790e946355837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b964228a71d7179a2123eda57e4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec40052305622e99bf8624bfeba6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de1bd77a9fe33e1011c411765b0ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326d77a8692a63ccd5d41d67c1c72041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88038be8e50e78ee7d131199b968d8ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ecac5491efe765cb3717061ff5ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843bba26ed27e912a92b0c3796268a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777cccfcb801df036453638dbc455445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803641d1dbadca7f7f6f68982e8096a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7a287ed607fe312bcf320f431ccaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac2f352105b522fc55e620b2e92eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367dd29d24e8bd17314fc719c4827b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baac5b2d9e346dee32b679f14363a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75593c940d690bd0534c4a3313e2363851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e6e7c938e2a45299ff1ff147915f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b57773e0b2479563c6c32b568ba8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c077396a182073ede01a7ec0612e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a318f2792eb07c8837443d6c267c1ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b889f4f6ddf00d143650d8990251b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dda9221daf6aff0f776087cb9529f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f96b0a1c53d08e5dc6ff7d92640a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8043456e9165eb500e2ab89333c89f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd89a3b29bb1702d7243ee704750c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fe2f2ed61c93db73fa8891031238561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff8826af0e42380230bc53f70c3ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1715b57c37d3d24adfb03650da59063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f714a9d914949c3a94745d347cac54064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad97e669575a47f8e32bf32cde7c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299cc12a4a84f02a7042c1e4586cd1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e061a94562a6d814d3480bd7e2d33b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49913db287df91cf1739c3a1af4b8b1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41194cd5dac6cdb0c1b4149c5857c50269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71fab2a427bb479854706a7a1a0bc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dffd3a24ef461e0e784ea9f896317e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b6806c73a64c080a1df22cd2aa1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa6835fa8b6b22ca2fcdf71ae49b5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84320ec8b28d0bfb3cdbeb3fb7480f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c22fdede7acda3da0e8ccca573700975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810caf263ac19c3e356e3b820579ecd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95569307ed952741e4c8f2d8f8e8cfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f89a016158c6e5cf1161d371b5e00b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143f34a5bd5c786f69d69853694c4bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b011d91abaab96536554cd1ad5d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c228f5e4f54fbe403d286deb0fcb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82a82f91b9aa268b8a58c35979ade82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5ebb428c05e30dd36d99ef90aab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9453bcea2522337e46e28a4ff1fce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54eb9463e2f1cefad3a1e076374de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782161db5bde5a76552f0d7f8d318f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adab3ec29ba1e3ae852fef3b02d5c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404a561c6526f230ac26cb508c7d7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5308ccbc5de02454bc531646957c42d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847ad6dff80996ae90756c4f35e7b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256016ac186b1753b3bd28d162dfbf8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf001a593918bcd42ab62ff6828eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc15fc2f57c724d02521795aea34a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724127ac0797c942dfccea8f690647f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa94ced3923450e39981c92166710f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ec8226e270988493882c6be0e543596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03072980896cdb3f0978ae4fcc5e3e8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a72613dbe25dd5381f13b68a91e2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732487227fead2bb9e7ddcb7306399399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b439ee6c2406f113019936cc7d79bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84289c6c6c36702275e155a19bfd7691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608518f05d32a0b69921f947834b8b3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9453295269fdb713658da83708568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12f0530ecf41b6f640445ad342f4b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f82cb4205de368ffff6b6c2f7a6fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc5399d386dfd14f0656cb076e43f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692cc5fc58c68bd5dff5595f5d080d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f2986e4429b90f84e2bb051c4ebe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753f9203a8358f02222f01651df329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69c8f7e2cc423be0bc0a6f7c9d73d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da42754b3297c639c57c427eb05c85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275aec0e3011ec1105221d2b0544b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c69c7f57c8c718c022eb96c5cf3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1394071173a04269f9e5b34d29533b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec18ad0954b22dd97ee416849ecd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5827f7307d1d0be77ba29f486a13c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df16e1288c30623e4b1bf07731ad66b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8dba3b170cdafd534967bb5914a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe74ada24760bc0230d23b0161aa03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484406c209dda40ed87a550faf3761cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a2da5cb0284ac155858fc1b27853121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b40c08fa5fac33459dd41faf8bd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8a312aa76c6a49984447aaf3343b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e595d9157fac0150981c0610370db2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2035a9ae1777f1153b311e7885fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b346d3cb036e8e823cb195e5c0eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130f3d233748a902e0973d6aaa8f30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3709a1eda0a5c56f4f96becdf693128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25320a8cfaaea018d99dab8ae391642129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e0da642b7a362bb8d7819811e535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c069a4b9465c9cb5634b202dec6a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48d341402b3457f943993f0bcf683a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e33ac7f0e33082d81b5a7edf85452c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74123dea60bbfa9af9c81a1beb4385134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2957009035ef6655e7f1fb1597efd11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49288c3565c907cd65f45c2c43673136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef677fc6af5be8f3edfa5abdfa371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c07e604adb4166139fa6bcd755db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250a304eee1f628362448bf21d659f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88c0be9c1864366b9aedb3875d7e79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6868b1885d93a79328c8343942ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aabe40a397b1b205ebc87f314a774142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff38d03e66c530d22a23810a5e196b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550f1f80e2d8e45b91fc098a44943e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6fb3585e55f2dd1f1ca64158a8198145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f96f434775361c0e8e92203da657c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2e11bd53040882d6cae30fb827ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752beb551346251223be65e2543b719148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc966708ef4847463f70ccaed1a02d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ad889e4d8ab13ac01d0240dc8eadc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c43e7064f484f1d6ec8bc25892b868151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5adfc73581e3630ed901d954056f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1b5eb084faea245731f0fb8c59b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fff35bff183961cd2f9162e47f10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a994adc1284c7516d08319225291b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade91487e11fd2395ad1a5eb11f62e4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d8e64b245fb2e4f3b01ae1ef5ee4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c8af54d4fe5ac44e46274c35351ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89340220c4399906f91644317d663e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3cdd3898862b8be9de631bbe6e2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cd70312132f3d42a55925ec446986161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a7a27058afec5ac1390eaf7c9b07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee21eca7ef99a4457636ce18581d21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9815c664fb4d38694d939829ea08e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca9c3b8e7bd155aea85b6c4ec9cc40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09d43a7fd93147f8b4bde3543387f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438d6bd30f5b738f190edd212d09cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176c28c3580ac3ab4d6639627af0a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febe49fde988e030da25c4bda9d6782169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e7df1cf119d3f3532ddb6689531dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f132e7aa3c21d8ceb61a9275332bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ac7e517b66c1ee162ddccee91f10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76cc57b55956af97df05452cafe94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78440f7465dd0da652aeb492d2fa963f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca841e1775a148fec0e263e699956b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08282de71ae813de997811b7b46677176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a415e37a9300700892118ed217429177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd473375e541b250e083be903471c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0bcd0aac394effc6a44898c2efc25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def18e69d9a9cefd68c7f95dfbf4b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b028d9949d63fb79c55e3d21a17461181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433188b69c29a095353d09ba6a1ff22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b872dc03748eeeffd573a47fa89081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e556a8b4df76eea35b133da1ab3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df00da7ed15fa7f778fc03bd61a9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8dbb30ea12bd998d17ae20311b26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03275024f678a9848fc40292c2015a0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093051c8657498c7fe22f13cc27e9e90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e54860699dbdf61982675a55bb245189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7074ad931ac388b42beff59924b5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afb71010b53a766c9af0e11e8b3cd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6957ff517ae994511cff24120f8f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838828b3c70c5e0d188a73ba010419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c7cfa2b7c55557039e38249399f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fc227a820d345fe15e82514d1a78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917ffc21bc7b9097d03b109ce376278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03a7f61a392ef4c3970db53c4a2a33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014b21069df138d7023d034d964e10f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962383abc24256aae030e81cfb7066ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88cd73dedbcc0d10656ba52e43cdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5f7ae73b935749176167863bba381201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e26a145306b2699c82f2ebd01c123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be7d7c52fbbaf9bb65a106e00602ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab165b03dd0e68e5e80b7595093d75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f66911dc60b9b4085cadd9acbffa9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf1eb5cf19c2b70013cb43696754a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d083d21ee85fa894c60e5def000e7f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f193deedeb058d7a5e127840b147208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7767fb9e56b4153afd0cdae91b16117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba073eda94a1619d911f0c661b2e00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5d5842eb438b38589771ead066ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec81b74e9e305f4378576fef1bc9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f533faa57e1121f2c6801bd84c0b05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10998fb0dc71c9decca9683b04429a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef654591efcec9009626228dbf3dae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342ad87c9371c075f946f81c4432d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0ddb6b7d07b053d9642557cac4f6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0c4a308d082950340520edbd46d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9a19376159c9c9a2e32e2d3a718d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da2502718939f2047c0db1b827c9e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1186599a3f99965aad0dae966952a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889a33c06120d73ad668a15819fa8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e359ff2ba922e8e2075218941c83b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb906df03db843f9f054166614eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7d7fbfc2d8ba03b69f30c99e786fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be518c1ac4cb843295b83c559d6147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a9e1833cee95a6b6376eb09b5602a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ea0f7c70189244eb9323773e1e639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867bb17a6782f5b02f7856a421bf3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87321c36a3737c65463eb0d49f9df6ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e3954047b2186b08e752fe43a6ae912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd28fc0f44a12eb8ab127888a659113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9afbed81724d17cc55413d46f8a7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d4157d1b8417d681daa14b8094db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06473ad86b1cfdd839a85c569aa9ede16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbd3da2ad8afab3f046ad31006969017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42391154625b94f1602acfdcd2b6ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447254e4c19761af203c178aa6e2b73f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cda4341216588e7b7811639ff4c5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265c64ba23abb4855dd409709c207a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d739f14a130f293a345a0c58a5d3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17441558bad30af8542f7f73c9d9e3cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399c8773c802b597d8ad4d6e7f125324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf290764b04b4dd9c6a787f14b81a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf120a93e6683aa355fffc1c717ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35ba9114b0259a00119e0de893140e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e6f5346fe29b84678ea1593c3989828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd41691ac5f0df48366a6e54ca1c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69176f65d086ff23f2f9709920582130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5354b4766026da3198d227be0649631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa222fe517dff5c3ff6f9b70ab1fce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c69bac5f07a7e3539a1a66fb292e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372338e5b86a2255ee97714ee49c60e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40fa5405eb0b937732e48ac94f03f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b4e59c65997f5b94874642338cea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f60fa831ab508c1994f0163559e9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce960a8acb671337ebf214d3aa23ec438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cafb218941d3422fd2d1be300db539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65935d0f4e3f7360d7eebcc70420464b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2b1580e72eaeb4bc84c8c42fb4a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385883a9d3766427f7c35a5bf403acc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee6fe756063c04b400f0b26b25a08243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98bf16ed479dac9e059314d6d02b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdcb9fce31a388633940ddfbf65f7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfe36f76475576c958aa09a9d710bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4ab99185373428181d3c960ed465647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd88474f54c5dfe057d04254f9fa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea6001d036801bbde85b8c77921f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb60c8c842762a733c0b85da326cba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb220c855bbb42304a0c0c0567e51451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a2025395885e4b2bae77126e928f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bcf0e6fc16d00c46cb95b2f8186c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682cbdc876ff43c79e98898b170147054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a5a801a10758660eaa5e2bc2dbcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c178bd10aeb9fa00b93a952ce83b32b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0795da069f03f0a60c57c6484cfe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b039059514a27fc385c2aa2160132358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ba99f85b82875bfd7399b7c8685a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a690a6d36fcdeab1a48b2812d26f9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729b75299b881a89206b348ef746c0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa4c29ce605d7b719e97bb6341285362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25822dfd5aad39f1c340131a208c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feffbd754b1d3bf88c896a63027ecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56b5ed6c82328619aa880c9d26a05865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526832141515b8a8bdf45f0f2266219966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a889a69fd62a7cf873da0c0c429267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957068104a81ecc4cc7306fe42844768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c269674217f70073d6498ecb8da0de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b9909a02ade6d1df9e91e0729518570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741e69ce5a22767e71919896654e4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89bfdd5cee689b6d5a533ec8fa07572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d543e28ce22b9d974685650f9eb1cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd27416e10f184b6872b886333596b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f4e41e64af45254e394a158de165f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d88f167b13306064c117a767e903c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a45d57e5b44b83520bfe5d0976fa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa153fd933affa5620078160cf8f6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfcf7f06237abdf71cad67cc15137e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f6b2bd78196ccfdf90dc6a9f53f2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071806ac1bd34c0ac3b5e7e056b31b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e45cf20f8882f7b8b318a53ed1e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b3ef084b261e759716cc93a9f26d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9df710d138bed516f651518c631d1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea06c8d6cebd95478049c81ee90fb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed71411418719eafc24f297973e3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038f47a82a7b996d4234bbd953d517e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84404eacc54229f205ba7e20c10e900188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cafe63e9ded3dae5e65c35318207b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd82a1ef84df61e993e385ccda6fc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4010b90f2083ef274ecc0b211f2cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f24a5963fe3bdc0dbfb1901a7bbea692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964aa481adec10a8af74c20e641bc3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a9153de31377c06aabdbb1f8a6dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bd2032f1c55a3d5015d815085536695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057b500537860b32ad544462223c0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7393aaa289f60615c0c2a0664d5b4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff14ef7c720579ba1bf0ae18624a4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b3f461c84c8fdaf570938159a401599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6964343dcbbb1e3759c2fcc97746d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11a88a5ee8b62e323214eea214bcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b92d6c9c5668a522dd46ffc0bb664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929afd06369654200f4e68698e5d38d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411a888ec01fb6bdb57320f44032a88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f4d2dd9c2a3b276dc9476298c16d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021b0679c6997b288f9c42212bd3c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9b92a037cece20f76c94020028ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b79f1f249ae408d7ac857d5fc1892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d2e41b10f0144d01c23983d13d250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a7b71313a369ec4ebc347aefbaa6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4446496e026487876e9fe487e1cd9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8be878ad96b2f598beaa97778e3909112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66461cf2bf0916c53e9e27f6be423a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb7aeeaa1aa8cc4ad76a282415df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79077caea68131c402b224b0969e5918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29682afec66bd56d18f18e778187b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc0a5d7b030b00c74e84ee3508b19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c09c1efc31bc30014af31c395f11c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9bbce14b3c14e071f75887a24233119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819adc477e54cf855041fec0a1e94a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9e0e7dcb46f56530585525b54f928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284f312d5df1872e90105ef5c0e888122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3c7290d48ce85b4bf604b2a24f6ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ce2d05b652888dba339757ce88d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27db6f86a600a36d667db9d66c2e6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc423550b4d972e4d30ddedb4a6d04e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb042203aa89e39f1931c537d883d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc71f8db0f54583882dce821c438a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03667c54ca81472b07cb62663d870328129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee97bc04a05b2287e2bae0b15f47c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9174db547fa5e3bfa3b0cb8b8b074131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72538d53a3da7d0cab106d2ead7cf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758d89698784c2991350c42d4d4ce15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e059611a41a84127b21a8a64afd240134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e52b75765d94eea8eb458f9fce620a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e869f4089cc275c919ae5720a45ff2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d3318a9cad071e180363c28314dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49ace23807e476f1f0209b08b4282138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d68adfe15db926b098d066e6b50a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27d8b1fea4fe80fd4f1e6ce81b682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b6c7c5c5f16a3a8fa598e9d7b0712141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeee7b03d68ef51c1d64e5530ff0a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54982ae7d2157cf68290ae956db426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90bb092217535d09fe6a4e3ee7c21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075652daada6807d9c695e0893e73fe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e14a743f3c9407778fb1ab6002b60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e85136ca87822a56660e38648db40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e61a7cddeb0749e2da4982b4573be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362c2bfac1641fccea323bb044464e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a85729dc73ed75c126b31ecf33465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a4f97e472252c2c71a632a44ed71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc45f01789301a2c9f496ebdd064cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10529b9bdb3b762314aaa5f7382a689153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee065d54c3e1901087e97bfb4893241154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b72131c3d1272a2517eea41d8d7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5dc3b75cfcd31dab4d22432170591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b31c1d72d2221fb3ca1e687cd8e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9886c221f3354e2c277cd9ab621b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae0147f2bdf926761a9340ee887c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aee4b9ce1eca93ef1814ee4e3403c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06e5ea4e19943721c9413f20b0b12f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad82cce4a99a82235d5d6a0b14874162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8175df2ef63314a3a165d8ac38ff3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12451f836c4656679b3a657b5838d960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1da0a751ce525949ae34989fb21d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e6d2eb019f133897963d24c14a9df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62542116f5e3a8dc3b1059ae29f1e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df79bfcc2fe0fa27fe3784c22ff6c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e7e68995850ff23c740002665ccac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00e55701312fad2ed7ef83096474d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c0271adbc4419242b641de5b387f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d0569ecd3d336187479fdbcc119de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df128b26710d0af45422d7bc3f0bd93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c52502a05196bc3542bd56953b8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261095ff2a062c1e73115d89a1d68c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5e8cdd19a1e6cd9119246d7d908ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea8f587c763c556fb22cef9e9dcc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1c9d64d62a0c3dc41f4c79e3f292178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17370668965deddd7b6fd5a6c022f808179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495778f054dc97a3eb415d5b3175c805180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddda3e963b0fdaab5a83dc17e2bf69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e551ce41d0b24492e7dd5bd8cf992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6fcf694445063c1aded50e0dfb311183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7341389a142b038d53e3be84ce53f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965901f48f2db8426e4fcaf7522dcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f2806f86dde84df8e4b552b42b4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f310663662b9497e3c4526fa2722a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451514f058594f95b0ec0b1b2c02c985188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f774783db9db41f55b19906c5bbec99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b82dbcc75cf74cec4d311d26d484fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e7143f9dcf5a90721e2993db7a85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f9eb32c717b8173775e5d89f1cb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198578887b16019deaab63eb454d66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326b25d6514e6ff17b130ea603734c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162f642477d094a99a9efd251895e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf041b893505e424f73c9299f96ee51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b57ed10af703ebef45781b989ccbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c07d1ce13cbf9038342ac8e8257cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8cb87ddb2cda2c94c59515ac0a5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9153c33afd091eba83f08881e4eb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362ba186aab2fe8cf97e45531995cdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba4e7946d996f23543ce2e9592f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e368ff488f5ae1ea322fff51ae952203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88d049fd3b231775f87841e06008d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160e644f7cd3d9f956469df8bdb585205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3fc423fb32415a4a5fced015f73d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853351fddf5505f64abce3d9fe7357a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b971788a18a655e2da678abec6eabf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6890e50c63c4fb09eeba840b97858d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bc3aabd8f5d3ea7cf337b71c9897d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d136e821d1fa61b598f3b1cb57598211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89ea82d27610b12d90bede55359d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fcfd2af00c6fcb42976c835b7ec9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dd52c379b326a7281914bbd7413ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b0b9046de3ebb5d2e80dfa396fa7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d696ab28adc03bc27db580ec12bc4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a95623b9363ccb963b3f200164ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3184cb91434e42188ad3f84619698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868853103eb6b4bbdcaf2a84ec6ec6b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>