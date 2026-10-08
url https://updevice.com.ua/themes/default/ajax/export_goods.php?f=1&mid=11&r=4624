--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b52249a56eeee76d1a4f572ed26971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa06cd4d021f58f415d1b96cf5e6f3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5732bb79110fd71a7346e6a59612433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad9e6df70631e00c1bd6b6f95fc5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b79d8b279ac23ab25c17dc47773f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b40166e82763d70502e0cb5465776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef4b25cbbf43d7f17476803e9cc757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437753c7ac9bf96e96ee1267ef86c8578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198eddbdc165163770969f5f76de059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5757fb528f4959caf863dc93ba06fa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d17c7ff4a5eea3d220d254cd76f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5044df0704f07544d65d32c145d75be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c1d469e1be0841421d76111d5dcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50f3e80c1b3f8ff4c509818a29079814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2eade2d295455ccc277226c40919c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a72162313afef6e29357c7f38312016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a99f9b2b2e9f3d4ca8367c8e343917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354298a73d20a4a9dbd95fee5eaae0fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58345e493a9778a73834860a7b764c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783279d45c74f0fe7f385e984e6298fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023146142637aa2289ca8968b37bea0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6623cb7a6d0844e76d9d5f0e4b93e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f0f49f572f60bef26256477ee29b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f182e17488bc4a022abf55059bc580124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95f96dd9aa400fae6ba49084bc80ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005eb9f471296e4590149e7662421126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dad7628aa2acc142f3da38e96948f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3305b4d10d921b0ebfe1fc273935028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3ddbf22f549897cc512bcf075eeb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51b6b5da9c9f1ad66120e38159ece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc66ba91cf3a3e5e0bd4809453435a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228de4fc0dafce3385f365ddf40bb0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e502d32f1e3ce2e1e940e1f0bc842933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613956762ea4123784d31af1567d910a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ae1c252ff58c9e4427777069b54935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea8c0effb8bfeca043c2b16906f1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a7dd863635983a990b0e06389df7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1fd684bf93cb25639f7a4af77ba1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a0fdffb6448c5adc7ae2c99253b7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5be30dedd84a911c28b09f49453f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e675380c32f501877cc4c863d3c58741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b31a5211545362528bc4e581fb1df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb26f1c4b1b11f3cc53b5180f8f2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af041deacd2a7a7b541c2f6a158cb60544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef742e6737e023f786216bb706ca9fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d863e89ba016b8aaf89d413c7e0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d56a3c974acafaf4cfe5667638bf2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af94bc7a9307a2d5a604eef5e75adc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253c04ee2dfa5ac8bb6bacb7f1c16f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce48f812d5dfe6e450f5de9854ac88e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ae5ce7962542f6fed567ad65b544d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67bc19e5774180d1b7dbf2e4de34db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3e50a4e060e4d251eea481458fe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ceba8a2d46ed8b56415efe6aad04354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2bc3a1eba18ef754e98f9ddb7801f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc055e5e070217907cc33647dd82f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7702b04dd66a8cc241205120f30d8a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81306c6f713f92e0d351f551b73c5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb394c983421030e5b2ec842f04c8ed759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862884eccab94ac537170282c52975060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e335c8634f1fbcba6eda7d0ce97561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3a521aa978b78b2fb7c6e1eb5b57662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7d2cd0186247f0787f86585ee8d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d851af6a41c2b8af2dafdb1ef16364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d67d5eec9a9daeb880a24b3f43ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05c254d8900f5d5daa2b4dbbcf8c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe1c2ed3df5709395440e53a209dbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a327b6e4ceecfd600fde605fe053468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddabf6889126321e40ec79bc512e3b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874c349b0f5f6ae91298e30064714570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8627324ca45a1c900be3dfb141130871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92762267d60e4910e7b8bd529d84037072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24f12accd5a31d7251066456deaaeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dbc631e72dd9cd4a4a3c3194c97c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a2b2f898a2b8b101ac91fef73d9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ed08a09a2933cd5efb4c9b8e522476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527401dbf4cd74cf973a7acda081beb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173637ab552b8243e459f1116faf0d4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9351766e35c364efb1128823b973d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d7520e0d49e1a2c75038e83e8084380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8d826fcc5f87d8839b9662983b3f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced96bd225156e773abe08dc240d341382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a392c37f8db9d840ddd59dcfefa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c777d6d86cbca198be11f1182b2d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d17f1a7e6fd2e146742dc6fd5591985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5812653d2654504bd9d1abd040cc6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8ad9471ec7195ad73239e3531bdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a9ae8786af083b85a387dc8fce7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d386d59971300e2fd3d5ec36ad4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb30736bdb61165c9f4deb7bb4c6cd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2db5441b15e86d97a0a695c56b317191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b35f65cf9b487365e7e4b2e941cb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f44c3d5270499aebb7d652244a4f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee9daa90fc77b0e34b6e5616e32c2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f35942ccf35d04c4e35ceefed35f7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40289264dfb0fc3f1588a88780cfd06b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523daccbcf2cab64e01d5bdd80ee2deb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d579913ea62753294fb91f46d8c7f6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16f3e6d4d359fb467500e5635004199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187df994abb9fc7a1e753da0e9b89f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56000c39779eececc2269a5bc88109a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c2feee0f5494d025d37d6f2d45aa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e65ab1962d3c484dd33a444e28c3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861b8538e046112efaeb576817db9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c173e2569d3fe2009cdf2089e1474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e5fe3c60eabcab55f9ec5e77b9c9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5d04373239d28e9005d7fad1e141107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34123e6845aea4c292467cc6d15b25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad180663c9fc66df7775d7715c82d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03f36212a397414b216b264b433849110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c6779744f16f253bb21a5a0214b8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab3658d0b5a70fb07b7758f3a0cda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca34e47754acc14b5e370df9b5f6917113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a55f752ab4ff2722deaaab9ecab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246fa574d07fc0c6888415a45c7cbf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209529ca51fae0a906813d20c93531dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940aa44e56025bc96f32d7e9d8ac077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfbe14438b6e7ecb1a859a40a41f60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0536d6949abf104508b07a34e6df6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d198ae4a5f606088a1f24b5309cd2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f75155f6707ed1d3eab6d7e31a60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b06486183a404a11ddfee103f8f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bfefa83a9ea4848448aa6a98bc84d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893658b87c9af431c3c279c358b8683124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb3b08587e756d17b2ecd7937f7c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c91cbb1d8ba3c55d6729fbbcae710126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c4eec07c61ff71a91549c33a6f2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b1e1a8d350e5cc0932f2f4bea0874128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c86183ef1605e887b534f01e0d3eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73ea83704d0e4f78a4071db6a918a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd0ddb8dbe54ab31010aef2a8ca61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcd100bcdde049382a80efb4e19840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d34c3eea0c4500510dd09d2e5e4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b6b0c5e2eea7d9b1b8c6740340fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f428a265bd7304e56873e64dc904d2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390110fe4d2b5d2b4ece60b9f32243136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be6e8f6c909a45e38498e94757088137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27accb5a856332db4c17036ce60f9c35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc4a279ba6ed6c13d37ec31d82095139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2183aa04fd42e5b99514ff86fde6a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e49df99a436d4780571049d598da9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3323a010baf93b046bcdf30201f475142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f845abc6c2f14d01f65cf3ae1114c5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091c7536afb75058c3ec8758cf554e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d16c6465f8502c2acb1e26d7a4fad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d676026d3b53bdb52641811e2cfd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efaf8ce9426dfea255bda14bfb4595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe205e6ec2d06eaaf66cef6a5e72cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd62ed216fa0bea9bed04cb3649ed1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a64f2436f5a5acdd7a1ea448656bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa5277224eebd052fb2b2a5d6325a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a658cecba223362206240a3389a89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8f025ec86b8edd372610d9cff8d2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09091cb8a9acf3e4bc7458b4a80a6e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac27d91afd1bccffb5aedbfe25bff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab28a7559638268d0ba46411a70566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb9227e68c47ff16a3b9e21b945ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9becea975548e03cce467ab3d7bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246eecd4bbe1e3ef6c3aa45d02d7dde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa89fd30c5235192fc7848bf59c862160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252f48b6db79697ccc17a2223e3f01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafec9dbe34e1b142ae6c1ae9821720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5b9a08140565850f6a7384c8a6aaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295b61f8ee40eb48a72ea7dabdbb47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a05a6e95ea9a29a8d692a1072314165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8461a6ff7bac9888f8b424d43b4f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b1ffcf3ed69a880584fe2b5adfbaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada61f5408b957488b09c5a1f5f7c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41d4b0cfc3863f051ef7205057120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15918c82909de9cfac3e28eb455e014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdce90301bfc9364c747a98bd4ef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3bbb5b89081b38b33326a2cc28e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab64f149bdaad1b760de97ee69a566173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d532c856089558e81714248485ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc825e8c408db7ca9a859ea9598e0ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a6641042b5f91c2a0a52ae1b909a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f8a1c33928cca3247655d114e5a68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411f7ce2373f6f4189659d8ebdf6ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1191dec819385d87c0cf42a6122c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f591ab13cfd2d380dc905e9013f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0524d5fa54e5d83dd2599ff1c0e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba0bfc34f7e05e8661b307659d75e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b9bbfc56fe2a5ef1e2518b7181c52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b469c45dd2a888468cf4303d573bb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfe9bde72f8f647e0298fe6a5f3441185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41ec67ca6213011f69a6a0339b7f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01cfdce41bc6670857d6076d558694187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1be1cddd86b5414de57bc4f90c6e8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549cc348ce4f3860848bad60b19e224189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14446352985d8f698585325a57871190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21371928b52d46f51cc05e4e296d971191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084497965b6be08f46c2a424938b8e21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3613dc19ab2bd50d4180b931509eb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7718961759bc0ee5dd26b401b449d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2723946b4d8077ffd19882a39666064195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab42921448c19c1bec88fd49569158196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c497be000bc4c4e5a1ca783ff318197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b8e297471190eebcff2ecb2489b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab0e8c1042bdb897aaf5ff8ac0128199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f398646891af78d4f78b1e358d3f09b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb76bae5193c1d6790e3670527ca4d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be2bd82379de3a291d33090a20f66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd25b6f58de52aca12d76ba5a16fb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08520d87871768d1388a03106a2d4dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727d9e5e1dba2842529e5f08d676ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee0c60733735543e1b103c7633f4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2458521d6441e6bf3b82f9282e07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a65cd01a2da1859132f15d6d5378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42fc1470a28a21db88488bc43f292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca3eeed940bef3bb8a1bb99e40b3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ffbe1ad33b336630963ba64f236e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c5b488562bfd2bda14c36f72028c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de6e80400113cbb684594d0c2b71a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172026b16f0d805a6877e5183a7bd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6134020dacf008f80f67de39a9dd40e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ea758a90ecc978bb8f530dd0f2ccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb20233728287f71fbf1cc7c9d5e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d7556385891853af791699a032af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260af2d28a55803ecb2bcafc4ac11e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd04bdd190fc06d4b0e8facb244c801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af376864e913c2dfae9556924c63d4e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9b1bbbda21657c8fa2634c188e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8b7b854fbd5f164d9d0ea318de8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551689880cd636e2ef02e6e7bdfdbe55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b21f22915c8464a2266716b89fe676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c18ac0c6121ff9a6bc8300d310cee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb97447828453cf28607c5bd5aedd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346105ebec04347c8399c8796dfd25a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c423ca67f69045bab0209c09279e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad06f7452205a1598f2120bb6a0bafe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a38ee988a0a0fafd428d8989f6c6de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc394040ccc90dfcc8b61e55daf99a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f02b75d02f04083fdb8e342f58b6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54472186191d40bbc27cb0497f81c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577f023833d958ac7cc07eb1c5b7dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee1258ccd3e7e609afefd5dc810f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca9c8754fd2757bc413e2bf3c096c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86bdf14e933e39f677bc83d4639e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e53a186edbcf651c0f635560d3112720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c86cd48b930d20742834d5c8b9b72521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa42f59900e7c430c5d65d15fb74622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae487bfda320300b8caa25ff29a28f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fb18c0e35eb945ed29d2756f53ffd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d32d907f8a7de70621709744eb64625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce27b96ed657d44cfab0a21a24b7a2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9578e6dbf34ab9bb20d7ce91dc1af827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa92638d21d5098383bed87cf2307728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb450a2a1fd14786e3ab08f64f2dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d308fda63d50b918e2f6066b94dd0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8265333aa4ff715248ec01796426631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75f661b026596105c87de387cfac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22eae78ab069f6152b92a13c147d5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae020981609c36793ac2018b40c2f4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4245f861a6a83bbd21009abd0d3b70335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a823dccc676ba4da8d7c31fd2779536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282356f86d156c66c5f554badd29b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06299d5159614b2082c6c4e81ea672a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848d50f0b60a392d0a04f8a3ea760e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c1ed9857465dae11ba5aed41a412740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77730fd7d72c42e3fc07c3d031bc5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a3442c12cabcfe9eb16f7d6a116d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6865bd2c873b34aff9351679d82ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48b439ae7da0bdc18177230bba2e9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee21d174da9ca5f34093b11d28f34e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12c03be911e7bc54ebcb67b2d3301f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f3153be9327e8ba829e32ebfdbed847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619b0986d51ae861ab9bea39dec08848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d63d7b39553a92965dc02b1785979949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ab290dc9e2db6195a2168a5bd81e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e671c92861a0d8878e434d89e8a6f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f40fe8f034be9d28c7f09b63b3d01c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15a580a30c6f5e19abdfcb5508b3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67847fc9108e427e5f5dbe8f34c182b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371c604cee4e2348004db8d7badf6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369c6890204927b12d69560c3ef547656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083629384851a847c2d0d3d6dfc0c93a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d00ae7a36f47fb6cff43bc44389da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047b934fe4c8670eb8aad48606bf7b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ddd9569a9a0a4e681cb5db24d0a4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f46bb0cf69a6031645a2df95b4d5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad7b072b1286b70c6f9ef68e29ed762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0f4ecb7bc56d06c06ebc6f97830663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e5ddaf2c4d4164eaabf625f369de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae83a260d548911a8c0fce4aae14d1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dfd78d3ace457453bbb7f5ea7275966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dfd98d21cc15b3c7286fa7824108f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce32291de10e573b954552b60f309368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b890b08f363754e9f6ef91a381f2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e08bdbfa5444116184e05b3ebfc68570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3782a576059443d874c4ca44ba42f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c77bef0af66225f19daaa12dbca2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12f0c40731ce571445f88b84bb19f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f9074eb44efd119f71ad9468fbe4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1ce051348e9e19356f1c4090d555675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2d54e227d2eeec63a50be371128e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806cd5dd7f6a6588c624eeea674cabd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005ed17438ffdb7cfbcb9a291a46c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e3834ad37dd554d7cd695a20420579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97feb6122f2962bf81fc76038f8d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e84fe07eda8450ce8e874ae16e46081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cdef8730ef8a1f31f842fd88c034b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5305ef79b99b86b5949e29449a38eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d89c48c2ebdd2714adffad1a8de9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061c0d14948cc5a4c16681daabad58685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a2f66fd399e4a610204fb94501a3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910582d60929c0c176b3a3c308b3319287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1536f60898aa2183c1e0de6e4f0835a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f6c72288060394c7d953704026c4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284bf1ff50e698a47923df37e2eb57290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101420d11ba9971ac1857e26a7c1f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263096d4076f2871d185901aed9d903692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747f987eba9649872b1a421e5a0308693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158ca25cfcaa66fbd5e3fac8d60dc3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471704737dde6f057d8181e87191deb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9f3be05633ddbeb75f8c3f291584e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50b4425623eb5835290c3cee88e6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d0669ba55a0e416c868db4d79469d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a5db1e8871bd725862847148cb33699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e6eee7f4a48028b45dcb0275d4979100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e8e0f575631398c39556559ae21e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac4e8e7de2fca6a2a1beb48168466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2083c3722bafc5d270f9986b6d1f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b7af8bfbc874dd196ee7a58b09633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4015313994480861ce2fc35093771e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1cfc6f26edbfeb285a37901a8d2e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe40428df0d0f451de1be193e16ac2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0923df502a066ebaa1b1c57c805886108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526b1087301c2b02f42802cc462276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ae815e506a30a77fdd6fe976b4f10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9368133dd6b8ef1cc6c489c658f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b70adcc4f0b41802ade91a85fa0c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c7ee83f777029c5a813fcd61d625113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec280152f807b0871e6f9693fb9130b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b7c7f3a949fd4a90b5b757b8b22f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff185b05e8c46399b891dab28ff97cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee8bd3b79ed53b8bc961e41cfde9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727a93411ce5d4c661c2a9d5816613118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7c3e93d8de8e3d7325df6633e1fe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c06c793cdfb48cecdf83f5f351f03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa650b62c744a02faa85ed9caeed937d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287021d1025edc01017f0725a2c2cfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992e509daadd907a34b9108c0e37da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297f7ff2d7a1c1b9ee923a3f06de6e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e09193d89c747c20552188a0f453125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19030fa270377a20dcb11e140f99b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8e3384a7fca35cc638de622d0a3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14297db511b77191556d77c89f6f911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed73cb3258009d5e0d3a3936db450ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ff5aa2e0cadf7dcda84556c1bf50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c441838603967ad2476aec564a4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f858ad8e9f7049260ffca6a6f760189132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40ab8d51b4359c552429b0e764c88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4337fb35cfbde2b218528ea95f569134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d312903085c6111d7347eb10a5ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb01d50e7c2c8f96f416e76bd880a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7729a49facbd33711619fff1027e878137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f04848b962751ef8d7855c113cafd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa609fbd330807b7c62937745e432b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb376b11c8a45ab4bc3154cb891cdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de51a99599945e811763c88dce3b85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337dc4dcc9e025c37697f137a1108c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b610b24dc1ac2c60f8fe281513ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54735127152865ee938e2687b423a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eb9386abf360f394a339c20a1354f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd986b5d26d0424571debf420f22f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551cc8ac7397c554bde6675c4bb4170147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3865634e27549f39a88b9d822f041e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a13f16a3d7bbb86b1d7ea334096290149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20572cd7785d8f4e01395d26aa22412150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9754da6f3dc8182558a89e0a259f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeada8d8244ddcf0163e48aea2505f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c999f12835c9ddaece401583182487153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5f459a2d286d576b169c42addfc73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ec0ea7faa7c0c53a128719ef1458155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250397c1445a2ebc7cab4d05a4751f22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb087de4e6d1628b7ed3b8ea8c791157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9adbf98806a3941b94a5bbb87403f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b968f6157f5d4c2007ef38aba2df7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6330f431317b856014c17df11d744160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39d1a353e6de53e6e400de67d4fe85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f06bc77f77d3244f048cbed1eec44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f9f8d68879e3d4ce754aa65c722fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b27e5163f4057340593c0492155f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745e8502eef605bb9709f240a7e2edb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd9fc1bdd286f94ba300a0193d0bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a0b862a4074f2b22d41163fbb2c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229c3aa391b3056ff14e8103fa234ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62ec27dc5760f219d376af1329e370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398d5799c27b74ed1af4288cfab53c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03920e9b1781e52c0c8e235d77e91ad7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96a9886029992f148d1237aaecc042172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e372054f24405c94255ccfe4f22e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a778f5667bcf74f103136076840e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cf98378b1ad2af0325bdb1c12cffa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad0020fda4998dbc57c2f4b759558176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad886ef3a3f47204a051a2be39c870d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896248a960c4c71b90ca2b53b012858178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065499fa1b6dd0f1cdc1a8e7fbe5e830179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088d7cdd47867d0a47e29d47a213a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f6069e41f78c0172358328bd8328181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670995f5d3c85cc42681e5b6bbe3cf33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158276e2247c476ad81ce693e190bf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ad6949e0e3c637cb532b3d34e071b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ecfaa099f7ab21bb33fb249b1cb9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13a0b5533d636cfbbf806b2d90f7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caeb0421362280490b7f248ee2e9a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484bcb5c83c28174efcfd7bbafb7cbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba33e63da77957caacf93478885af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800221ab099eb8c17004f2a271474f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a680671463bc29c5febb416f7795191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ce26e19da98e1ca26a2f1df23b35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3a87a09cf9e080c865e69f29eacb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a9a748847aca955bd13909ea2b1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcdb81a7139512ffcbbcb66cdbbdd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa828f93936e60242cb88048279ed8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e47b394b1cc3e1f522cceee9fa7f37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1af8d4714c527e3a2351f580379bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b19659511483bf8773f8e7ffbd851199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b97c8ae6af6dcbd05393352d39d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eae93d719be88cdac9fdb84775546201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b90eea311d4e5c6faeb30c949b51a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9364141c2bb1bbbdcd5ee860d3cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d3fb1c77527d57435a8798a463be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b2b86a3175da0de2e18d261e9250c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192716dfe4c2b2c69cce981943b22e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b405e11dd91bb24bed51b5ee6657c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b622d61c39f34214c4277eda91a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7351b488af62fd7a6b5d4a9ca12517209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183de7128fae0886de49a5b2d0cdf10c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d3ef3c2bdf8b6b518bdb27fefb1b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618344b0da0d8a03fe06231d3d4e5a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0841be20a6ee3695c38b3cf45f2e655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367076ed9cb81e09a8373d8a90800646214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1129c0cef423403918760a306bde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17b20cc07c77dc24b9ac08fa76fdb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294975a2f65214c3cbd491275419475217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4359a03ee55414029646ba71e85f42d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121edc8d8f6b7561bacc19f3de1451a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>