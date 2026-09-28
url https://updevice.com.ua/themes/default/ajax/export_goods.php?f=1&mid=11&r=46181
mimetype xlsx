--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8e31dd95e8cf6150fdf26f3d6bb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077149f1c6c4aa9f437b37a8fe27ab852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbe14985e9e25064cf9db5a9155003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2aa0dc55a005021c9b57d53c4f374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858163d384782587a00cd1b342f317d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68b8090bb1fdd1b9591fdbca78d0d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cc2f88ff34279671c3b985caf18567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299fddfaa0a6e48c8ab6c150433dd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123bf6c075116d53f1a504b3f7c2429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7c13463b986dc2420f64b499ab5b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682df1b8efd40135a2885b65707632211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac39fbecef92125c99f99eb20241fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34722e137b8663b2d789a573d13593813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8094aa236d38ff5f43d9d85059903c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284349f3c1ee7deef20540e0cefb1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba981df7b51865fe89d084746cce4c6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eef4d40c3e61426c982eba634ed6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd04d1839f9d5460f737474d49199c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41352b3b2f14fdaf974ff6dd0feafa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dadd48a3800f80dc740a19d981a5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5fda6906bce81e34448b8b3dc0bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d803592e9903e34811ed05d7aa33122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ced69616ccf0fb0eda5126c9686cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b949ff340eec21c4808ac517c4a3b4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3c93508418335bf3ebe503226726a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d79a6f62c73e838cd86f701b08c8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6736d3e253c6d7ab0719aeb33239a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f15c8191be35850ae4d12cff04ab128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f63c730717b9586130fb92aebaeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07a9da1e07dd61c6b4a092354c2e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfbe2066cf829ee7a435da4cedb7c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4f7a68e82bb6992755660896bea8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d097e13e4f165bc54cc57c737ebc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330abf91ba08351e3a2025e5be3284a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f6e1f020219f2c1b33ec791f176e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a58d3c0abbbe0b23f173367b82f43536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab2825f5442b8a3d60e92561ae8ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a98f22b630a327f14f44e24967614638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7215c4bcfb7e7e99fa8cd3006e44039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa127b9f3ea098a9b57f82bad2aac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398f6b9f428f6a462ba3ef4c62b37ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a812b3110a61bfaa655f62090aac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11d82b6d00f1170d09963e7e0cc7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa3793ae5ab8387444a87b2b0ead344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c56080866d730ef6083534deb79445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049cac219eb7c3ea73a6df279804af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400731168ade79d2cb9c76c850f54947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485f83008cf4ee48692d913d78413948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ef66766b481fa27239a5a81bcbfe449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b6862231f423aecc8bff2c055e0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904c336ba798bba853a10dc499ea6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e214e6d7c97a7659a46e1d3cd1a2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f307d0cdd016f484cc148b48e00753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339112ca80a57b22437c90c97645f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2889d6374658525a209dc8ccf0791a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b0ecf9d301c24aa935c499f5a9bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22870bd0dd2ce73aa2ee4b50669e1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bb7e5a4f4ce227774ef97c02e436258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6c303f515fa34e256e4e9eff9602359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed03a65048ae6e7767fac75a4bda0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbccec2cc2d7fb6ecbe5216fbae02b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227574dee8b2898c8cbc4f848361f0f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214b9a544378a8579f8cfdc71b51fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ed230283e99c9cc22ad165b82f53164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad4cb738441bb86a24f57ee35ab6b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a4f35aec380bba383a2699f73253166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3d02f660cb5fc149544ec38b1b10067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feb03e6bc9da2cdad651d8e9e67e3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053490fdd173bf36570f75cfb4c55fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760fd2518dcce4bcf27d055e83c404570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8e2fd62aa9b6ce44ae023740856c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f18ac6760c66b566fc3d6aa83486372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a399b8b364d4cd99a3a4dd2c57ecd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c271782039da13c78b2c370575504b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fdbb45f5d1c67008b6d8d217577a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356301c52bfba7764fe4d168ccbb4f8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af04e9fb5f59637c3caa7c4568dd6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256c2ed04ce2e7e5d03625242c532878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc214323a3a5739b5b5a7be39b26279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951746131e2bedab03af94293b19d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1155d016a0feaf6a9d4bf52c5201a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e390ae421ce82e1fcd0104b600d66782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75210bcb38f2ad4003b525a9c6e4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ed2a78997a265f21008615309f1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728e45e0f5f0a893ae67e733ffd3c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3545bd70bc8ba0b278fc8776cd817a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d2098d98bbcc11f69c2a4d0845df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d3dff0ec45b776f5929ecca170b3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6fcd422d92fd1719ef7535bb061789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a821c37c0cfbd25ca5d77676c175f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7a12404133c37ab7630f8c308eb4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f95d106df6b1831bd7ec2cb6d559d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ce1427ca09981f2cdb27eeaa033b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36425bb204089ee81fe85e1ddee4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41baa5b1cdc46ea8796d6efd91f6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485f59f0c3d296f603c65af10540d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89469d89b20f307ff2d6cdbc0c1900b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa6b0d78dd348a9d0316cbc52871f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea84058ff65ce002b81d8ea6252c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803e27598dd2ce3f1f64071cf1765c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb518f4a44e683ba742e925f5f2b4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e6c4eeeb2359900be667c8c9787d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5c05caf4b8d764e47f81b8ba7765103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08defb44336bf0fffddffcb0ae3e57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cf9c09320f84acb5ec049e2f9e134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518eadb9f39dfeee681c48f43498155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae20a5b596cb42ce811d14596fc691107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f3c32e10e4d3dc3fdb80f23933216108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec828e63f5e04fc0945cb29cdbd803109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195e3908e57eca689a461e306f2712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c83d8d43ce89d617c58f04101353111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838473e12772510d325cfe9a750cd40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75647e489596102f00cd0e0caca7408f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace89f5330f0db5465b772a17a5632114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb662be6a77f8caec812be348bae5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d6aac8baee51489c38a20c2036af7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8848e337d75bd60eecc90b963f677d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949226a7af3114cb05de403449c9667118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe420205c6fd17c948c0c4a3fae182119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b6a5749d3132a7a9993a3d7dd675c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675a99dcabbdc11b8498c96d76bb5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ce0f0ff8a2db736053e88812f1fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3ec2afa2d5939e6c6712192621ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0561d1604ec5da04078c1c9a59fbd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339260e549cc62e81d8401d3fd7ab5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c7d7a59f30a4af577fda5d0ea32d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cabb1e1509957d31f9666da0b2a36c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79630ed93fca9607fac6a538954e659a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d426b499bb4f4d984efb7d2bb3a33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca36ba9f2c6a21d9bead1e8cd6919be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a58f90725c3fb2d508e847943da06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34035a9a7f85be4d0031036d4ee18e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b7c90efd15c0999b235969fe7ccb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e505ab7b173ef428475504c0c07483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da1d1856cccd2072c9fd7f02c89b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a71f05941e0f3f839e9bac2b982e7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8004bfbc23712a2c8402a4a738fc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be498aaa3664eae2ee8f29ae4223d40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cdc21adc3b08ad0fbc28266e16ca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9df5c5fcf9fed45ed79fa6474628b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736bbb028e11d6529ae0e51e5c8093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb300b2fbcf60c80e6903ff61b05e2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0368c0437b4ef7db4c7b37b5ba5a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bff6d5706cd0ca15ad585d2c7e323144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f11358f7122a9f2498e584e9714b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b69cf6dc876af9ab11a8901889a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749090194292bb6f7f1a12d091d1562147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eeb0089458a913ac0efd0e239809f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d179ff11b14977c5bf6ce3d77d056149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8a813a38dfa8d9c650f33ff2d246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd28e410b48d50653962b13cada8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cb79a485fad4c10ff0aa1745da039152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36fc22f9eda4405e2931aaaa78229f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f22e2a1a2521ebb8b0afe19b69651e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7ebac803a87946acabcdaba4c3a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb462ad86e366382542a27a983822b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c457ff83720b15ada170e432bb7d69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83124ccd50d97d07fc7d5ef62ccadb24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262acb7804e7e03d11f46e7ce94a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb9c81370acf377db32212825f1e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d232c5ab4aee55db1f4c61857f1479a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7b91a9d8353f4b984bbb9461b132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d18b82ec1c3f5fb35b60a5a7f15d47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1791712141cfabc8d890adf6a13f7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8dcd39126aca3e5fa1e4fd28479e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0c59927e29a662e535d601edff48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe37cbdaea0f2b84bca7ba00753db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac35eb22674db466f39694042f8d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd66ea715470b59490c9d5c80192d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b9871e04cba298dbeafe565616082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f940b361bd1f6929484e34f24757171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb0a707baec18714d1f76ff854284172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b84b89b699720e77df9640353efc00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d507c56c7949c39cb948746925108c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80848c8d23640479cf1f4805cfc03704175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695449187e4f5bd1a2ac26e7b33295176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378873b60a8191d36465593e666e217177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beaf5b57258d47d0ecfb947add5f8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f07042c745d1fe0095c54684d0ac3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43933d54bb0c76977a95be82c63fb6ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36de7465078e530bfe20ab8b44d4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1cb926c553820e77b47547c00b474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb498ece04f666953c416e028db38617183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288021cc6f2a0e1a096ab176d58c6812184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5dabaa9c1a1febe14f234273b8702185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457018d05c7caf70f559a8f9ea68a68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc2a0766b6fd242343b7cbb9f6dfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0beb8d83acef9f707f348510c37c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ef39c8ca459cfb64520eb774558e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242f90d3a05e8f5afaf1564394ad7be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09677bb3ccfbc059379dd98e83f011da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b55113096b959ce402f0147344e5b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf27ea46747cac0dff811ee186c5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993e4858baedeef2dfbfa2b2ae38bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd047e02a0f3ad6517c1f2f318f85ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc09a37a49db44971840db0efda52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed83ba3e28aa37b09cde14dd5c0824197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2cf3b4891c29b2b4542c753060f14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f6d32348713133674c63bab520883199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc607847b55344a0db5ad90412ac982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c45173aca9f965927f0ad57f622c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba11288f3e1c69ec769847a2e462b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7cbaf522a81ef98128d85d0b339f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1161d3d3baada803335f731e6848f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddcef6030c8a2e3b3c97d204f3e2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32960d3e8b8ded9ed90f75a32570a5dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b8ef5d3d7e45790456b5ee9f640d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d6795970552bbd8fb218b2887310208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968bc0344a239106227cd91a305224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a600ba7abf621c22f1bb95ef744bfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc0aeae1e61330676625e20b342703211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad093ff9e4367fd4daeb8415d0923212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd7c6b25556b7a6845b2884c9182a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381cb83eea884582693312982251a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22585c15609efcfe3c294d906ff854215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c999e2377d24cb58ad113267cb7c2ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06296f367b9bf564df711037a78a74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45d003d382116171006da038fbf98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e34fd11261b61791bd95dca0da95d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65878eeb4213d0546bc3a1ec4ac2db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135fb8767d4d70646eec99a3ca8c4352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950db4d9007d4c27c0e2f135ecff3dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fcc4b51785eff07a72c0f804885744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1c44c6d8764d41526cd12979f9dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2dbe476cff9d7031109601c7d3f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d10a17baa56314b6cd45fd8720c3617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b46b87c3fb865da9d283f96f33b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f450ed18ac8813d10738c6d39c1fb5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a75006a5bf91ec690c6d73c7476c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee13a19713ed2e54d2f4ab7285390f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fad2c39be5e7521bf168b37a1950912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763bc0f4c3287b3c4c7aafc98ef304413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f60c9e7b20d9fa734b282dd1b0033914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792abb37eebd168d9d57b20bf6f79d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb21959b64397f7989a7f0fc4bf5c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1577d168944d3c705de2009634a565617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c649fcef1b0e267927c2bc46a70818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5fe038d2ccf9dcc118b6c381028119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486bb664b272a8a466fc9ace6325a1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e77b67e6fbb8d5cdccc4bbdcc31021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb488479ff84c6681c7ad69c9ed209d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51c51185a7fd25ca1fd85668e895623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1863c87d50ae0806ee6d2d38569c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000aa052f61fab81fcc4a083bb66bba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c63f9c14a8da32bb4358dd9e7daa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d444fdbf68c30c7cd5f3b8338481b2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf737748d45aa4c40a17bf9953a8a1bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e7755664cff30203c4b2d1f65c27c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470735562bcdb61540ec9e4bec671230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae659779475e4104c61af99ebbd7a8ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48db4361f49b8e42b978608b890ec932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f16e10497cf6c460fbea334fc32533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683140162bc7afacce7e4f99f5b970db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640b7d02baa10079dcf7539207a90835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe14887d6c3bdf8f3279bd4c71dbe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c587091898cf5380db400c9a887c65337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4070fbad9402fc2c165e7f59605838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd95b1ff5f1cff6c5e506b1f4e79fcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d84acba8de641d984386168d2898d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942be497cf74969dd55b9f7fa1b892b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42a35a50f6a108a19a0be198fa12442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f5e67e523021230702df09e02f5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fe6cb0d5d16f3457bad45e18e30044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c6302e40dd08a7dade5b0187166245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549a45339a7febb5213ac9f43eef9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73c9653822f925cb70b7964ff6ce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b739c97276b695998348703444e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066647bc7cfdcae2711e9815594896549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe9e67ee91cf05cf010296dce12d9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108396bec0c3fa7e27cc4152145317f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe955e0cc783ce3d5bc2be0e021d9f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ee6f4146442c0a89edbf53bb72a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd912adf881c0c170e8f38210164cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b598ace1951e008438c6f0f1c9bb6de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec92034bb5b05b85f9da9db61be0f9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555c073149d3bda76497992b4bf34357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8b598f57b32a372bd57a993f8f5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca296cf7d9b3b1ec858af100a6a372359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569288c6a95504ed63f0777572109860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f81db46f9b42cbfb81d3f03bfad861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d576e58c03e69cd586b5e7aa9738a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1b4ffca65df64f796c5b4dc1b0bcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f78098e7aae1ccd3f83ba414b73e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576834b328915844a90227e980b3dcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d2cc8069befa01c44629fd674fe566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d59ea053c28eeb8a2abfc1d994ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38216145426253af23b2f0791aa7f3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca44b19860d1f4fe7d16222c415e2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce04e8a96b1a529bf1534fa634022370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626256922ebdd9e01892f044828b4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1f115c77c4d75eb6a5e827339e7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201120109f11f576a11b05a72addb3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960791cab06ac50d6a01d38327f27774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f565b9abcfb0c8cdad9475fb6cadc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167dcb9e3bb60d12241cfec116646776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7640dc547d3f6a3c3611e86c0fb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215de7497dbf93b04e4684864350a4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b201a36681a5974adf0abb6e69a6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828986cc55f91e96becc9624c6b7cc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b5d02fde4e1db10e84f4708120ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49adafcb49cd20a66cce808616d02f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436bded0c103f5841bef60de3f936d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640e31f6fc7246bb4e630044765c8bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1595af4a4376916475ca952a2dbe785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e359b12604f08d471574f0f11350fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd5e8f968579cf1170e987cbe315187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356f94bf9528ccecb21215b705f37488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23a0aa3f4993996d7fa126717313c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262f5f9f8d01c88c9173eb65a828b5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1d3c114724ae681517f16b0bce3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7266834464175a5819a86d07d050992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f38f75d4209030390802fa7e6aae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26bf3ba99dc6f812301300b4daa9cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223ea30fce9503f0f115a31369c6fbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d02cec26f16e0a003e16b7cb7f342496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e75b3a275ed3608030227b790a1c4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71489e0df61102041bb81cf60b60298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53843a512b5145d3f44673ff25f8f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c63aa15deba28d6b36c85f1758232100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c356549f14f464e518da6a0faed5c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8abe31d18196d1def586a30c13c7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ef2869913c4816c7e02f5e789c02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70673ee278540248b29cea62f9f96c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b366a4af75866df42d48323451460105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23db3c83556368c1cb5a1a3381c828106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332df526250c95309b123c190fa29e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5735785ec00e06941cdd9fc657da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2387dc0a9abcc1c233b5def185e5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d424c2f3d7e4c17bc686e7b178f0022110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8efa5ac1d208ce96555012ae69a461111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31579841c1e1f92361d57e6d63dac40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefe98addb9c1ccd6b6b2a0003a947d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19bc332e726978aef5d9efceb1597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f3bdf8594591226925252d29d1a59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48adb1eb771d7b37f158edb646438f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77496159cd6018507f0820db09162945117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e27174bc1bdb509facdb96ad10012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77f36d7fc2e6b91dc03d0a3ebf9ca5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a8a55cc1b9672838b6c390ef61bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184d119911689fe1bfc590c6c89f899121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698f742d27e341a410587ed8813d97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453257803ec4b4617353ca653d12c2da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972907872031cb5967ec22678955bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdaea294c2081b0403c75ebefed5e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601eafa52b8c09eb2ca5f4cbfa56ebd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311490d89f1f10baa71f16782f1153ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d624472c2171f7ca0cff8d424c5bd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd50b375ff1a544cd9ced2a6c476f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1642b4d55099841d5ffabf9ee9d5e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7449c0e254cbd9c846c473224a80038131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd42c639aa27a6e554595d88452d8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db3edca16f92ccc9b848b9812936d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5c2d12677ee4682a744bead72e2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d487285d70d0c2eb3923b2bc83ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a9ed4a249ff78ef8bc2b64fe9420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f63a3fd863dbd27e37a12538fefc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8e0a0904d90109c1ee62daf05097138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cdf3485a4566970d83b75dac92bf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a63d3fc8d864ee1328c1c3d46755d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666407ecd45bb55065c0c24d5788d44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685248dbbcd2933b9742a2039c2e737142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df954e00095ac7208176a01878198dcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd376f038e4578ccb13d1775682e9a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a67052e5f4b62de34c57ad231f56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b1549bc7eea2cb2bb38422a42ca0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2172730ae8e924854a5811737ffa91b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a1ef4cb56ab261c304195b33c4770148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c96b2f450112c94342b91f4f1be10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2432b9cd5f3327bad3385ecd7bfb34c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61032f576f3fd22a14bba417a14afa36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6b34ec38189dd7d7d4aac2ec6f43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1cfd4aa803e0700c7ea86732c802d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c403955f73afc82a3d222e596103fa6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25999d20a2a09ab644216d9f3129128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b0e63adaa35f246fe1b56084bff48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed388235fba36a677a8f27d378c0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71557dde25488635683eb06bc1c9932158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18afde01f1549fa8583dcdd444a7c33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e6e99c375d1fbae9692179b3341b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efd42bdeb91c748ac4b593001a7f66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa238de7244a48d23a77539d3fd2ed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed05bde7daecac42c2aafb14b44a943163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc97fdd40ced95e20c7ed9edd8d1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc595ce4933c4442c92dfc557fabc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeefcf345204543c9cd72fca156f99b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02cdf50fcf647849e91a7bc25da9a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a51adb36f4342853ff2d5e0b91696168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533010b8dbae2b02159b4813e488c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcb7f96c7439f52a87d1f007759a17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65341623b70d6adb464fdf2121d9ad8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a356ff2f9b6669a9729e9f0407653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45c09bd15775c8814cc50875ffc36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8325ddfd510711e718b2eaaadcd01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907d2a029ba23fae914f6a6ae0aa18f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dbeaf5419a419d911e47a1d6dd8a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf0d9fc5d28da6e9d1fb34b81ad4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f0cb5fa807de2d425b8f23d43912178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37ff317a6db6b7b09d140a516d3317179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f824a77f5e1883c640a9a1466200c41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7390fa1c875f0df4b7251154d12077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2a4e252592eae2679fee26d40778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655ac99a8473e661bbb13a9af7c7ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985435883a30229a17d353a34a73b0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ea393c6ca9ad72f105d4643ea2c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7743fd702b17189509e619e9d34ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c656876dafc6b9549e8e0dd2c83776c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339b1c348a3f0d4c7d29404d912e55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd859ed1edac3b9276be794ed0859a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5607a7541c473c320e8c92f6bdf94ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7adc1bbdfd069f9ffd85b2369900191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5249be1f94f70d9ecb3931ba17d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b744e47de7afe3584be827a2a5fa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f3a445551f67a6152266941ff4410194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74789bdbbed54f15e5c0195c0ff98a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7c054c2f74e8a3294efa38c2bbc6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab740b95ee15d006ef15d8b05f6d877197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6f589f053fdc1ed0fa8d5d536428198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a3556ed93a0a65169b015edb0a127199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d3be4e476722b970465d644678cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7b98844709f518832992cf3ba8c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35042767ab38bef42159b6161c5e6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d3987c4d4431faa46166b3160f74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e307dcb27248ccbc35f97e722850d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86311aa9d786e6ae496507c9a1428edf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4182a4de3d96e2285977cc699df5b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267f33c25a1d66f83cde90f761afc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce41135deee286c947e48b1bb8e2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50d825eb264e629ea2edab99c8e73c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff204811dfe4425bb29efc7af322f71d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d0642ef565bdf4e853dcd3ccf7eb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035785a4e3c1b7f00f199e69510413b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f08d64dc0c30780e5dbf187fdfad39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c3e5fa9bc4d3a2bf484641d9f733214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9201047254354d6e2581ef55f0de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecb7c1adc38247f25d1dde50712518216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37614143a9443c27c0fecb6f0af02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8d9af8bcba597deb11fd0e09e1ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3c0d9ad04d4bfcd5120b1ba9151a3219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>