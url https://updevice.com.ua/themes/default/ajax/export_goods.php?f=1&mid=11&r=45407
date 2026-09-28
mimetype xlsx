--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d489765de251f52f82b04885d01df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c983f66d00aeef152ba696e0f31c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9948e4e252e0f2f5685361dff2fa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1a6582729b49ede6a2137be5542c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c081c1a60657aabcaac6c5c0b1a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a8644e56c90f3d9f546328dd62df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985b44dde5712d1c8eb371abe8b0b397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332c96d3da1fe2d964fa8d8e1c5e9b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492a776368f994be79ed1bf1ee8a8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728351b76360babe87bc265ef2c9d36310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdb350f7bfa8e02012311c3c2b18ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f7396850c8822ec53581565c6f82c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79ebecf3bd8b7f6b0533b93a26c1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3290e41fc48ea52a5d2e5f893275714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d13801a294e361f331ce41fe57c2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb54d35ce5b8ef0650069354c6caf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e42fa4e2e9a4aa0eba145cd0738a0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b142e136817953b227b8a5a75eaf89318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57de0e04a6882022f9a0122ca1c726b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf0429f8e9178bd6ac5578c61e85e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f33be326a1be7c548b6c8b18602fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be44d1d5040b0580eb7f82d4c374022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38419556123173daecd90fc671ae433623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936288c7db98f6af444e3f07013049924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e26a4e557fa603dc9d479319e39e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711081acd2012651d4a97aaf28701e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e557d0b603221ac4d76d764f157bab427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc6f47b4599beab8c79fb3594e143328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372c16348a98b67f6fbe8ead260d32429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2c4d27f0ac9fa51a97b7590a7cb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d4b6ea562f7456808884b3b3ba4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4ce8c21ec91594967906c19cab4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fad146509b96797c4e3a9cb8779db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ca317569ee6f46d6219060ad210f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aafb3c311f5dbb2317e15801e8d22c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17907018f2067578bd4e5ea6ff8df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52c4a6e4526424f57d995ea997ce7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d5b780eec6cd4e5a5fb86b7294ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520227fff8dc7128469611e833eb69b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837bd19ae82229d96a8bd2ad1086aac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272687235505231a30e032497457c2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e87f732f4ae4a37bbd74b7ea6796e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5efc67b6334ee1cd11c0931524bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0c4444f095ed675e1f1f791de4a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6d6b7370e2766cedaa135dbbd1f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994eb6350a072c464424a6063141e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a689ef834f1662d55e638ed55e10b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4bccf77efced598f2c38b8e8358e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c12668b274022c0e4106451ee7008f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d94b7fc8a8f8db3f2f70a070ec4d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2838d86f0f0201d2a9fae94796e4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801cffe02a47348593bac472b4871ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057780cd51d1bd11640e3320fdca2e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b4cad8b02532cd0596dad0cc12a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66981d000c3f46f4482631d2922d0a8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0cac25f162816b71062f8ae213e4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b312b8d0ab64422454d5e922776c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3667f7926ac3b896bb14768d9b08e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0415b9a315b1dbd9b78caf066d97bc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bccf816dfb11f1b51ba2663b9538660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e384e0140f700a990f718a5abe0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c5adc10bf8bda425ca7acc94336a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eea49d52eb9b503b6fea6347a045ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133080494dec2d82bd33f13d1c03b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79d19601ef29461ed72fe4dc73542965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449ee924dfee2cb2606832416d0a56366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87cf371d55506d3cb4a88790c1e1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc96403a397e0a5a310b7685ee5a9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3666ca4c1c0901500c5d6b478ed6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de9737bcdc72a5d0aa3d7b5ab86a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ebeebfdbc72f36b3a0685972e0d4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12e7916a2104eaa84aea67a636a6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499988a38170abef850232cb958a46d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f00b6628df8025106e9d83d8fbe9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e3790ee6225a83f04a75df39893a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5043265988f805c8e19d69fb7dc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781d087932df1c47f2532a22e16089777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c394f946ae7c678c7e93d2ff4a6e1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e74d15a8e63b013571399349bcb3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3849bb346eaed8749cd70a3f11c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0acba6a2a78952764847ce670ca6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203518ade1bce38de9691c6c741fb3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06b1e4cb76bafe3f6dfdfac4038f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c72c4d960428b6dd2528ac5025d0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384733f33d85ee47f6c0201b018289de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb992f7182d276b92e5ddf7c1dec6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce71883a4e79dc85cdb6d250dfe31a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e887908ad2ffd8affb45a85ec1f5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369e764e7ab72a9b2203aebb21857e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d0de2ed652024cbc7ca409b2f11a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3cdf86f7235f7561ce17dcad7823391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0700dc680a344a93046e9d57a682d8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d58f4f41e5ceeaa6ba89af81f5bfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd373688fae906cb428dd5efa9cc6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574bc18862a1237528f246b82e9cd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6ee7f5cb71a17d50e65f87cd67b5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073efb11f971b1a51eeee34369f4996c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dc2fef125500b87d70a1d1c1a113098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf8cb6ae4b9703ec141ffb97b88c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284ff4633b9905347516f6ff4e9c65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4c452e8c1dc6500cb6b694e8c033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6699098f87fcba54fd32f0eba608a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae1eaa0e6898af168e94d3cc179210103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371dc281b57eaf422ce88f1e475a9d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476b0bbf22f444abc00a2706c21d075105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e4b34afb93262d0163c19d60559b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56800fb789ec7bdc0205bf63f5c600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e491bc4eaad124d1be733a9cde3327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c8eea4be64ce2827ca8bffe06ac1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd267ec4d353918e5b2db4eff2893bd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758710651df63ac6a2a47dba555da33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93ec86cf440cf3de41620448ebb912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a705ff5a93ccb13fe0f085247f9281113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131c64deb12080d7d70e7a2adb0ad8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a58fb1e76a6cf87a46e42edef83a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a11a652fb29186d82050c9b0e5d29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8bc594c4a7bda8e1394447311a855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7786e6fabe4d32700c1afb9ddd0989118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408abf5b72d11eb3d041f7df7c038cb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e37b9ff684d0d718f054181da7b4b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d4b018ea8b9faa91ac066e9a98b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f13b3f92a2ced423a1b8bac2e704e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ef6f90ec64cc4d0abace1a8918f1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac50cb15a03f4b77af8d7d45a47cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ebf262055c0abc54b4a095b68a57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25ab4fa1a052b207f1768ed354948126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f156558c5dda7711e5892529d07d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef50c4923c062e24a10867b391012128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2d057cc0534be97f964a6ef14a18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c2f684c60d488d3a333b306043523130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2435c09c7126324b1617e66f73419a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b53603cc65217fdd9ef2341fc565e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5f9fa8ce05c3eb6ccfe462b22bd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f550098516e5b8658f72c17cdf564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01797a8e1771bbcd854cd7ea0ee58674135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8632e4de42c93551e23df58fac23be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e1ca6eafd38aab3118a559a42f2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111827e30444f359ed69dcc9afa682b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d2191b852dde2148aa8883332caed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e74e231105bfb9bd1d1ec24139eb1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d769b5dafe09be49449fabd4c364141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed8fb1d2e273bb3b3f226cc8f58cac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d34822925b98f409baf70c1baaca7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f1bcb28eea04608b86650cc48ed50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62779968b893cc18763fd8e3c355acd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a8caff1ef76153cfd6f8939b3042146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d78b9f859e7f7c0b231acd91fb0c36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a968379a3621b9aeceeb2c98dabde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0addbf07938bf355fe411885d8437b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06304b419203418a9cd274c7631aa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec3fa1a72e659703eaa276651e99d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf6d952ef6da281683b5cc1ac8344152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21994f62276345bc3834b807c181c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87539120f596c52fff14e0426b1ecfd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a38ca8c605dcd18a7bda3202924bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95b2d2d4ac606a1046c00928aadc21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07636aef1c5609a67fd5dc4752bde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f0c67be75e61833ab363974f77e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596c69285c996c221a8f983626d30ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de2c0c8e41f3cf81a28322fe0e4d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ad0b9147a116ef7da540fa3e8f4d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab01d870df53439c5f92147cc552d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2da694fa742db623aeb68f8575b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a444920390d6d4e4cb767e8350bc799164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598a37a17a7cc4ccd549b471166a38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be07db1d949fabd1bfd5a3fd28610af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391604fa21b72a82d28bfefdce4d122167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f0ac15ac507f07e3a5fb57147190168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08dd3d39648a5bc74436775ecabc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed1bb4a4f79dd59ea60cfd3c4fe9fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04d481072e9fe5b1366aa32f53a2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d70c57d1a31f7f8e8d64d118cb63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e031b1626a9dfc637cb28fe3ed7da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c56093e92cfa5828289575bf4e7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e20e2378817ed11307885c3093cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20dabf1dc6ad20f18dfc48052bb476176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb36652aa5794ca15dad98ef34a6b69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afacebc31acefdd8fc7765f19ba6afd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0f35381c36407deb7c5a1f062b99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378c2a76b3261bb7a55eeb732c90ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8e09e86c44bf34f4412eab0b8781181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e6ec18101999d48b2bd55083b1f16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cfcd207b280ed0d76e931ba93932f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a80d8aee8046b6292d172799586d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc6974a5b4c9a79f87853acd2378e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e98780ade1aa7844b240d6e12bec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d46265d9ecb09e4e76a8efa07b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abebb36160cd91bc168d6560f96190188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ed67aa721c23cb4d531792ed93c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d389373e346248dd638c26eb44b96d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d4cd26d5f851222d6fafc86f0c51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf11361c6ce571aa84b15a2fdbeb168192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e418b6cdbffa30ee2f4d9a42c2598193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473a0594a8649ea4649c06f632e3493194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eac9ec06ed7f1eec7ee341378f0fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb36a398203c601609bcac071534b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f42771c1ecfbcc89771ecadcef1f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29695df59687958c1da42a0e74072a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3ebb35e1493b8171a9c0ace0cc8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5a77b494d4e3a327122e9f52c37d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3bdf5427b5422144d0dcb59e4e3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ef1ab29759350fc383e05aa478d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271b3661ba1967849ae37ed2df7a4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005013618aae3caf386c4d0c481dbb1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b367011bbfc7e0ebc3b938c6e797205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021908e73dc724f44b622e29cc0bacd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c7546209ebc5ee4820e52e2f15b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78bd4c68a3d018db473bf1837cde9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d8b3254571c0b1d9ae406350d293209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61baca7d0c68e9a7c22b23fa559847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7dbb628de4d3e4cc8f128a4031cfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64087d76de71e5095cd99b0cac93eb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0534cb25f350531d82047fd541598213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cfa16fa0108b2e054b13da32aefe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e7b8dc82423c7dc98d5fb834c701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a4df8ac307091be1b1b295e96199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed02fa3cffe3689d1c48c1db32298c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbfd70165a9e3ae2001421d16a86ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f368d8a08e761002737f78ec3242c4219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5cce8786cfbddd5c35ed69ac1f11e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d6342095f684dc5fd7a867d7c5032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b65c2a253c7fffd2a994800d583f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f7400c7d6e9099d10136f324f4d674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf5cf4ac38b1afde780681117e56845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9773e53b780289033476cd6346f6066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28702eec5aece72e81a46bc6039fbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fa9ae11f5a1d2a7256985474bbd768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcfc05b952c9885e324f8806d3c5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335795e3c576d72534854209871bb32410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e5192e75175a1ce2ef00a644dcc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184d77b75523589faa2f5bba80609812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614821e18f40f2e35d3c9209b4202413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244239310d7f1579b30e8ed9c99444014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba1c8af9c486e757a712951434022715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0545a070b0eef2494f7731aa1187e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a92bb2427d16ddd91dc35310aabdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd521c77cf297ec8fb024391a7e2bbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665bd93be37678bca0f464991f73d3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec38b07b51f6e4bea0ec7e3d92f30620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d351be7e8c9d4521ffaf19480cc9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aeff5fb2fb1297aed678d02e26d7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64556e0dd54ec13fbcc2a726411719423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd4858523bc930f0ac073765c62c4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04ea0e177d6205042334f87e9f54025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d70428bafc7558a874bfa2ae206ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f558b1db88c40eb15d8351d72816f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f725a41431b8ace82e97634c39eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b7bafb776d8fb80d5ce0d14b290a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ccc2686d7714ac0cf541ba52a6b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb1f5e60d6ca22528ce0a53bb137531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75035e765bd849e0375a0274aeb84eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b248ddfcca74484e9647bcde22036c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf78faccf32428e5754813eaf6071a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1080dbd95f1b94c91fd51b3655136fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c18205319a44822cbe600cda2882c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65383a7f844d59881eecc5a0b8fd8f8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5fb0a155684aff6a1fb59bfd716e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aa0942bb25275fe36c83942c5821139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793e3af8cc6f2e50ae0d0ee0e9bfea440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc63beb81569fd29887114ec2ed1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708289fd90bae87dded444b9c98795042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b732b025c87dca0c708a3f414f07243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8de35fc64b7ad96d5671e74187c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5fbb7239b493e200401bbbe3c072545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe89a41dc849cc084de28ff79d3e4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec5fc925ee077088508f8c52ce9b7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a782291427595da47444d1c3ca5b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a4fdc03350b697854b1c405153c5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289d867fce5568cb14b3e03f5ced5d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a75abc530350cd9b0a0010d2025251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609311178d01b1fe341086f2d63779b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40612a294022d495001059b22616f8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ee93fdc7594965286525b682205b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ee4ba25c258ec1c15baad50fc57d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18954e638116ff32bd2d9654d65b89756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781e7ca62ff9eea249455ef3513c7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6aa016b9a0602eaad575e2834743558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38633d656600a1398c80629012403559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824527f7d218b7d459b5a6c5e603d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c632316b9076de635bf8120b3cd27b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b7522cfb91cded3ac67f18ce9fae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635026e1fa180b666c84d3392d507b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ff1c98400de333a1479c4e6fc14f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c149345512e633ee3475a961ece31e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b205e433c08e7b2271f395892d9cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866652a74c43105fd707ecbee3ac6be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b40857069b2c1954bcedf9c2646968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb2ec091f12a1350402679aae8ec669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5143ac2197e42e753dc4f3d8c8381470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54191d826f5714f83e5f2250fec3de271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c3b3887ef7945ae3f0acc438643372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069d5a4d0b0cf57ec4dac53e9013aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dc3cd15e1e015254fe4f931c6499c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bd31fe63b4359f4855ea7e463b9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737f6c75a5a782ccd9cc4b8002780676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fed21102253210c7031413d306cb7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc9f7731dab906043bd42a763a1b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be3c63bc28b83273946136686dace79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce48cdea8187b8aaad23f2394814e7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe4bf6f8ea51a3718baacb61e9fc4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c89aedb22f57128272c17ad48405382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff8e28482d79daea77a149a365f9d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d38d8fec395e4de784f70fa00ba584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0296c8a0f6108ca42705b25c1a0c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62065975067e37a4a3acfa17d8cf448686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd31d68df60095f80dce36592ae27d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b17e0bdfdcb5f31518680d726428788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be913d040f7f4a132476c14fb8c750789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9fab829281a1f9c31f2252690c45090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f66e22f2478bc662ffba4140af1b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b0015d2e1d83bf42685e78210f12192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5e9033e6ce1a46a1cc380cdeef64b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a33d239d2cfcf21997691dc8c581694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5cdf117e25354a1c44f14a0d43a7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae1d0c48c08434fb2979fd84d0ab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9a1afa1c70d082357f60ecb0dcc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544527b7dcb39d18641e39e2a6618e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34624a66cdf2da285dd0be382883a5be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2804e17f027ae4fecea332c357a9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38859f526eb686bc160b6cd8f6fcd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07636697f374d3e6a441437cd84b9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c57b1f1296817a51b5d8a46db63bf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa229464cbe74da9f38225bbae1204104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3f0fc6296e41cccb138d6166a2d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f902926d5b53db56697957405625f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141971cf5551be1a9516e4c6a1c2bec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042068f002d2d7f95625bd6e52d6ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b92109e2b6a803acd33d0d17792f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9f2bf619905c88b9f1cef4d8f1ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499811c65a471717b8793d50666e8ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a630328d31b4006408288ee0f69a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9d7aad90a5941d8be78c5b2f85c54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866d53d92e638ba102bc338abd27ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4085dd510d4e3950e648361f978c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4153bf1babebb273872b6e652394c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32495263384c24ca5b3ca91b5987ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bc9f2098b595500107fbdc7ff265d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d16f708d05b56b4fed50902cf389119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7888a6fdc628b1b8fbef2d11f6e9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714afebdf2f8e02e07499e5eeeebad20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb686e58a1bd23c5fe23934617de3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2523608513f0dfd1add49e7a3bd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d017ced530b32607110c0ae0627b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6078f709edcae63236689da80976fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae92256bcf576f4f48625b6d813dc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6613b5d4b8a84a5768eb710a27d59d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e589b66a322d56d67a7f7b3e3adbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aca4859acb4cd0f47f4da1aaa5dac1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7cbdc8d4ea6731f22625a4a48e33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce3302f47dd957d94baef74abe5ba8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735c37e6036af733657c9ea7cfc3cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df1baf084dd26562f4fd7cc5dc832133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b56aed16cd681bfed2b434ace434134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8ea8e989ea5d8ef2dc4e46d9c937135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a66fe32531706eb97f9b78cfcf64e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556d084ace0ebbe1b03adf7ea0f90a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183a520cc0700c37178297f48d7f07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9321d2513872c7dbad4ca1af45f368139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ece1c168e9655d92ad29790dbdf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff6448a2c98095bf9f96c0105558d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9795332482c630e2e347054d943653142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b8226dd54d6141228fa80db4d147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c386f413c10969ec93871567cc183144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce4d379f226dc280e5557dc6d3269145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca544400aec31b6de14e69f335d7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae244b76c13a1753328c2b54f11daa49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b722334ffb5e2eac84b7add8e0ca374148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b4a428a25bcaccbb6fda532ee50a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428312bc3c2099390f4b9960401725150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524a2636a0e4a9ed18f486eed76c68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89039430f510dce430e7e08cf2bb53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d7e430036301c4788ae779bab69f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942229808a6b261663efc6c60badfc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1a54f0bbce516f11482483b3a360e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db29012e41a8508771e457a874232b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d4545aca051bc9d61d49c5823cdb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aba3c92d93a58e0cab7fa27d09a3f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712bfd4c8f024bd2b6a124f08a880d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8d6138f2e4ab5dc813ff18997776b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef86b7e3d208b6106cf88786f6988d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c583081c30b5c7444ff0122182f880162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0818161d2793c0b0296404a9ebc3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a248b1e1f91828d43f89beb03bfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ba61566731b3cbbcc6613ece2e79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc0158e8d18fa08bacfdc49b627b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a38889365d1e33f80ba2f3a23876167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d4e05aa62d17edd418ce6a7d3f5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41c34f5f58453b1a7b1f4b5aae20d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9690712d333384eac332c604fbca5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49f0b2aad8690299f6d1d065301e52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7939bd3f2fa2e516ddd0f4a2962993172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a5be60b3b508cdd01510e5d87fdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824455994aec2a3187098f44f9b9b2ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e50e793877f38be0ea5f354086f14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a7aca7d2cb0ca4b2682ddadabbf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d39173a81e7772659a0b397cdd77f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c282a5039d4270e120653639eb5cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a90743fab5efea881492c299276b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea1c1f96f90bc0a3d5b857066af96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ae807c6700b6c49eda81c571257f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766f0d48fb9b41e8ece7fa93f356fd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84348fc799af4b7dcdced394d05683183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db127edc081b7343c355adece5a952ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1338600a6b604196f49ee19ade791185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636eb02d599387f11ceac74a27c4371186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dff60e2fd473d9482166bf0923d21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76cc26f3ce86afad7cc6ba81251333188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce2ebeadd21df06663a98850dd7f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b6b5a651e4b2c408c43ece2b863c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e043fc680d9b59e108365c2cacfd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a06f6068dec25043b4d64814eb75d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c345d9c78e33878b4f9cea8133eb00c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb468d8ae9b05e72354119cea7d110194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901ba83264760be70511c20ebbcb56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f110a11d11cf9757e24e3476754c7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e3bdc5005f678835af98cd93fcef0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e8269314eef4042e829ba4529978198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e544a2e646701b623c974ac9a973199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f0ca90d54e19ac9b566ec8d96fe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be6081f969e977e29407e129e72e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28c8d0e2b1f7c24f435eedbc9a0be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f33f951ffd8a5ce652ecbf4daa5b43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db165e08de0d6e1a72f534e122d4cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeafd0032566ae5fdd6101ed9a14493205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de9bdb49647d54159ee07c134767e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535057f12804cc7bc7d394b368cee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de04b6d48cd37583200536d132219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0936a4986a858a24c434ac54cd4d45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847f734d6e3b7e5839a2aa776c5100210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38094d965e6488471c79b85e55434fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a4a48238a8b9332c3a5d0c9ec7f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aef76544378d885347c9d342ecc7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb304f8c3b5149f9e8585c30b20a911214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba48bc37881f944e62f47d8230e7f75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39349e5d0daaec18514ac1209257f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325afae00711c543096d4a1c622ec7d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cbca9890049ad914aa1e418119801218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df524f09f80439c2a70af220ed2060c7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>