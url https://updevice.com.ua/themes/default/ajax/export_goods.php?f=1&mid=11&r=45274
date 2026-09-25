--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d0bc808bbb7693b709fb69a5caea91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf20bffd1de5483d833d8304384282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67687e1df8e06917226c47e0bc63e463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876eb96a7fa70c88959dc52fab3bd984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b2f974db69c44af9dd1fe192171b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9eebd98478968d46d2736ff54370e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17689cf7da25843f1885e6f7f10e2bfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104efa9bb6a9ce2d37d771c532d3c5098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0b882ddd018102c22528d28f92b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8678d9a7d8cdc4c4a40737487a56210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63625e1cab90a9a97a77a09b15db6b6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd84d7d4a48a5e2128488b12bb72ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f88f6163c2133789f48bf464e53e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3e0cf36f1ce5d8d1cf61c3088faf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c605b24bf15720071d5f8d610e53015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93b0d3f3cf2c764782118b282d965d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ccd8478669985143bb25da743e36617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0788b02053ad1b58df155eb6b301f8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70097334ba07dccb84393f77510b6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462448994e7649f62247d746481e09620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd79530ba1d932a9e673f508b6ecc7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b6052e6e7b111ee80dcb50bae09c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb3335a508328a62c30af97f99596d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7815a45d9ef28bbd247a0810b402224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a31d64f237fd1d19c3ae96c45ac6cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be118edf4d9d1cdc018e211b1c084826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcffa37ce4487af3ade904c5a976c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102e88e0781855a6a9526673cfd4ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e80aac8926e0ef542997ad523bc0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45792ea105ce217dd35c2310847c3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128235f23caad7886fa727a74bb2730a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6cb5cb6e62ae11e00f986dbc1068632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8048b677cf60f89e8566d31fb762633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc714c4467ae2a941da04f4cb84c8ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52044964fbb37cbdf4c4e2406ecee2b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0bdbf6f959f34fb00eb9338a827a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb1b9f1f88f048f1dac4120cb701637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41992968c35c60b0193e5912e9e23ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9557b04144a8d915e835bb9024e5d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca77655d4ec7dd68d7c2e87ecacc0af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23add7e45e7a9fca01b077118a60cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed08c3ebf7b982e10d0a8959c4f9a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf75319d48893232a5c9800aa6496b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a073549be1e09ecea2672ab0c2fdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b9e1a09661885139aef312251103f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1759abe5e732dc75dc5f70edc44f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317613a2212e82d7d3889db270366d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2fae5f523a08882da2881c09f629748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd2c909eb6d4a689fc93497ac5fda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086fdac73170da2c81a2eb8d4135d0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc0be60d7623561d95cf03c5b321e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac828e5debbeb0df9cf04a1b548cadf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcecb433c9385c7ec063b668b9be9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c3acbc51808b786c92f8244b066c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a64074b97844a0153bdf44dd15e92055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cc1329d7574d7b084d1439d1c953d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c73dbc0061c4652e5c4f8a87e931157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da9bcab728de80ef3a87d7a62e8a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a49f3eebf2038c4d62ca701cd1fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f843e0c18bed23e72a51e8efdf9741e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0573b4b12a74fa604119232838e75961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04830250505a0ad35c462cb9096a0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356a7ac9ee0bdddf03defa891809a5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecd54b929d3dcc5bc0e177d0b13e8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff165a537f31d35f6d1843c74794b1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086fd4f1b7633216cba9afc48f55fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37bdf31aa8f11f512dca5a763cbdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc80c953b1eb715ac0b3bb0509b9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f696c30f98359c44ad43b8f0750e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c283f9702ef6b5c7b450424f79d2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f743baab76a99113f863397bd501bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd069104e795091cacf4d71bf8aa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e3902a440965ce0c81576b05320ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbdd43c5102d122947be85ab5d24a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc26cc345e22387a6c34012bddc1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462083d46a26c6ec48f2730ae2a7049176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c4da3b0a8332f0010fbc13fc5946577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f42a7386e64e6b438cdc87a63cb8ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148d29209651f358df9af7078944bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b561e79bd019306f99bff5495c1df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa9963a49bbf19cf0c513190c6626381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295da6648d52c259f56f1c5c3427e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaac75a639e35937986854b773170383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7450229964db0b5a067d1a8eefe8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a782a881f346bab6402c09b196623d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef630bec2b298aa2df98ee0620d47fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411733ff53f6561a5643aa4f52faf73187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d3830233f174bb7a898962047bae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52270716d8256e3d6265e29f7a2c6b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45dee26e777c49b60fe600e7dc578090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debbb6ea76b7ed5f7afcfed196a7cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacf2792aae731a525d5247451dbc9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a8de0772e060457d8f919cfde14a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad384edda38be1d000198af07b00194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60124d28ecffd5fa95642dbb5c675795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57390bc6e8b8d930e3d6c07b17520296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5cb27449c6bd86fe16cad134b58097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e05ba12a5bfed9bfa17831c227f42e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23518597966e16db2756086a3c255099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde43a8c597684f4fee3ab33e97cbee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2bb6a46f7611d262a441bab9cb5f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e1ec090c6e5d468a0f1c6d8cec05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd86e6eb73a1b27a72614398a30f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649574d59a662f3e056261d76e5c3df9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a59a45b5af5de8daa42668dd93f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6739b82590ad4b4083deee72955d12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c48e8a68fcb1ebdf8c3aff3f430c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870dafbd4b550543f1a7dfc82d2ccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f01a1e910071798aad27bdba6307109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3b473d0b653a3fa20ced75696a34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ca5f771a1129bbd4366d36f5893d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e5bdf368391b371eaa05e89870be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9c67753433c1c0ea7176d52f883a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc37b4afd4f8d76338d2e517a01dfb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6920cae1073e060ad98ed26eceb1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c409e1b484fd86d7cce30604fa040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa01f91bb04a2248db8c5286ad7cf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430e4488775d157837eb375540ba54a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a71284473fdbf3d23c3d1c7a44e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda743e7c9bf0d14fb9acbf0258cbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a714fd6e7b315bb5269f7aff26292121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba72391407d399c09f13cf379f7d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef544959865cfde9e49a4bf4ca1ca1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac92d2e395691df030b1890d10c9c44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455e24d7143f71917094f2ba6617d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30b41dc4774ef06400ed7086115ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7c862da349c67f38118779188c316127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ff0d781a7c9a9e892170c8ab7b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f21425301aca38842d7394a8f4fad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b0e49152084f0c99279bbbfb61d0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d9040596d039fadad2e86df15d57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5cfd1ba3137bc9272b4be364edfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479095deacc4cdd9f076113ebc8f771133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db09c4d9d1fd3ec7ed21d26ce9e7b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bd232697e95ac9bbeb39c6b04799135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb197d46a8980ec16e3d6c34274d18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bd90a97522c2f9ca72994ad3c2a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67d50473a0bb7a4154c69ff119700138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cea4201425c2214fe65eae6693ae3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0be1c2e3d6192cd42fe782d533ecb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8b0a8f9effd6fcd4587e57ba9641141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257f5602fd3c80e5fb2ced4b7eb3667142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd3f76af7ab7f45c349fe46747d7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e728edae461ff797922f69226b7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b91eaca1050f276b01c48b8f2d500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ad58b4a552e903aeb7bb8938282f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d66ca4332027e0fbf9e323cab54c44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093c1532e35e2b709970cfac173941148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ad8ea7930688b9c2c253cc01ab3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047854b11d3ff03d677e2b1f64b0b018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddbfb7edd4c43651b55c20ed929dc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4474b397844ef404b0ee7ed213ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6431fc6d7d27a5b70c29f7c638e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1d7a8faa285774f2cd50c8a5977b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b32f8aaddd0483c2edf57ded036c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614ee109bda300ccf61f87a8658775156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db3efdc27bf63cfa4b9a4137b18e0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2eae9e634a81dea19f0efd8640efe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6fb17b8e8bbbce9a013ed3e653a3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ef19760c48fbea1280fe1ee8c56b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396fdd4ffa1450e1e82c4154f056af3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b35cf972f3426a7ef2e1a9803233f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609a6b63dd1bd5ec44a112a30ccf8db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6109abf437f1a75d1ef438b6ed4e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c25b1dbb816a1aa604657a9e5f23a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ca7a9296fba720078092d51a6bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6a7a7e8774d701c3398ddb3a897c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e94852d34cf1025091ecece856f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151e12fd195600096a5195d2a8b4a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0827ba1fcf22cb7e75b1a4428d85a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c296355e50b0e81476bd28ab778e99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73751d9f9af1680dae6e2799d856f99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33581cde3ea50743a5d9894274419c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6a92c438343d9fb941b98939250d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2961c97a8ab8654ed57d2b6b6bf7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b540acde55d1a3a01c7aaefe141ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82f4f347d6c99fda61dc59572f6b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f395e86bd4bb42de587d443051de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f713d72e3c0d10c5771154b39135f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c29d016187096d89d0b5ee22fad522180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55cb27abfd2014e15c8e966de85df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899acb86154657a31c79efaf5d19ad1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd7f4b3a514b489f7c10ee22a1bf38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb29fc060ce8a34575fc813843ae505184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286e168b2132791317edcba01d222f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b155c1891ad87ad9d3d2c6041eb6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8bff478ad1a129f094c61b3e2bfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4738ae140ba49bd29201859fa8d87b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693038d69cfcc7e9cff19106e70015b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1e0702690f1d20153ed0827f08dd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e59efc48e070de22d76e0ef08fb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f79555ea2e68e09868cd523a3c126192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13434c1c08d94e63ed2aaba03cc29811193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f955d6c91b4cdd90b1bbaa28131c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e898f5e5ed5da26fb22a572f91ea9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6834acbc6c84bc89330445e84596b58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15354af7cb7b51fe8e8733f42c7123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a45760908283a93f19fedb9fee37d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae40b94062a3ecce61bf256f25b1b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a981b46338427f54c422115518574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d91f340268d601e15fb5f81d1bc27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422d0669605d897c262f2f6d4b77af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b8241626037a0aa9f2a488929c6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6a86ac89ee8dea0106cdee14edf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87243b4cc99c7a22b45afa0effe8727205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e7e54b7bf700650679bd7bbe23982206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27e2fe352ee33fab75b839c02abb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf3c5727a0ee48af27a8007303cde7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f133e892ab840e5be627bbefe7e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10897a5f2e9ebb419b0be48ee0c0b830210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ec41c45696e23cc4530e540242cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e9387f8aee65c6b878cb2303f2dfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b975ba86f7baa43b4ceff9ff6e6aedc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912adc1cfbcd6c0c53f0b062977a596214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403ff94b09d5b2e92d97588afd3ed9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ed420b38181dcb87b8fa2ca59a679216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d10f249ef0e99b5987597a384857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba5dbeb10e095deadbec6a0c869b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0fcec4417b015147881d8a3c164a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e040cd9b8ee33b0d6cc5f12cb90b3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017ad9aa5592c8e05c5ae32c3de7392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a74b8f36ff6964c09820d2b9b822f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d62e7594315e216f467b464025124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31962a573afa444e0b9622227183fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a670aca17dba903b676e498ce78496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2eaecbd0abe55264f98e7517571c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5641c14c84ff3bbd9df30220e3b7afc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1215f27b740303763d84cda064928209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d50e1b9e5f79fd3e16d146f72976310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0210a893e5fa5b30204169e7c0968e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9526f20571e9855040495c024a059c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890396975eb4c3cdc6dc3631550dca8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e5b8d40e6eae7c6da9b9568992a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8039f4cbd1de6b75f44aa4eda412015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab9d3d5acff21064065e9808c06ed816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd983e1ce1c945cb202e0a994a37f68d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06fd625b1ceb34c4d3ed037289ec118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf11829ada7f7fe994bf3b53a646d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab22474e351ceec9a99bf222105bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d0ba608f18694e1a6782e1466e2cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f10d0a5fe53057a547e931d75e2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0bfd0967b5234f58b67e4ffabaa0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd74d41c2c5e335c49d97c79a94c7ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de03bfc1b1483a0f43efefa2ab2f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f38202eeccea7285b0e03b3e075d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07458b8ee218574ad635466d968350c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8c9448c63ec9794f75674287139b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633f8a2f774cad3ce73492320d6688f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2483561ab2272afd910742c575a09530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3504497b1d1bea56dad5205cf8a3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9890770a2ac019c112931a8b3139b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce975c2ce81ba8eacacfe9fe85104e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecda0275dd4353df9f6eb2bb8fd62834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282bbe9b382247eab3bb0df15d69fe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ef9ea8a6f0687e82b99368b2fc4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662f0bbc1e327252a935e5bbd72b14637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c16fed2f97914cf409685891620638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea4ecdd245c0589213424a3035e88639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c4cbb02ee60ea42ef0ba2bedd086b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea394af7c67031c132a54303f9061f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de220934b2d5ffcf864ef814f16dea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a95210ca614f7d252b0f47e1312fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f65453fec2854d72aeb764ca6ef7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c379c62efce6fc4677b618cae86f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0dd40e4f8bdac1a0d9e90836efcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772b855052d603c8f123461a437d4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b827d4551abeaf17be2162948bfe9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c53268c79ba60f9a1105b92b474f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ab8f005582c066f08fd6818ca7f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24d1203d1db77035ab1bc17e10ae651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d82bee23c5f46e6befb870f334a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd646f689cfcf2d877b753d5da9fd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9b7b524266aab7d2309ba19c10b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2683e0c4ad0bfdbd4a885ff8e4492355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6f5c4349dfc6e156fda3e56811e0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b3c762889c2d5b3f930c6efdcc0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380959c21a4214a1106caa1f91b4047558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf3e6410ad8900c35831df5c9431e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52205d3a35c3d537aff145634969913e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87312f33904c30b6416a212ea471d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e6a41c928bbfc69d8f7b68289b83762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e470695758063c3d8a38144269d45963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec39e5b82a276f4d7f46cdbe223d3d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd27cb9065560f63d6faf5fad92c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf7fa49336f650fd5b6b52716ae93366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f1e10e6282fa70fbc4aac199033467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15fa5fcca7e8cea351c420f4bcf6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6987ad8f9825c34b5586458ae4fefc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347c107f0775e451ae6711ad93309a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ddb853ba4025294e9e703accb0b9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04b9a583a47a94fe28173a050b71872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe0e337d0efc6c9dae61d64d1a39a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128cb1951a8fcdd22d2df2a72fc3e3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba91dfd38ac7adfe0c94db99b3ab4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723711e43f7c9b613f09d8a253b2dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98ae046343681d8871b2c0465d0ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38846aeb2ca3de0b806c9350d9f9615d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509e6c79aec46b3882f8d51eb4473f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a841ebff327d8df69666612eb5caf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251cc849952262fca5fd5fe12582d9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad12b9ed87fad4598cacc472baee5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7917512e09a0096fe621d5583668a0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec7c1480202d6831929e00230ef9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8fa3c3e7f433ede400afa4c8595f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16b5f05fc53141a306f080d3580b1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793f68f941641414e79edb6e99f41087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d86777a7c19f4666b3b07f50d9d2d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226081fd5c55a458d632fdfa74559f2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3859fc9a9d2f64b33bcf73c2487bd7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bbdbb0516f9f8afb902cde91910cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512f16c1406df331f373faa63d081392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c43b17984fc98ecbd90e9310a85993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a83e797a629c0444766f465ba7bc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0fb62aefa6b3d9479120c5c6b19e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01fb2d4dcb1b8fcfd029a20b7a620396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319855e63a51354fdeffa157977e62f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa04d40c2183d29fb92a3d6818c2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3259eb7cb5947c92f33a1a18dc8ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5513625ca289c54aa8b707b8b91741100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a9b939c89d519ee7ea0ac21bc665d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a5229201a4fac938c0c6d9447ef9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547646a4f2b37142289215f5927847d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4f739f5fa980becd5adf814318180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dff99ac500bfffd9bf1f090b96837105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8978a394aec29f4ac55dcecf56cbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e69e11ee9d18ca8118d698d70e0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6031f01b0046d023574010f2c92daf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a30cf92d36737e3824167e69f026c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f697639c9454b7748ea44f88ae415110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31784ccdca3279b4481ebbc166d86a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae625db461da416d1051a9352c9df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebb02b793d653b0105c0cdc1ddd3a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165a9a012c7d18befb2e28725d7b52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce218a8f9e69b4689a9104640dff8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80475fb0e4a63154e741af245a0ce3f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037682c49c40aab4ce4c9a3f8e152b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2e5125f335728662c8df71ff0714d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb941911028629c2147a92ba269aa05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc39a3e4f182041d314a08a1e0738e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b5e65716518754126df3546d58d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeb746b954f2ece1755c820269a6e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b83bbe6814c706d75efe1a9d5ffb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11d9a59f93ff2c6c39829b72b70d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4a4e8d38e053f07eeff20e991bc81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2caab905d74df2502fd67ffbb5eea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b326f55bad1e8ce3116859d7a7630127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3b2774e3344877828539f5a9a88f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37474f900b7ba42790f6c7ab64611f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423d1252df08a8ee25c8100371de15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f9b99eac805dd75cf657e3a29e39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bfe4488691266f24b69eec33aad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8a4985339121e5201306a6cb3ac08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5d4efa232ecc47b6d715cae23d38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161bed88b751d491a9061db9b26adc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44da28464e107e6d16a4c2f299c10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad98d0d2820cb0010bf113c019b2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5fb505b2fad1669eb4a7c12ae2b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aa11da594c3463d6133ad4cd6dc0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835606c6d510e56c6f05913fd55dcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52846ccaf870e0c0b58318e1f073c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c47ea58c4d26cce78421565bc2d7a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2396f97ae65fef58c1c1ecb79b6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8fce1c050f3d11933f5c8fe76b777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff6a88ec751e3e6f92cfdfcb3fdeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d5739679d10e92c5ba513bebd0d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f920d642615522731fa8a6983ea3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a851d0ade3ddbcdfe943fe945811fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fdfa5ebbe37e3d95f8835f593d848149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ccd805b229fb16af8c2d4da0a2f6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9563961153a377e9f31e7779e4e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21a2073efc4291fe23505eba24f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89c6ab1b236d5cc19c158c2de22db2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a0b30585b0012a3f61f96048e36f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239a3d3c646ad3aac02694218c35f37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b93fbdef01aadf94fcfff46128aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b973150113202a7838553d8ac1ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5098e345f1668e8834d5a1fa8fefb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff049585f62a7ed65f44451d71f9748d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5b0237d3c2fcb20597f0f9c28fa4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d9a71cfaae0924be087d5718552e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77b6299aa7eb7c024be2cb4644782a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfaa2659b68817958034a03ee38027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c03f8ee78e23b6fb1effe6d14834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d15f19085350463cd5cd5934af1a85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41529062409df50609ebc53df689bd4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2b8cd767c9233321e5d6f82b593c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2430f418f87a8f034275ec31ca9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff7ac4614f80761d4f6e68bcf6fba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a898676b1f5e6183ffad5c3d8cf9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935726a8184810e1f157571553aac20d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e79f34f8c99b820129349a052d14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd5884289860434ddc023df506ec8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7655ff25ad0136fab09c8c8c4545f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85c61ee00a03326e39451b36f358d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851bf75fa4ba878e3c6d8aebea2a4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469b8e4151eb6b6de7154131b54384177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ac163529c57ccccf5ddb06c4e5ea4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026075edf55d259150d44f2f600f5caa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4c8a33cec5583650e16952395527180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384044c76e8d9b90ee81edd44a83657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc3b4926506f10dae564e888ca620182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8278e80283e0be5e4a722c9a5bd459183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff166609e25720f1c2cfbda2b8b35fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c1cb5fb6c1034cb912549b68e687185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e154bddf6a0e0cfadb668056891ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6f19279cccb88058bcf58738b2a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd532fb4cec16d4088613ffcf6217cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62eedde4ae24b73c285f2f404937cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea9987a3d34a20f423c16a46bb5a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59722f68a109fc910a774c825bddf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e4ad3c826c99143cffa6877001c94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3fd216d4deb664f021c868ad8625c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2232c04ad5fb5324794814d0980ec6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0bfb631a7776f9d29c73eb8e1b7c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9abffd6225e8cc0a31e0e3806b199a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d043acbce51d6829a233ab82258efa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538dfc84dd20685e2b16033ea86d1da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d41d102261205598c5d7032b2c8f61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a8c2d5c7d0d06e2b7b6e686ba8d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5218731b8360e871f7c3dc00bc9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722bb2f987bd261820d36c4cda0137c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00cb294c617080eaef52b10b60e710203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e289ce0ed2f2904f5de8be849733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0036541b06a95cd7cd78123e602cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9b9e34292441a88bbeb1bedfc6f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4c6bc30b2ea011eb135fd8925de0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2712380720f5a8a4bdb1aa4492b783208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305a5aba8708fd6acf092434765a683209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c57b7f7bffffbc0a9462a88410d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df72d19ce39877e4540ca596cdc4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccedd656ebf994922c1b3a6c94f904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dae8a844dcdec0bea2cc1aac6ebc3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7d80b42bd065939a517763cb0da24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e2002aa161e579d778502caf88d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ad4bdd297644f7b76bbee16db172216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0899193fb44012b420be904e6d680b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309202c04c138578349c3c3f6d5bcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff04996759551f23e81f673ed7002219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>