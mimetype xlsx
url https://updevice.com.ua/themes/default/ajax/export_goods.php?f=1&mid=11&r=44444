--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ada33c406aa6d192ff35631e465c961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2783516e458b069cbd3929e16a17bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3d373ca6d6f07ef85ee9787c49443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bd05314b2c38d4b816fa44cafcff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb6d7cd9e6800b5596562ab9022f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379ebb0a045fe3d64cede223b027826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a8cf8ce3d529a8d3cf5c060b834517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8d41788c2755b3308651b3bb04038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc78794f6b59020d5c316a0e21e16c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2c2d412c6c760f6e1a4fadf66a3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a55e7189b082d3ac075bc25a269aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9c2bb900a1bf1ce1dcb5c58a2a3d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea312f8a47aa26010f973dc4d0018813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f648cfeb56e2a6a89fa92a4d6f4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43552b29302494545e26431e0c8f7a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b522bdd5db22bc4d485c4f5210c033d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df686884eaaa1e9c7b0161ae33565f6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bce8d09b37c6a7cefbf642ee2e6e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e86cfe6949fa6521a068b2199bc75319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5eeed879007090e185aa4074289220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a3c04b3658bb3e0727293bbb9e5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f78409307842fd043b0eefb23feb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef06640633eaeec0cb9781eeaeaab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d462ffa116ebd162cf3fc70025fb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e294c23d6f0677ea4caa6ed451d4a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189310582f577f82e3ce4f5068d27b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5cfd3a98070c87356b2743879c4cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843037e4e196794e049fbfa189da16928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b193281911a16e4714674729c2c96bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169fb21e521ee4e762e4a4958fe53c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd450909abd55ac77cf69609f37b8b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa497b6e820927de15b43f45c9780ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9ff16de74aeca2b7193e50bf8ad4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aaa7566c3dc77b6d063e8d856446f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3750cb3ce8fdd9682bdcbb9752d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efc538e02d0ffd844aa7f3cddb7e4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa6e00603bac347b11fee754cf3fc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13e40e41806ddd4601179beef3dd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee59c5f1355920870353740052a8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8d26614139e111573ed46e8923c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff68bd33a50b46b0bca8391b04f949a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b683b4f4420b284d4e58c9bc7d6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2920a97d0f293664c95a28128bdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b45d808f549bd4914a0d42e313cfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118532cda2d04da21b82f6551e531f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9bc6600248209a7c27d63478f3a7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3491be7cb246468f724054e77e2e1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95faad936895e37d53f2dcb5385a2d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec7f5051159ee0e6c28d8493d0e6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949ed0f33a6ab95e22b15ab672bf44b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e4ed7884005e1ada0c0f6442016451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a69e2255656ce9e4ec991fe6d575952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c342bc1ed2d3ea1128225e8dacbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d32e22160c949256cc477311753e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82681b87ad9ff41501de0e326fde52355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af76b37254ee4564c998adb5dfb35656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0b8cc9f028119b3a8fae6e0c550157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdcedf9bcaef66cda486c1b88efa6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061401a9ebe6ca6eaff976c03f868359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511769d8cc1decc4e7a3bfef685ace060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd16ddf18ef5390328878c31ca2d25b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6646880488a4df7048d3fc897753f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9182413d1d02592daa2596588b05663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a783a29945a406923aefb104ea6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8f7a142dc48d1248e8aec43dddb0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82652b15f40a415f6cc2c155f7e5eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5674bfe957f3669e66ebd8c597316667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafab9017efa1093503baafcb6bf38368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f38d61d14d016a85370fc9fde44f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae910272fa9a114c1d23fb23390efa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173974367d4ea0993c7508577fd6cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac14692b06e2629c9da44e464e56f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d2d2b7a2d0273c72e2569352dcd6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b594c50c066927c896c54e7e57c984174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375231f57b172e47f7b95c91e407e75b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578579195691c6032ff9ee3f7c24b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8690014d53059958991c780902338877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3d5e67f633c1e123f1cdd79afcfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421bcddea1b171cbef1b915edceae6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8f76ef2ba07d273a6f57b19e766be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc3a205d1df7ba87741dd65eec11281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19323e4c79925bc114856af57c1b433c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7606ace5261ad3f8ff09025d382283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56067c42cf5741b2910bbd943e0c8e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ba9c26af28c54b544e62e78d4683885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d20414e53039ae266ea842c9b2df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed9e395cefb60872f8abe8d8f0aadd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bf74efdcb936b1a91250ae8d9229a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e59b6423ae873b850acf41ae7cc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b76780e020a5d7be50c3cfe51b14d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e83478c83f5bfe87bda16bd31b845191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d695bce757e420750a7747a7370592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8bb3817813248a5cb49e97cae14e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685288670c1f79fc066492dc3c436f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1b0f5e0874c5b0c3db1023dd123b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51608ff25427250d2fc152468266ef7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0e3771e217c7d471787279dcb68897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53344dc2357359f29f4d6cde6cf47f1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437167f50e4235f9b38894aecc8202bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce143f3052332668fb30b7d279d7cc13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7dc6fb6a29460696da85ca9e231cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132609b0ec89e0706cab2bb7f38ebbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95312076c6c55834d68121799b90272e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bbf17043b19fb4f4b0478858b89f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c676f039d9b6fa00022bca11f1ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd525f3ff5a03bf17a1d6f39db9522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cf2fb84660091c803e72417743063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465428b242bd130864adf7f5f4b45464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5137e49c4e4d11426b6cc2305122109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf90bf69893297c908f8110a7552a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e53afbfb8d412daa807e8aac9c2c46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e84f2d1b2f0875215e11458359803112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ce325bb2aef96e7697453c45c4a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9997332ac8acc78587358aad8219080114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d336f0e6a825f3eb04eb9499b94d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92b63e4583a79f19c9908c7c34c89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde21a1f82b1d418a9b276fcb4a0b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2d01238eb61101d44fe34a1f92e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32548e222cb5e093c4f618f0e4621533119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b6c9dc75f0dd67fd36552c90fd47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228c0569ce5c6b0b78c9c029059247121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edcd686fdb2a9d1a428b230368da34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7387623606e34c67c121745d34cd2a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7dc5c959b84dcc645f76d2e5a6754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98808ff4711f8f6e21d8017c414664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7159e043dae2cdb71730f0ea4c41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b6579de70f6554e38e1e5232a6919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f87f28ff85e0567896bff6c2f8936128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df1692041a55d3b5e191c93c15de5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61ced0eb52fe9f25782d6a94ca35f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c991187ef34e18790f1843021d9c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b33bc406e82488699278caedd2dac9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183846e13aa1933eedf5b67ab8a271c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ebeec691adbbfe8ba70157e35a3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318133319b44584e0d0ac274907c903135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0e980016f09a3cb5e410de74c0fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed94b485daa228a94a87130e8bcc1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a079fa65e56b33b4703d75aca28ce13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7d01fbe47edac5aeef9defba1c9b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a5dfc3730740f0d058316fbd8c8d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480536f2a973a62ec1ca122cb21769141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283764bde96731ae4d5061cc481ef33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a5e9bdb35fdcd3398d7a4ce7c77f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12d2ead761b546954da0b4c7531999144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d75e7d8e0d29b6ef4f4db94737d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350bde6227bb06aee67d09da38bea0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93edebb776d221cf7bff6d8d68c86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2290fe2c47869445bad65f5301b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9300a3f2a4e5a7fa490f9ec3b5b5331149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689be67ca75d74ee99f8de100762f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fe2a97fb70dd57b3f4cba1b2a3174151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe968f9eeba5cf8490b6efe85f204bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4c25e1953fcd130df30ce3cbf14d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937258139b2aa41e7cb47a62d14e18fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08973252f4ecc2108995c9cc7ac10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a70aecf645f9488d8ce4da854313156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aa5706f910aa8be42164b524fcfba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3e3e758da7ae9ec14e3563a8f156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629c50f9de1c1a768cbe7f65b9ef7e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503924d3a1abeb5be7a87c9957516e52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390808495e645244e8e5b487032fa6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b448bc1668529c05a68f3a37bec611b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f382ee304768af68fb259f4a698d7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415bc4acaf39811ebe62c106aab388164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5fbf0aad180316e02dc14f1277b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46acfca17905eb07f4c943f5713b91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016f609309bff9d538642574cf6c9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae2499a88a4b967f36ccf314d85ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8b8ef78eaa2e6a913e10bcae71033169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dbc81ab0ca1892edeeb5ad696bfe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b85014f7df93c2e6f267ac8a7176171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15f77073fa3a6af7c929f5f4216c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185860fea6f78279b9dc3622339276173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea85fb7832adf1fe026e1d09e39b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d6044567365727a7a0051ed488b78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d9242ee93fe78e0e9968abe1d706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51697b583f9e17396293946cc2430575177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09410a04e2c9dfab3fb38d8b0a270b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbcb26c2d0bb7c883a78931a233189179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9916a5461322ffb0bdd16a23a6eb953180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da88e4ef69e3da7d5e96f02a51aced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47e96c2fb743a0cd54feb2860b6ce3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bb6cf6e28782ece90fe5ec3175981183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f16f4a1636e8a36ddd9252bcbcafe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2788932fc33063f885673338c628185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540bbd4455a06afdfc4b7db56e6497186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881019edd7130d920f6c8e71535f23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc7404e663d9d13466909bd00843a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d362c60f12f35d873083f2e306ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5fbe004beca89e36deb75ce7c187190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a31243eb3c06ec248ea7fc2279f497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5f7a472b2ff6553b1503bf836ea18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d37da75fb2a1f6cf130e292e761b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa815fdb11b22625cba7ce619d1615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587359a7efdf5f107cc5a3208f6bc597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fd4af2045e7f05e5f54a560c63798196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c324f52e83e5d544b6196d114f487c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007875910506e195235d905799170bd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a5b2e741f91d9d96178d57e4b7c90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f3ca27f11000278efa2dfdb1c506200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf643898950167a331e8b46f2c9fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f49a80a543d48a27113ca3cb7dfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a8c6df6411f0a48b7404ecf69c46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d751aaec887f4153be6a4b65b9ee0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824e22c3ed90e9329145f98290590d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1fadbee645c5f7c028e6e79b55ccb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfffd375fa44dc8d0472dcd117fd972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345cb025c055a0ed7160f14de071b77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219909f9858c728d9196587cb5b52a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14781b6d4fd144d2cb3021b37ff5f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b695426ab749fcb3971f1927d1408b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7488253f468a1a3d416c74c6bfe19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9a356ea75b30f3463082f91abfc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aafbf64d166e1ba1121c6776dd35c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54fe62cbee8c84d2398bc483be9017215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b913575894a3046118ec8ad4dab454216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c7183af61273d891c066373dcf72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0f671c38ad54c9e431bb0e9e59ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bfcb706c49949ff630fffa9af8137219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449dba7ee80a16e7c38388806708bc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49225c3463ea9848c5e52f4e89c5a0d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb3d49130bef277a23b350a4d823a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde44f0349a96e0929ecd18447b1feb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055f0501950a0c5cc19d19193316655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566435f8ac02f4b8af6bbce34bf255796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6773cdfbef02025fb15021ffe7f737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4121db0319b8e63fc78796365ae1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f73f36cf32e0cbfaecf59d3a325019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4236f625a9c5f3a09d505a9f0f88c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e5510256520965e1f95ff6c3b595911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405a3b874fc9bbd438cedae38879f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c689ea9c6259ca216f52d625455f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173435f6af6a40bc863b0d700a095d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352950472d0c0aa87970ddbf031b2c9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4ab586459aa45b74a1d4611f3b3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2273b275cb355a906e44a5aa468017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f23f95b726e0ba7f1122f6fba30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c5167a5e45345509132a60afb837e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c28c6ace988ad2fa0faae1e9ffab420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3b18786e3a4e2a4d7d91e09b67d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f35f4fdcdc4a163068022117d09b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbcf02d48318bdc904a02cfdfc5fe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf8025cf9608e642aa436f2dcc4b6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255bd66624aa715668285363a98984025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f4395278cb4ee306feccd0c8d26726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56210205f0e11f92373c61f01e031bd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e051fe4c6a41781728012c1087dc92728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ebe37e2b417b35aefc0c5cbf92e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e728494d3e897005264e3a48972dcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d0db6a1a13b33ce12ccdca1fc7f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2409462b992aa075eea52bb02329f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f1b5598988121aaecb143417487de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ba706ff052ecd9f35b97eccde7f9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4990749649e7b28c94da87423e7e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1003ffdcfec9af8d6c0e07163a98036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9cca950df680b585f170516c942937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d7b36bbd153428b6a16281cd8ed538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d058b330a5617232576cc54b33f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e7457d1e1d8d3e39a8b554fe0cdc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2823d39d3935d89b387ef312c89341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609137f15135f2a6fb3486d08e6664f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cd086a1c87f5065980ceb9fd95b6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b26b6a47379fdb53e3735ab38b1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2a7a93fceb0849051df94f91f005945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401c841cc1c28ec96cd2c27586a87c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c300ce06b182775d4b8ccf9d77167d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0e333d1d67e75f707143665be9d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb14eccffa26787062ef50ecdc02cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a733a7ad8715977808e5318bd31db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0eb601eff81928b9bbdf5aeeb854951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1a6258f351d1b24f40b7a260839e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa382d5ee14fa9952e742c74a31ba49d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96fc262f898830cad60dd1f94a01b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a7dcdd44afcab7cab3734251c611e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cbb9d5af2e73bcee7a5ff791a440d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eeb6e5e5970e5a69395a576091ddf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f8c2e516899f4ae1086d3343691f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2405c1a68563bb1f1c7d41d62e0b2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60cfea3b8b664ab5e8afc8affafbf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d0a03e9518ec05c39db61cdb2b1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8499696f746f96a286a31b6c7a5e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2494d50f591ad26458f12e99a0c0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79e64130f9e9678e8177269ce6732164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bc05e7ee97253e342aa0ac5d78b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537517f9c37150e41b4e924a3e06a7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe82e33cae1c5057b89706c1228326467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b3bb221b58a7283fa07f7c65efc8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d861251cb729a1950174752f32ea169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6127fe5dd1d8799f6551fe47b23a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dfb47c56bf0cb2ee33e22f535b7a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc038fea7fb371a1b2fd98079b4be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af84541febabc497c169956c61c61b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab2bf5f47c41b75ec55b511674db4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359479bf951de7157955c6fbd0c71f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189efbdaa0fdb87e7893b77f16b64c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11e71a9ef1bc6346f4506fac66e3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74fb6fbd97799ea02edc6dc086dab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6600102c0bb8de238f36f1bd9de2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee32a29e84904fe3aad0b49c1ec7f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111127447218841073863d2c4dd054181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616afa7451224307b12796d657fbef282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44467e1c345a7b7e096e256e1579ebb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48958f0f17e9c932afeca1a405577f7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75aa71d8e7fd3f30afd2f79c6caf7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add410bb79dd89f2dea9fc527ff8d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1902ead814a7de34f098f8853cbc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3142c2d79af0d276c1dec3f314e2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900ae82f1d013288ea5e949a5a570789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f4cf83540e05138f44eb5383d96a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29223e939bdc883fc6fb848987363891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f34a1a281bad0dd477d5275c329192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770df2addb81c4abb8b701d0204458793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9bc5dcd26f6a66af54fd92be9f8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77068e8395500ab7932dc2adcb3566495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96cb23c23e50d64000eacbab55490c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50f0948b490dce2d0925cd8e10e65a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff5258ab28390cb84a4ac065842d2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ec9a048fbcce49afb63c07d0a62d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92caff4ff37547a02b1dbafd21ddd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4b04330bb309e8469f41cd6618ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52460045932d8fcf64e4314d15f651102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f069950c117f280ca3e6ed8f9af7d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a4b704fe0819b65218b43a2ea9fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba744a3618fb34635423ed9f1bfd13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a041e73979313d0a7eaa8ede9bce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312a22499aa6e5142a076e20eccef19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ba1c8aa4c7a3c8d39c06c3ece0463108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965337b78e5116c1172dbecb12ce212d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a9e52b6849c2a0f9a1599d1d9bb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e07c621caa553597640107cc70e0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510d3c7e2a36550827554375d2a4e76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cd4f137ce4fb15e504c7e582fdd04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4555efe0a2a27230e69b74a96b631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796870301b2d40c97b791301c59b7ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25220f3b8d3c8782813527bb5297b5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38eae5f4ba6aa75755ac877df4a4e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a2e8ae0537f66fd1e441d564cb68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e41fa77534d777acc020c8dd8096119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba46aba7fdb92c065314e593e5402e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea48a2bfb07c4be998a8144eeef6233121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02bd6f1393c181e58e66d40fd32e99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e04307a52015c422af9631e6f4f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12905d0df994364cecadc6829359bafe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c59fc1e610b242dbe36a9942982ac2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e10f9df49af0444b35b2bb0b46ae09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b43e02ec274f89809e642b4303c99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aae83bbb34dc4929b0accc1e6445f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684cae2c90277894af57f81a370ea4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc425976467860b53c1c386602d565130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1faa5f7391868f30e0d816d270573131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344961e633198822b997a49033162dfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cead91c1aa7bfd56f336d967799dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077782b666caba6252e547ac1fbb5288134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a49167032d315a5bf23961327e0a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d2517efcc45be100c4530f67555f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103056f3e6817a93c4c5245a700dfda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5942a8f1cc466a2c246ce6457c7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cbf2c4c83c1118b63f98f1a34388a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b88010c8d413fb2fdc6f69351ba669140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95cef720c196c86bde7b96fd63e29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edf9187a7efc000c5856d41bbafac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0c42d0cd9cd03d4860578a98259c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20e24d31119b10f31ce2c96b45f98a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81263d6d6a0aeec65c98fba2266217b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b0bddf3fbac42e11d61bd318d33ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f0cd5fefb0563e65299ade5949439147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9f2a18afffd74a43ed6e63dbae66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c60070a9641355c739248789d177149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab4f6e11469753b846a9a35a9eda2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c55eabc1713723afcf31ff441498151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d48751e132a1beed126c838dedde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981276296046b9374f8aa82aa871b722153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892f55c9e021b6eae9388db7e3df832154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a83373d565af00f4cf92b634fb833155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d95cd92aa9b4983ffbadb7684f834156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282621391bebd94cff4baad822d3f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0230cebc811272eccd53b8bb4340e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c772a6434b8325771109c32bcaacc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a88fa33a1413a9bf3b5d742a9d388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d40378733639f179ad080ef7d559e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa22f8c43b59217e8d717675bdb22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ca63e6b8212e300befcc062eea0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a46328dfbf62586522d1618ef02ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a679dadde234835438c3b01314dbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1ee7fa9c2ce8f9093d580ae0bc7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e1e9c6b8eef2a1311a557402cbe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ee9d89f6cd7f063a613445ac17a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a78e66f40c0508827a9d30b7fc720169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95c2ccd8d3fce8f662340d968550e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b863ee253c5aad4884dc2f62e00e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c59fe795f266d721b1f1b5ca8ae7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8ebf8957e6bb988166365307e087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182af31aed6653ff19fb9d1102319d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6eba1328eb8ad1251515fc4e67378175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c918cd12edb749d36b98f6bd582d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f1e896d33aa2ded55d47af22c29ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef2eb4508d1f4a7017b490258df8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd3fbc4733fec616155ab0e8211b24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e0a278e6028cc2984e28910edb45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da127845d752c1971dbd8f7da0ee1923181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db29e3fe19fe8f47a86ac763a37fb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8540103df30c03c2cee6c9c4a1ce0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5e73b80986af0cd7fb28d3a00671184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb629621a14c9292e052a850e7e833f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26865d095e79acf01d89ef29c302ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992780fab53bceace049e009605bac4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca07680b5a0a0cbbe40d2bd4df943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c034dc7f3731f90b5c5894efc5c1cba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d8219a8ad5cfe5add7511bd132ad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d3f692e5d36f9ad1b4faf189a1b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ce4ef23ecdfc16d653f8a30ef674192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9477f9ca0c592572ff60719b739f767193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e8a40bdbbd49f34fc19cc10c03620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ba8a8c4e9ab29bf9ac2e358d5071195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0a228c964b813df4636c79eef0ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ff115f064b1cffe6e758db0ded1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69428e9142dbd3993491dc961c8bb09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3660bfe3c44d01efe1d52280bfa94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087cc51dda77da2bf484eeaeab1f406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45735234e4872b65fd40b06fefdc9494201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc72306beeb06d7bd4346be96644c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2fe2b365b1db8cb832c8b0297015203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3357e4938f84cb4d4df428b15a49e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696f0e5fa6c9726e4d9c51fdf657e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef22e1f16dcb1c3ed792dd4266b9a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b811fcfecc66279d9bee57f9d080b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155ad01b8f3db727ac166afefb472c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077cf8b836cd816a18b2350199c3598209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3e56d86fc17ac7b4623909117409210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545064e6c08e6b3c726d32d30b9b7147211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a78b0c878c6b8b5ad27371db0f5a43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c56ef214991acec0c0adb5fce07bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d39b81b4fac5a37bbc6ca6afce91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536c84e89233d2ab37ab045845dd55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdcf06e1875d9779b743a74221918b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c48f30c5eb9403cee3b472099e19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c592781fdb52d5690dc89687068eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf8d3cdca1334b6091978fecc8cb89219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>