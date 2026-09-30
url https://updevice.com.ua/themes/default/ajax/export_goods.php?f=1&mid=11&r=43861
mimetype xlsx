--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba242aab910eca4c97e106c331a8df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93e24f841317555b9a5df955132862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c84512852dd2c3b6cab63570f703c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539b03fa995197615941c9bf9be5534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8affe8f5ffea6160c5004c042b955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db337e1ddfdbe520498a2d57570c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb14cf9d1b948c1d5cdeec1742de707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0761c2ab6a714629b55d4ade8360598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ae02a0ebfb41672cd24867f722149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf683faec562e4c4645365a61e1bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441a416c056c6df8f7bc72174df0d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348174e18854c56ca7e078cd8c371a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e344aa4fbee63c1bfd6c04308e9ac513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf497c19c352413e4c9e3cfc6031afc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bb92a620c5a96f1142d37636b561215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea308796863957e8e6c8cf1f6c9a1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a1c2ff0a44eeb8cf7d4302a75a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff68056a8fed14b3f08c0466335b2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d32efac3c4acde2683fea3774aa419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239c29c5c17b633a20ed0324fd672a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1b87bc0ee211951ca315668b63a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc26dc81cde04d3b72a7e063dbede222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d00788ce17ce27e29c3d0d02f4286f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdeea65950cdbddda31c11748efe6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ec6dae03bdb2a0e40fedfa310f50725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b559483e60876fa26d6236b03a3da1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c728abfc7d6a4c79f0ed110d63e3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c256c9ae0375c0ed506e7b1cd066228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ad1d5e9fe34e41b2177a4f8230dd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d5beb31f1e8162265bbcc0d347b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c7f158a7dfcaa8fceb2895d6af1b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e0dbf7710ad25ee18a67197e083032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62c3f39cd4109bd7972ff1958810ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0627574a6463402b666285dbe9f9d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a75f114025dc214f38fa55f7e38d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106f9d6987aeb6a681394ff2b1aef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd1c2c8cb757c73819e0418f5526e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4066e3c4e518fdc9bc38b0865a582038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ca47f68448c1ba494a74ce083fe539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c49253f93b2ce898bb88f34cd0e6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5d50b5dd0fab0eaac484d6260e9e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df561ef390267fef218d35b66526b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f9e788cd581a0153aa23fcf9318243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ccf27e28142a0bcf434e24d57fb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f06d432b62c35a9bef1fdf5d9727c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc44251f9bb1e33f19b98122e2aaee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e973f615831b43d3c2a61c9b4d5b1f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ca500183be354bd0964fd400023a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d475795140cd3433423b7659f2f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088d3872a854f155be2915fd12fb0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5578b69bd8ca60a4265e902cc6f97e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c7f924e69731c1c1e64de0af30fd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb7f220e66d7ae634275865c5dc47b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b1ac4e060b568665d9d3c3f29bc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdc11dbaa53ac35249e6572c408f4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7820a157f031efd6f5421826d77ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8890e88ab882817a093ec011e9ad557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c034dc3f6cc085efc45b9beb8b5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746041718d9272845c3df6a192be502759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176e51e48c11a74fd881204c6931f3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ff3b1b7429cd9ec99b3e65583b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef9b32c5e7aabb853352e1f2351b5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44435ff78dc6cc24ed00d7adf03978c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fe07828f3010f963bd6d1af094d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e36d56c7120126951bf877facd6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d75960af8d98c7f335987992036cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6cefd17a644ed0b63e7571235441467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fed9bbc34d1bb90fea41fe8ec16b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4110daf04ee369a0c6925d661cf85069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a336c3fda851209d37c834e132f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d76feeac759b47ed001cc56145c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ccc643d9b5de8d6697d2a30b4a8c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ecba3e475ed694b9efed6dbed96f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd34160ba3d212717125554bbe8ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea86d9a99d852792b3305000a45aa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4afa6c5f223157455d94816f3a9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a2f6f9c07488633031e9a8c2613177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbe1683da243c72d86e4ff297940078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb3fb0ab5e3a293bacc52de8b0d5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787605c2bbb7584e740060031437f9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c7b4f1bc717ca2d2577684ec3e0a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccb5ac3d542ad879e4d708196e9d4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdac73896fdb9e0d775506bc1e3a0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdffecf2c7bf6feca6b14c466bd1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e590bc4d0db17ca60648517743365f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edcc72eec5ecd9967e11f560852c4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4a92d12b771a5c5e6f4bd18c3b3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9127a66b64aa957c179638a7761688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73f1eb538a844bcfead1879834f1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4cb710ffd1d770580865cda4f41b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c3f6b0319feb410e81a44c29c8da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6330e5c2ffbe8299225904f943bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca1fcfe9972739dfe642359da5db593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16ed3b18a91408049288fd8c8f63894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7d1f75551a02f51ee1c4108a8e63495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8efb0731b3973dc7a873f2a4ef549e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1ec968480c428daf170e13a6bd21897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f932bfabce1b1263a99a119574cea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4832871f6e3ada38b51484b775b522699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f35af53caf5a816af232866f1a774100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a6fa974880ad3a8d158ac7aa19eb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a833a34b42dfcd510006a6166dad590102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8c6f3efa1149c377f7f4c530dcff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e4557714428be1488406406267be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8804838551c220d411265e357daa9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ccbc149b79d24322ff3c572c7307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851fede1651913a3f3471e624d9392d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff26a3d5222a875164d3a0f36cfc5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c619ac374ec05d6610ca1b408116109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0218776fc5fe68b41a9798a95a9c18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61da17042611bc5eaab67fb9f910d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e33fa66247cc7483c1af657464a755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e06dffc3230fa4d4717b03c968cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111315f0ab9f009601be890f4be859f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19598e2f01f03eb3fa053e270b15311c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8c7c6d16af8de0138850bf7df10f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9bb9c67eb8813e4565c96731083e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca719d41023c37ec7c1d59472cea443f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f986b04a77c503d4ba50187f8b156f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5718251b85ba7190f8c34e2b1151c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe86abd5fe9080518f6e86d00633c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a29b7b8fbe6538c74af150843324e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e6b3bf27547a511209fa9d28dd1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce7e0a328ddd46115f47e661c6cf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0666a8ad6d0069d3806a3b5eb925e6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40645ebb4addb07894395a8be62443a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f947419fc1e2ea0281c55f647c45992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1d6c9c8645736d59ad47628864d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48518d98b7a45e7dc3896e71059ef0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984841f84f0b6f98ec71abd6cb50696130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7460a0f1a76499e3845a9a353c1c04b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0911feafac1dd8697fb0f281dc06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ddb2193bcabceb52253d1ff7a79c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc25c8fd7a998ca7fa5889a18ce7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2310120574c06e04dfa7c56b4bdb01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c571efa4995be20abae2dd23a5905d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3733ee8440e9bd950c85c135c00fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe338ed820f2ddfc7a74edb3c76a32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c693be1da0405d9ac95e07994d1e9b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8632e3b493717911037fee45998604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969987a9c1225d2abf5c85cbced9c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603bf7e3a81e97d8ece726edb9a95e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10aa778915f77d8b54eafa2d6b02a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd303566acdde4fc7677f0168ca9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bdbe0ac5853af87990437d0dc95c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ecadd73403d7913cf8568718caf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300b1e00b88fc4e79d0f62d7a68a607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596b137bba2ffe03bac68ea200b4e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af691e5d975eecebf774351664814ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371242b00ca0eee510e38e3fb82ac935150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d07f5069960ff55aaa736806c39a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e416a33b30b66947ef2e3d505d399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd6e2697908405a0e23f989272576c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c5402435ea2f8217d22136d3c52a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6409d4011500e6ca712829777058e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86f1b0e481d9090e6deb4f5dbb625156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c33e6e51f55856fc19466ede647a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee29985a92e59d72dbe692f3cad4da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b363e36e5501637e6615f57c1997957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b70c5df88f984fde3dd2e062b4f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8672ff386df082bbb728376ee161f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868d06abf12520c6850484a50025b6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abdd457336127092092ca5c2f96803163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f168cb5eb63075c907a7d3d80a3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15813ea889a2d0747ce37ddf5a1d13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef5cc993b7c7b68954c283078e78d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8183dfcb89a1da9e67535483c4a753167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50698b4620849de6958991a1e6a5a769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0490485b9f6c6ccc76f0c0cd41fed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1510d8f2b8f436efcb3197c2e76e9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1087dbed528051b3916e440bfe462171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c1e060b6fd61a0b591ad46f5cf61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1507ed605027e57dd51cf418e46c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9273334b26443209eff16e5340ad9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a89f198c8046e1ab5f52a6baba5b1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f238d920eea355b153c2a09dfe1943176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce723bf02e91de113170718a8dc171177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89365d19064b9a98f4ca8cdf04b09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a26beba3fc1b1357b3132cf66fb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b9015979126c6b177dfb4656bcbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2acea0420fb7e711693badf6600535181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736935607ef87e217cae2d1abbd2dbbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574255324f971f1204869599b48efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d57ff4de452124836521c4c9021f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44baf1acc0c9d29684256631961704185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59b959373219c50333f024b7a71622186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67219fc017facec48a9b2aea7bae801187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6fef05a0832f6bf9289e7d34f028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24580daa7236fdca0190640709791eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db66efe4cbc6ed67ab1a40ceecf98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120643ac5607f5962cafa02efe498d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e962844c365ec0c0303aa878c379c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c795ca2465f06cff4d8d8406666aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960bb2bab6d834a25302f7c05f04d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de96abdbcd043fc42acbe49c776b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484323803874b7255c45736766bced0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b5dd73cfeb08755122e581a94cf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ab0b38b112888eaabe4b47356020198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7c5e9743bbb39ef3a97bda0d07d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ce55b96b2a702aefda8b049e1d7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d056fbf6acb99e313caf9e48f98e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad2a01aaa930f0c8ec029b377402e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e3fcf9aa926f2e7bff8091e79cc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe248492a02e0c99886ed94bb1f4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc782c4de41ef7107d14d97544f4fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e9e68eaeb085beb2a6075ecc5768206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176a749cb75e8cce663572e4fef1fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade173cb3e7f5aa0daef4a109c94cc1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f8b3d33a6938227faee98f3f5b12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e417f79326cc4c4a8f0e47289975c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c0c109be17234bfc8ffe3fc99a3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e796ab0bfe8306630a48d343dc3e5a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f281b23f69662f4382baebf5a0e319213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59f4813f248cbd2669c1a37b939c3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b52373eb7003bdc9e28d516bcaf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd771c5caa5889dc561bc63fe2e6ffb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc49cb6b7a467be3dbbeca4e7c0754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206906b8f922cb05b9778befddb8845218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb7fd6a4b4a6523c4be44e8af9d5f5219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602a7e5d9a56f4f7d668d8a22ea50f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379aeb92fa5c4c070401f8f037d501f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e55ef07bcf4ea9bb116be785bbd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496749ec38e2f24ff95bfb87f779224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf90e48bab00636fff8e66aac08ee815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba92cbe5d905b85b5f915119c09d36f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1e2a78694d438e92ee895323bdd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2253ab3f84fc2fcd479ab201034e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11a480dc516d6aed954b081062b4109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452bb5967cd8111dee072d09e6252e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498191f8f07c33e96ed3f63b665489411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c1bd70d0debd89cab7ba723c793c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88242b5c8976f1e87d4772520edc79b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f889dd5b8d8bee26605c64f856138d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8dcf7b488f0383f58783a303bdf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed19c0fd2fb906528c0d48545b66116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14898453c2fe941e4fd2517ccdc79c0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e805247c5b5e53a140b381688d261f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cd1473cdb0dbd691f41acc795d9ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b241ffb5abfced6bb9be399d66dee5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb30b6b201d17c9bb42ab25a021db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91211d349ed2c9e7540e29521bb8ba3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500eb33f95b4ccf9fb8706ec1ff29fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40310b747fc5f104306a2f36b3046a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d5653843d96752392b0af21edd0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e6f19769108b2851be8d2645fccb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b50658d8091b693e99d7e1c4f3c99a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b43a66ad577ed590ac400d63fa8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a7a393e35e6781e93172ab82e49d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f58383f3634cc2c6f1e9c99032fff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac9638c598be6879a14a6970957ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655e5fa859e2ad8e6c5b9dc04dcb1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058e8e789786416854e3101e6c164ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a82e792a3f1c884ef0bf89c2737534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d9753fcf9c15e0bc60ee8a841b0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576ba69f416b9da07c4d6d0fadeeace36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ed6ef1a958af69e4bdcd63f1bfbcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2763deea1098d8bf7a4684b8667338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60085132d2b5b31ce50f81b9330ce91539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c000647c032e427eca03c9a5c9ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba3343b824e7270b5312670eea140441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a866e6b14b09f5bc27be38beacac7e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b1bca35957b0483e9a81bc81afeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346214e6cf0cc2bd43f80fc0bcae9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2fb645be57888b9f3a7e1a50a591045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58f57935c384aa633715e178f1dde146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12dc0f0cfad59b3d3563d86e435de147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfa5753d045acbe820e1df8506aad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73681ad916c57c7bcc417885aed24949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a5a8fe0428c536b76c77fd85a56450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d10bc5741c16d064325099a4b7ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb45ae8e2f395964ab7ae923a53bacf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b0e093a4776c0f7d3c0f4b5ebe0eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae4fb2135a444a72acaf16b32b65254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae18d085c18468c69530abf3d4fe6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6092217c45fab019498d862f24bcd4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb001ed3a5db3a24c0043f7893e7c0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f03febd88dad7a8bbb5477e31525c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fc94a4c0d8496bf2b5bc6fd1f28259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9270e251601abf33b14fc9876d87a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee415d8c28ab7f93532e0acf0a17c35161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a0155f3a0bd508c17eea374a1fa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663dd3e7d40a3fba09118cdc0d7fc3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b5efd3ba986311cb7d110ee23f9d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceca31c30311c26575bdd51fd6118765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23e72c7f9c28d72808b87a216187866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b096eef7b786979ec85ec81f163b6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368cf264c5be151ce432bf9d4d1e9ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28124f5b6890ef8b38a9271a08d6aaf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69aa8ed81288909dc8aaeb51f0c3c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87ea69e8a78f65849dd73ba65f3c2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a75859a1353a397839840058b1d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f89cba7b158ad54f96f35f3abd612073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10aa577c61f60b2f1c881b3501194b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf6f7eabd2e6461e9e9967a6adce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0638b666c35952f81d6640f930a9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a77f87824e65939e20039e95778fb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce95281d0e8a78bd3d0c9e55ccb62478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4570bef8e88dd79948153b377651679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dea11e76822a4305ac3171c28f14880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed97b20a191eef002141971d5c1e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a6bcef412ebaecba625ee55fe4c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c2fbb5e231a71df541e25ed99cbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec0f1779122452ccc28f4f46ccae084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a178d932ea5a3b7b8bc54c4c0fe585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b51ceaa2ed459a651b210d71c78f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b75d57f27e2fb6f478a8cde003d9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966ca338d0f2d8ddf091e391c4e200988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf8a0575c3a45fcfaf1dde95b480989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea0674e8609195431edd3e5a67f39890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb6eec21d512d55811e7027129f7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966795a874b7dcdba62cc7e0b92f604c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c98ce5865b7b179b806fcc68a977793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455b4e4257537369cfec928b72759e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f17ccca2d47cf51b6f39d4f19cb9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bfe6b84486b4c4f601272655383b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587a7eb84ade2b1641ae98a8568dec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3de9426d0d7734b43ed9cdd798d78298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c47f1a4b95f4788890a628e86cf3ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa307e7db53ce2be32a32e28c69db5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad529d4ed3381d6df4ddf97f5271d6d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd914fc98bbe940d03ac03f2ee632f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2cab9be0a08859ee20404dd4ad18f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a931d64215c2895d9db2476daf2db2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cedba0ba65ba50629ea7cb2b8a1f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9cb3e7aca7d04644f563a9e5ea4aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2d6586c64db8b8d5e7129ba93fdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce54d8cf3e98dcc396fd7fdb662cebf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72259051befbe4f59efb9a3635a5fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2256073e0dd147d9ad94b72148cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db0ebddf3eaa04495cc8c6dd38bd34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251b7e1bd6d4f6ab303af50c2cb8fc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5090b83c3080de67d201f969ed3f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70db5eb31d49dcbabbc9eb7e1f4f171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e1973f2ff377585c43e758d11d34b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e20a6f8712dc8e1e902ae62d48213116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488d4fc85c5c03e8e6d5c304c6cb6ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197280b2226e300590442ea8beda368e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a3c86cf356841d5235d0e32e6e98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597312ecdc79da0b2a64c219f68afcaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7dd0b1fe7bb7f0d9af375550050c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced4d21ae0e7aa96ca4774cd9bb7678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6fbbdd82d521ffe82b716bac1681d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dda5abbf93a97e936fb628f1f1e6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6f610014d6da3863056cd4daefff8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f30c303379e52761d775aa9c520b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0ef48d7e78b94a870d6865d5af32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6eb5e86db7f94c191afbe45de2e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065439a174c42f980ad370d59ed1f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2040082f57963c9adfda6a05fc29c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9cc5050070c7180fc85c224c3591a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8397331e9b5e5199bcc5f20095c446f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abce69c8bcf4b2e67373049b70c2e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b25fc8a3d83053ea2c4602af3ce6c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee73551e2b110ac6d5b62065f7b1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720a554e7467add50f53290a504371136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb94f3495e9308e6716bc11cfadde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b42e19ffd4d6d6ee03bf8aeb3317ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe4e611884531b8e99c4e906d7594b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ab075dad8b07efaa0b7a7190f996140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e5bb2a1bb4acfbd22e3d8d7c0cf48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec37c4e7c05b1134a66727b5271bc5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8aedb50cf5f65b587be18d17695d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb2eaa98e27e49e166563265c8c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0760dcb9344294fe104a94c536923145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12041b068ef2b2e5bff1348d7988783146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85075e030fdc2b7e615ca9617b68dfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f619feb23d3dfaaab94ac6d96cfc60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b024fd72d21c0b8574277fd41c0aab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d088838cccd33ecbe2791402351fd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d35958adf2d112b0010eaa977e976151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d59aae43527433ba9db1161642fe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408a29903ac6a2f3982fa0fed68547153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ef9ee0eedf9ff876c9aa73c80672154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99745ebb390cbb8c6199d564b86b4f42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a283364303f20a8012f4366387780d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24870ecf4f1ac7093026ba3728438dd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a99bf51e9c7593c670aca569759bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a0d00308cbebee57e99af48b701be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ec31c8d8d53cdd43d5fa9f046a56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ee8b119e405bb9ef9836a888b193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d5c69af56809b5af4d11098cb14d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1662c7feba7f45a613bbb8e4baab86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad473ab3509aa2a29898fdb01f4dcbee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30451d31e15e683afa4a16a06ac12b3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60c5327715be1b0f115082703cd861166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064d5b4c47be75fb82da97cdc735fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d7a5155a3324840d7a3f8dc7cbb14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cebbbd41ae0604712926109e9c1536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce065fcaa5794fadecfd5944fa0ecab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c446e3d12871c4c11696c61bc479c8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a16e85d063f89a0bb2f73f84b250172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ca0ed8005b53bd4819cba36a3ad4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af1a7056b41ff0bf16f07673d1b62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8829b4b388d71120d4e377eb866c11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d851c69599c4b71873b4a0c862bd23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392fa6b70b820f0cf3ad32c3d811f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93288a4affd2992e616f81e000267448178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c6f0175783294254adc74980ab255179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbf239791281b85111a1c3e92141ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d5fbed3e843fedf6d81206634946181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b334112a3d9378cbc4f6056c7e0b62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364be4200b31168fd72d5d27f9ef52a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf5a6bc23f65b4fde5e7de1d76816184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b21997122618cb3bd842b6deebaf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d67f35ad2ee4dcc1efd1665d5f0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d473ce278b4c3e07892b23e47bc05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c13764d4cc907f64b94e3d6d8b07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b152c93172c24df7098a21001aeb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a46d6492dcb637667cefeb661673d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3d515017768023f5d901aae54bcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301ea880ff9e2172013ba7f8fda36c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f46b3adbbec83daf21bbc43139f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b39fd86fc0dccaf83f4dd048e9095194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087cff53c1df5bae8d5cb37fdeac2c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6bd78a7aad74b8e8e4a9890387b7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88120e267e6b5a06d264da4e65afb85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6d06d0bc3afa8fdb6a92576d8bac7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e323078a074ffc4e3d0d521c770a25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec726e5890f1ec3bae3494c3be67dc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce8a18ed95f3e0a551e4079ee799f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb144b192c8b649f1d18e220eabcedc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f412447f6891b43ba0e93ba00ea6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50514e1f26b18c3f9d18a9a1caed6f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8ec4545bfe7fb1af7ae25858d053205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ab1d3d5e4a91054a12a180a4eeb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed105f39e20686948af510662ee0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00a93a55ffcf9e380ae7aca4f6ab31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3554765956ffcab82d7940b02c78a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11eb926517fd121bb2fdfd4886b3e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72211545c0fc8cf5ecca3cb47856f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ab1e0d977cce57eb72b3710c33f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce017b7b5677094d2a1f0d3ce2baf4f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051308fecb9bcc14ef7e39cfac16338c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70bf223a3f2dffa31484263f200d4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c9eaa7f035729ba99104f167f5e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4941311a013249cc3f46821665af9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbebc68875126584f41d921c7ef2ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208aeb0bf5aedc2490af25cf28bd1c5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>