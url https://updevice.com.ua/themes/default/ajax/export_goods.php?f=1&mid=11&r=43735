--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873f30d8112c5890e8d3dc4260cfe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f89353aa949864b8350941eca8d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bce69dc1b5ea459c22d25a75e760a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7107bd4f3bde2ac4aff22e100092e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5e16d192fac81070682ad7fa14d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729fc7eb07f13bb2331012d3ac68f596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707a6b9147dd0debe162f0f68b3b907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923346b4577a38d7f7038b52fb5f51098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d706bb0945196268f486d9cf555f1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94293dab2c2e26e293b40e6a958e543a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06cb9c1c543dbfe7d0478f15131c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ea7166773fc8fb7eafa7de566fbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12ef4a34a59e2ee10e1842575b9c8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaf12d3f97e95e8b7342358fd06dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d8ba7f6363fd6886c7bcb7f0445b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e92a726aa7bf7f27e89e951197b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2c843a69ece01f53ba0451f938f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89193d2475573933f91f009c7812d5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c835c8288c4aaa7fcf12db8a473b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af907fb32b97f116e9c6d018c58c582820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28d6eb58b7c61df819866ec1dc79a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e41828b29d3aed0e404a4ec3c478e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77dd35b8f8223066aef292e3da7ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879e0cc1b5073d627b1a0b53b214d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce5aa778f7a4648ea930404de76ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2943c36390fe860ff245843f3c1f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e076e86e0803577b4bf2110a4bf3dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868ee327baded9552664ebd61fe45128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d11613ee5e71f51ef3210a525bb4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987b5f437ad8eddd2bed52153a4cf4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64cbc2c80ac8824ef55d774328822331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8229d49eb94ef1a3624ceb9bb88e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5341acdeab33a532715908a8799233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f599b50b192dd5ea850b6e9a3c86fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad033bfc3604309759feab621cd08f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9a9e9f9c60fbf7e787084ef5d34236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18ec40cfdeab3c5154787dd973846537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7d3de5aedf1349e7175ce62859c0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690bba44ce7e84bb0e2b2d8f1c9034f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7bf4b0bfa1776f61f18eecfa8930f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb6bd39b115f348d8091d975b30ee841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66127a06fc2f302dc63b2398fed9d2aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be308e95c3dcead9d0ab433039c62ecb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93f70974a21e697b3c45172a4d2c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938259ce7e288d63895bd821a160da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29ea7d1f4c8968022b0cdfcc53fe146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28e739c1d5d4c9da9315064cb526747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2bd18c6ccd4652d194af6b1db48f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82cc8e7aed51bfcfbb94a961e4c28349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb61a775f2801ceda7a643c886ea42b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4025f379d354e358fb2bdca84d6a2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc547922f35381079a0e69d0f03958da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105971305ba1c92a18fa265091649053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028158baa85e6597b7ceff1a43856f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4c80778b3eeaa88ab88672b39aa5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b96981683bee4db94bf3b6727e7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53969693702dbeed1aebdee4464d3a4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e38ae4c9afbae3328a118785d15d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86151f37808a73fd43613d8036a9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238abe41b0b3f68e08ad5ad53fb3d9af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee634b2695c07ec8b184fa824339261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a436e7941a518cdfc97a5f59ec46862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5a29883ae4b14185b78ffab89d7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15b357257028764159520e3c13bcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911fc10fc059e904697cde3db792e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e95e755608ad6782cf2dbd94448b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815102f7d8a3e7ba2807030a330fab9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8dea6acf14d2896028e0451cb4c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af796c87f8c8b4d48a7aa2982968456569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cd6845448049856e06e76419ad92570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820408e84e385b66f628b8e2051c7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa992cf092fa30641a82aa92372b75772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03053caad8d779c04c9d368b76f2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe720cb65250eff3d2da963869fcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ea115543558f73b31233070b016b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63606381167bd0681105befd7b80dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3463ea6e351e9e9722462ff8ba6a6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290af3607b8d67c2e72bddfb0dd828578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763547a7808b478d84d03132eaface79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e5981272c0d74664b3ff7f17eaf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dfdd490c7eee4994c525067b8763a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd777048ae84010510ef60512e0ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1da5de582209ad14b790ac3961529283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7bbaea6d1dc0bf47bde0cf49376884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137025502f753ab34e4ba6bdcf043c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eead709c40ef27ac20aef0edb708886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09444cf5bc25f983b0ce940e741d6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f270bf24eaeeb701b5d541272947588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4806d842bc3628323830b8a01b908f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087c50c6ff040eea6b15d6946cbc0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f64b4af93d88f707ac993b216cd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a02ed0699c7a4e1c3c794e46d7fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7426f5c02658d52b7cf9b7643259f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883fcd7b1cdda6def31e7f0e0597b6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f37c590c68d1294a1853cbc6c3aed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9517afeffb8c35c7102cb462ae6fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e887a82164d92c90a594281aa45297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae99dca275340e787860869a322f2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62ea3ee0960cf000dde385b3f9e6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb33b8cf86dcaee760b6ae6b672db9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d05818ff7ce5d37b474ad15a2a4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d00d3645404297b4931518d69606c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a405c3c6dee3081d4e9a2a6c63e859103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f39cf42413e25e26c0c101f0e7d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289958329d59e3c7bccd17df99393ad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653c1e8de9dea7c330ea48c9794a113106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773d6fd3deeb39ecc07ee8f8ab8ac7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410da68c2ea49b15b0c6dda6c74cf3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ffd13742279609209d797239653d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b8c192a100290f3b74268445b4a8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c2e60e9b5bc39048bc8d48fbf24dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6996c0c20878f68d720c38fae2368112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f5516c8511f2a52ca300471883dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2d6cf523510f44d5bd182e6165ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ebc196cfc8c3357366f7347e56219115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff50973db1c71ebbeaee824717ca81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3e9f8f207934982837e3ecbb69fa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08385de09402331c49562ff279426d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba232094e8bab533a2740987b5ca084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b067b0750535593d4cf053fce9da9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1e3a5b55d0c87755a8652e7bef56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5c80fb33fbbc246d6f001ccb45065122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dead9469e2656dfa8abec3ac190f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957b9c2fb06734b8942648a53ad873124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a31b9f08a8987f7f73456489e2d845125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da688856deaf01a859cc4af0637c7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ccd70cfdb9db1d45222c832d9aa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742d296e25826ff376bf12112281e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9879e4b349bf56fb63fd317b45f33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaa3144011c7dd7aceb2f308e67693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573660b94667d69a769ceff9cc09f9f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde00bbaf238a52e102a6ec6ac94a1e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37761a13fb0f25d6ea6785492c6ea6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97711278bf9ce80a1a0f578d405282a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd3369b5ecdb6527a23d69514848c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6952097b08ff83d3dfe2f6437b0230136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d6a8a632e074690fbafa8f48deb03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4661875ba638c53b7781a190549ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44dab4fe8a9d798125f3dc508b986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196070b24514dd109f7c21378114c7ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a380066ddb35ead68f390b1d451f9ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d0308af0e705b779c0b893552e800142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947eebcc136f961a8450c3027728ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088062091e48af6c4c1dde6281691e18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9549368d901fe72e7dda072d0aa47e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1951fcb15c8ad6aa027612bb0c9482f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b9c5f3ca821224d9410060191eb11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9bb76327991ab8c6d5c7be4c232d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081fda1fb6293be2e2e63a2c3ea97b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba98156d8d007d19e908440c2f66e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8248d14eaecfcd3f81e5bd49a724e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46cc87364249e7fadd86de3b0e91c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28480c1c67dd5a847d21505c8fe931153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417f54905dcf7f4cf8cca9b216271f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb0eb51d7d6767f77b53d38454633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9ebb5fd42a44fa5cb30aa0ab6abf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac484363bfc7141db741775c6efbb1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e94b3419c2465b6784b9c195bbda7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b2a66b93fab5c85308bdfab772fd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba08c3029bd3b802b0346adc4b1de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3fe0add886f868a896bc37840d3e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98c7d1ad3c33162a705f356779f6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f39ff52134e5f47f21e479bd702f18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e001f88b80da823cc4bdd8c1f54dc17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a37b372b470e1c7ed5d2b8e51c524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3965e70aa76eddfb4c1bbb9ad45b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3c53a28c2f74b176f4e1d744bd07a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2488d37ad29d7a092b9160d4636bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4671c35d43d400610d0f1d65ad48c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84085db8053069d0253573b2a67741e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efac45ac3d62b63e72b8555344de7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0249a4756b13646fea3a8b060548c5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16978792313b2cc24424b9ad03813e24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886a3ce907c9335c2825560e948392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fa3f34496f9168954e4c867b489b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302569ef4f0e45e7bead3713e5b5dfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f4be7df5c5eaf941131a617fa665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508c33a78e57f50945341321e6da86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9798301c235e2dcbc3c2789e7792cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71a76cad09b89f218ea37f056581d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4125021dabd03f69f795667f7c4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8af67038baf88de5b2d8cda9e5a4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430f73ec53913fac7a6a790905d040f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac50611547f4f51d10ffa195c21e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2aecd66dffc1a84e822a554728c23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f209f445ba766fcb7bc4e166a249c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6eb338b106b82e72abde2c604faff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2106102e54c7c44639c72dde050307188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a4eff70f95d24313f6bae3c3b09d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a823b6cb83c597ba05dcf733d056e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092641d7c938ce78063817e749fcc8cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa92b0479a1fb8f89b5f8f34f2b0d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00321a4e706530bc3c2986c76bb91bff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1767cfc513a19cdb6000713971829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc27b7da09a65a5e6d22a7b7f45332195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a16268228fa0622b912506f6e7e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb776fc63e8dceaee55316a4ef64ece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa7d2d724e2891c591ab19de7e8b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3a64dd46f643231fc0eeb2e691e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da021e3409644e1b7150d483ae061200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b2fcef26bd138750cb8f2a5df014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a981f7d8e5bd083fc2150ea6bf0fd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e60dbae2fadb21ef146d226cd923203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf915fe8dc4f92f07cff5b29d1ffa38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e8b48b8df63aaa1c874282ee3399205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e44778d7ec17b42d925b6db6325e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4adf0ad975e4be3dd41a3768aea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa6ec49a4065f474f9d38b232820a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b705c0fbbd1bda2f2e8f324f911322209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516595a50b74f17e08fe1f6f360f23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da5727722a61b4e63230fed927776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593c6870238c1b9126fc98712a89ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a647aaa0adca0c029a0389e0b2ad3b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b8d8a50af4ca09e988f53f130bb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee258d3245fcb82b29675573a37ca9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79b15aa6bcb8e55965dff0f0db8f92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de7543a41dcf55c0f21be6f80196e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82924b940d56bf319396368de57b2fab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d270f1504071b8085549fdbfdd5b810219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca705bd7cbe49d3c6c79f256dd5e1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20898936d97d4b1f19b1f17f98d9b8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d46b492a8d3c5bdeb6d1359c3dcc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e23aef878209eecc3ce551604720d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0300defd32f4496240f23f80ed20d5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b4a97f3191d3a0fae0a72b2ee16286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed20ac4a1a73cb4d544fd220b549f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f38d44c46baa25fd95f1c6e176058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc34edb3387223c89842870ea1f789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54006d8d8c6f1c8b3ec3c9e810bb60f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d9aedc6658c11ea8be356940fa9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d43a1c72f7b24df24bc26da0856312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea871bb5404a083a8c370551882d53813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c2708eaae65c20e803088863ca7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba63f4bc0c2e506489dc23a1584035515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb86344866df9d2dcda06ab4ee12aaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecea541cba3ed4a66d121c7ade07917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3ae25798dd8e729098fe499855b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54f92edaed259b709c062fb13a72619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c54acebe3889547ba04d6ed9b153a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac683e603d7b874c40f61562c667d0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d7a4ab568d4b68e352e74d20d7a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393651a82def9f955a8da18b80229923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2896d9287264705fe59d2a4597a4ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba57f574979c17bfe59626b0d5fd36c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1129e77a5536c44eada10177d57e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c43b7bf2992e95ee757e7e8d7c0fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f720cf2d2f49e336e1f563935f06228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f6aaca1671342574204350832a94429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed988b70696f8ea22d4b002962fee2cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af41dc305e80b584704460a90dd75831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d4e053f827532d5d816de148760b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ce485cba4b1fa0785be1259fe7f2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe77add8786950f37574c4a4f79ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6603a21b19a44c88bfbf01a3ca3a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943250a2e5c79f30a90b010610bfab6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5c5ae3cbb30fe6d1d2e67359c1e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db51aa492e16300e42acee85b01f6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d1642430440456e0d7c9f379393b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03aaf5982bef024c364f777a06aaba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743a897556ef2d53344487e5a99d5f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e03a134a71f532c563e499ea03de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c81c07b4152e58a1ee0bd026e402543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403d9c8815b575f76af53022ce9b4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffedbf3ffd093eea3e32df98c446d6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48e44abeca853aa216ca25c2f365946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757831818cabc8edd6a1ddbdbb8dcce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca348efbc1a508ffe59c10daeb7a9f6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f79f248338979412a68248ec947449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f26c026563d6118a19dddf4a34ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055a0e9614d704dbceb900dfbb88fab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f7b40f5789a5218d9a6b7c722cda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e29717b31101ddda83c1b733a92d9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49732a92686457b7568af26eba60a8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11010cf15f74871ad89d527517c4cfce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abf596931820a215d007e61e74f21256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c7e3c6d5358366681011bc5755e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403e92761a1bd7d30f11d189c728b8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737d1053d9cfc85666173d2ffe18e1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4ff87a4c0eb99e9dc335c2414399260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17da9dbc6bd9810fd0df048a20259e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e280e16262ffde942ad6a0fe4a2c8ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b712905a9b5cf43c8291852f014698063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6fa798ac8e47b53afe841cdb1fd7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a29e20ff17e7b660043ca31cc804cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade921a39c0f3aeb1d5b31d12951a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8f26a6aa513c224620e264316b1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5de4d47f1cf0f71b5825c373b75468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a748794ab568262e3fe55f45f9c4cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276203066c391e883502fc5e341934e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc902e54a66115172a36d85eb72586271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb7e0c50e53204ba186c36bddea1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8779c2b6ca920429d23094c1e8c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf00787dcc935e4ff9ce1d88a4c3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531e3826e985fa1bcc038d44c0801a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f146a1aacd7254fb316a0e770e897276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac659951c5d1870960ef5de58916e2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef1dae35e3f78d6444056d7a7692b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb5c12ed85f9b2a253798acee362779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea29c4d43d64fc5b95a333e4e399a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875ed72280d1f44e413e4723bbff37981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555381ec8bb787dd8821d72f401924f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e543b14f9a6f7c4e6cd64ac9c57d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008111b631bb6e4afd0742f52b666dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3853c6b5d585a4814ae7ec8573d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1abfb5fac233ecffbef457373cca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57be19b4185c6a4ae8ea68cb5251d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98a316df6de8cce0a6cb025216ed888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112006f9d990d84d5717d585b822dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618cf7d31f9d7e0218f2f1f5dddc9b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdb6d6728823948e6b6d51e624fb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f066a90fd50de919d76c984ccb93e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18509c75b983a5656e75b05a115b2f6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8679692699ca4c211213b8b26ce6c6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf520820daf768bf674fc30ac9926d9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa8cdf97bd8e336daa2be2e92f85396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d4ab78b098e1eab876bb2a0de72db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538e2940ab87ff25ee9147117e42f5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a708c0471f6259b550f5edc48101d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99ff7c63923dc97488f5367bb39d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58783b42dcab0eb4c0cc6892d756938101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983012d5f343a239091d810011cf6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee77616ba5be2639dc4a9264dd5427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fa465b1e8c1143a61c5d1b6b8d29b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc1ac9a755aa2382f9651e143f365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4fd2e4076ef37673f083e5ca161f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f1a9810f696d136423aa04d3f73c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc00aa5493994fb71ceddda2ef57525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3c7fb74f58cab3f03309f5e53e41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab29514f5e6a9e22ef67cf2efc9eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f24c2a358965cf929a6d9ccc164e61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e1f85d7774955e04fb93f41986bdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a4e28461bd0c786530fcdd6486d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc594dbea3c00df2950ce7ac181e5911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd903ff6a7b74393258a30a9492900b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b0f850ff92546f9baef9a3cce87c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564557f0ebab37d713826c1b1a400845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078962e444adcdb422cc2a3849892e64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5475b57f585b556a67b57052bbbd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae9664f870ae252433fd94b94056f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6bc147680edb5d88b313b29fda04c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274fc2fb21e1ae7a0f4c1a15ed05c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195250001d457f4fc8d94f98aba161f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900135ad4a79d2181e63be5b7efcae3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f665484df7f3ca9dff4f8c25c1dd56c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d389e4e05866ed237413118eb1efc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ff1c0718bb60fc41872ca2bb6b76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f83ae352646e90936ae61b82b723d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310f107a47fca1302071cccd0ae78e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0c0b226b481dadfb123b09cbeba8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870598aa978877bdf9d833b774a4418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf7d5d4293159245cf8c6aed73d51c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d11446399ed4b05c190b60c49b4e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3739bc328627b97dc3e82e829a1ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed08de44052742c5d4001177ad55096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d43e37b39c5f33e0086ab1139d338136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ee3886910887761784941e884760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bb7e9fce92eb688c9d411013cb23d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a03cfede3fe19106cc384a26c7599139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a399e73fd8a9136a67ccf6d0169f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be855de69a58d6c13bcad289a6785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1f4913e85735e9c3812a9f8157edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588bfb50998b4ea0c6d0c283799bcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8ee6ad4bf2f1a0a6778b7558a239d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67e9baab15ff9e072bfc85303bfd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca8f152fcfbd99bf19853637be7fe9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f407a5ba3bad0e5e0aa1b7d878ba757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a70959b50e3dda736a1fa8b66f9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997f19de01013ace77612792d3d280149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c68d701f77f9a467df5029e8fe3496150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e5ae4ec685878bb426a36bd76b4d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cda2c5c7171adb7cadb9cad3b4fb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae4a60ab2b41a40481bc047b4cd0d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446479f4a001219071a3af1a253bdfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce6219356b4c12c90f2bdb4087ed4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0c54ca8871b849df1225785cb68f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae15c4195b45b0ef461133e7314563157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdef8ece328cdaf2a847a796435e76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bedd814aae6efda6aa5a567fda85d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d200424043dcc833750df9030e8a19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38c9b882422a2947460bd09a18a2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445df4b8c10e2f0ca6f683507604129162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2f5d8977523e72624348ebac87b72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c29fc023f7277bc4846eba32fe268164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702728ec715b9f0436a4d0808684096a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faefd64b98a257c66867354d2380011166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff137aae5cc2df8e2627cd3d9ddad03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2bca49cd99063cb66e27efc2c5250168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3be50d8a8e1d972afd6959bfa28de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4235f1929f69ea75797fa1b04bc78ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09852abd4351900c51e8faa757bbb6a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37bd47023de4ad331fe8c04ab63f4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c89af04c91250c74b39235e5fe4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265ec1935b4283586bc3b52872c03ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522022cf36c2434667aa07260fece37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300598e00e9df0093508a5f999c2edd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894294b30d094b73e7bd64b140ea853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765465f810728a35347f3b490e1330f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8215c5bb253fb9f6714fa7b78242179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44616a90083a1a637a96878e15b7b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659dd54a99737851f73554dbb491841181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb5fdc87d69b8ef6f91aab8a3b1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c9fac005fcb92bf1f72456cc45530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d373c070ba32c78b5a4f1c1b1f4e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c6b9c1ebd8a7b25e475e33b0a98d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d575ace071a92a0c2a2fe5923b4737186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5979c2bdf5b22b35b6411a53639ce4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7ddeb655d7b71d95dd6da4fc5633188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be5205a17144632470e23d125f1c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294dd12d10768037337ac76d69461a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c389f34389e41d7393c3b3376faf63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea55e4e168f3a4053f812a0d40a59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421cea451fd9791eec44ea26dca9aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723419e1be2d951a8e560ff13fefe6e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c02251eb01d08c8909ccf93a04538195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc600fde6384495a510b0f47b013d7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0ed08ca82a4beca099c31ad7439c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539151b92cf8025b408ad7f43dd1985198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81040c6cb4588ff0cc40e5588f148caf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061401f04955f841017d994a7736634200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c513760889ac701c195dd22609a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e13c15df9d0b0da9ea785e6616c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f830ab53aa659e5b8ce1fda099d6e69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d72cf960ac35965ad115ec8d83f983204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d71a6282853fa8f493565f0d37fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aad5edf796acb9a1344360db2aef9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7c217a1c5cca913654d28d0556da4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ce5b056055846ef5b055845e0abd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77721159abb41c3ac9e61dd3429ba5df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143efc954592fb87b00c77a92d2e7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466e0a4b28798ab5495ce2509ede0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee816ac1e9174ae281fc20b0b12f178212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688469da2d1d60c2c543ea6c152cee3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefe0dab2eadb8d98e9ce5b52d75c6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e825739de1f94909d97a48ef44e4da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949299e5ba6a63dc997464f08047091216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1823dafb9746ad697e6f137451b65d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e45e41fddb4bba8a0a1872c56721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc71915b995cf534dcc159633499b18219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>