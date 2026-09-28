--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80537a596e8f9bb06a1a42dffcdd8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d390ab5fcfb84c8f8dd3bbb408f2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794255c9ee55d6fa7dc7c452eba2423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162056f1ae6810b6862200efd2ffd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9dff37e12b4cb0518c571728828685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaaa398b38bb48f006c51870d5ad256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299ef7eedd79f430923a51191215177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e147fa5b174f99f9a19ee42c8dd39458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e492769773d4a632975b238c556e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8769f2fe4813788fb34def6824fe4b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311725cb4b098744d74b0eb78cdfdea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c862cf4ed8fc5f3cfd7cc58dbbd41612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106917d8173414dea6a6d3651936f1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a513020522fefbff2eb0d748119c94114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3103180be65e95f1a862140657b2a6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07939be8be092519d921c76c3c5e5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b87947bc1d276d6ab645888f1f2aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf214aa2f9db5c6489043ff24e0b8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145610c08eee4da10df8415ea09dd2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd309ee9764c993dddaf5cd0396d8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6abf1d93f007753a55828e222a676721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd70229d7fdc34f88d9826381d81122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780268892fb8ada7427b6616da80254f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323491d571f6506e9d88141e35eeb1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28990e01530aaf25a941380637511f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e30c7f4f9260db114e71f43f465a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf114f72be46367bc4020f4e905bc5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e37167b712a07b8adbb11de71cd0f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad453b0f183ae766d65ae6e0553ad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740607badcb36bc3ca9ec945039f7ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca4bfb00f21a6a6b16f86334b833f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b607f43a91e3b4133f5ab91db4c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d376ab486055d9978abec2fe2bc6dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182d4db3fe37bc2b54685ef8a14efd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c104abe191747cc3414d0e6f587258b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62300aa43672a591a063225f9c117736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925fa60288d0aa611600ff6951dbbbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424316c3409e19be45c907fc5506fea538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8940f877653ac6445df084a6d5d0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a022b872f9b44466ea47c840d23eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81217a74a59bf516f2692f78d5b7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a7b6880c4fab787e195423c537cac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e2b0d22ef185f35509010beb0ca7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bc62274429395f71f7622c9e7458d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae6c6a255cd3ac9625dbb6b2cd6ad545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4f9626ecb801d5037da20ca2604446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c454a5faa36d833fcca7af3f66acc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf69bb57da01ceb7ea991d35fb79548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeee5b75c7217806351e06c913521349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aba1273abf961911ae48a82eebbfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6cd480a54d181d6f944d666d7d1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64af134339d6c791814615d41e948052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08648dadb0011548d7f48363011bb9e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fcc93cc6d9de33e659e4a660011cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6274d4dfc15009e456650b68e01651155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf1b9d1cc0fc09eb0eb81c905ce8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb54cf356772fc72c66753a8c11ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1b34f291d43defb624bbd41c888958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419d5bde9bc91a90f6126c40b54108e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d803797a381af00af1d4213d9420d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5b3c9b9b847e83d282463f81d90fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b5b9039e8cdc6d6536a431a4bb5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15741872aa4754fcb4629e5f536e1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a34958d5dafa2a668336458b3843e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6b2bd68bedbfe09de3c075d3208ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa78aef7bbb0bac6ea221a480770966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a977d87b64715306d22a6ef4c9a77967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d29bbc5e1d06380a9cce277d40580668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d44ce3282f492e78fa328ee3f9f8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b60ccb926fa1862e1bbf1b54f3dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ecaf53dc110b2e2cc4b29b2f8381171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356556bfc1db7ddf778d714b0e81b21d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e543c4ba101c6074438afe23456873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796eadbca613735c2c9590f863c725d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d13ca2a60a5a018ba906d6af8b62b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6b26ea4cb8a7994a5b9ab263cccc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062abc8ec5687005b410edc8c2ebcd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0eb394710f5490256abcdab20bf3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defbfb9aa719b3d460908de1eb325f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d9e355a4ebdc767aeea1be7da01780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adce76ca0e3397cf183f415bcf190681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84d7cf1dc866fb5480d2eb519162b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f408a333848304d9679ea351f4cf27583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a05b2f730a44c82faa97314fc68984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c975ba94ca9d739da17aac2d1b1cfa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89f82d0c1cecfb6ccfffc40ee7511686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e0f167735123c401297a5bb5fa0f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997774c36f85a22ba3c65a2e005e2ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56e6d447bc0d8250ee8b0d9330f3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182bd210f166149f60a58a4431e381a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0466d9ef5de833017bf222d2106e4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dbe17473908d83461cb19bc4d6e0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed31313fa5a2e806ef7412bbd4a10893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b608a819afa4dbb0b472b591dc63094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18caef332bf60336cfaaccb29953e2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e3db42c025f602cbc439a16b4ebe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dec97a8f1d484b3190eed185d408c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adcbb490b5c222925888025096ef6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64adaf785fd0d4b1dcb91f82b5cf8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3966af0312c04c5fcc58daa57ae6eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfd986eb01685986873c1e828a3a86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd6b4734d8db550858542b657b7ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ff9088180a5b986d7209d57a5ffcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa853c66ddfc12357b9ddcfd649e23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107ff509fca317c58b395687b466b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf4f94bbe25735c6d61df9d0a79c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5c76b60dd87db39600bfc9799c6b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df3825385900c97181590d68c7817108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976752898feb5936c0fcd3dc9688933a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9167b302eff1c8f53641f3b7ad6703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974480214c4ed6c57c3ef6cfaabf01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef62d1aa15bdffd7f613b67ccbb01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02c025be4901d0522c6e31d17be7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59af678bd294306312c9cf39ae1027114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ec68d4536ef42ea70b169ea16bcbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edec872782197054566cf5ee6b09fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba98aed0a8268d3a20f1085d0afb76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5f766b7dd33e583fabf60e2ed4b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1def94373401a87f561c8ea45d10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b1f6ec974d7d27d889a04b702a52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf36eaea0b401741622920bf3ba3a55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3544117579d2d3307ae3019396530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1263f691fde3c1119ab7d07d45757c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01235519c751311ba61069957a7bf6d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9735f800f41ec4956ebd623c6938d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaaf6ea8bd9f726cf85b97788549c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae848540c82c8904f14c29c5f7bf066127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f43df44b891c219e99cad3f3fff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f1386e70f7cf0ae63e77bf5e8666129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a079dc64b0f68ca8437ec773582fbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3160168a74f54b9f35acd35a2f357131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115bbfd7a4bfaddfd7c9241933e450132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73461c4a261739d5e87f92d774ff4fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3bc2285a8d5c3438740fc9dec7ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ceb272a9c41436ce7f9b4ad6b6e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826355f3882253a3e3e0735d3ead80bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd70c21ae01232e5c5165c6973566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7cc18f09101781e704fd23d078c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826e0bbddb47f8305ccc712e0f3e31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51481cec2a8956faa9d03ba4e0e41d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837c8f53c5c93986c953f3e396b30a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b4d7a0b73231c23b229cebd107f68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a62fe1530233bb9f09818ac57b74f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a87504cd9e104a50b73e6c3d117e05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7f4228f3e7dfe34756171506aa63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954f6d550ebf33bc6bb3c2228de9c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb61e533a4f277b6bd27a05c59942147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93203b90e5f2af1f9fee3e9843a3031c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c2ad9e8921e5f1442226af38e6b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be24207bd07dac33ea6483c14b6f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab60ae78f0853e3d1ef6408f4074619151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc69fbc83225791d983e8ddbb18c27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e7d129bd6a7e457b7b3293a87f04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b812478bde46fecbfcfb5406e737f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f91b78a56ce9e757e8689198c5c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c65cf7a2d0f7d36b4d68d8378a5b58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e06aec2382251851d49d1649989d50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06edbb839638e036f6bdb77f12d0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018a9d691739eda2d61617e09b9f858159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdfc32a69d3afda9b72c5af90690e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333143a38cd74bf819ec4c8e9821d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee767ec9bcd7c651e872974b4238e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf46302ff5e2fa1f27bfbc87f5f15c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f60ef8ea0473ee22a16bc0c82623a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1782020899f69a622b36f3835774a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f6b062255c14e49b294da261b4be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7dba596443ebe11405e9169c29be3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924b7478a602c25f8c26c7699ee519168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375990c6149003432139e101f6bd52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56430a2f16766bb3b2e13cfa97a1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c63013165b4a46219faf9b86cb13ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd68f5c40821312263ba51fa1490c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2053cccf2c73ecaee8bb397186a45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7e2811e852f1302b5a5dea06f8d41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9750a8d974abaa303c34563392338175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb20dd47ce5144329ee19d909b431176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa627f564e466a6cf8d7181242ec8469177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf73f266c88137566d493a57993c58b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e1760ec8f6e5c2ab1be95a709603179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587aa5ece497294503b3a7d1e5cfdba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a10ebc3cf6d3f57e21de53d0c15b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf117a7c157077021ffa295cc55d9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c85b2f676e7e8f787d17b85df6b2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43726512de129ef521b792a34a017aa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa265a163978642b398bad42d27ed03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c08131e2f7d144486f025d96ebdeae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be4fae87eb5f009740731512c8db0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b465e6a224f898e4d85c5bf06f5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04ee7042a5944c113044f82f3fbe1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670b55b48250599b5d176f4fe8ec8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7432d8c382355abd9cb7a30763d12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf84ac0e47fa25d874ed7db9232593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ff60b11baefe0155c16961b207429193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a2bd5d704a1d861fa50aa78d47e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60748fb651beece3b1e799ec8cd9f46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6c9d1ee92719072a6e43c677d251196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8c86986396cfb427a3138f093b559197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733d692c0ebe6e276e91690031ed49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ac772b99f851b694897c0deaf5392199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8154fe3fca79f09794e25213b2d45f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8db988522b9e76828c274cd2233bd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ba07f3406c6cfc6020e37caaf306202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91166910e8ee1f9e77f49307ee84fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527d58e1927a05060aee83b88ff3d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af94e08f2b7d1d09c7ac16ea39da0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872d896e5efe96c00f91a39b5fe5b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8559662c7893f86acb74112b8f75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b365c0c2981e1700eccc129891172a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dd9082a82921dfb4a06ab8de457c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c39958bf54e479b549ec725a8b94b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef09b3a33dc0ad8e73fa21a941d1832211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5139fa69e076ef6782862018daaee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db98ba8581978cd26004b05ee68f45b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a21f8e2231aea73c8114fcd20ad22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf85b759bc3923a6dbb8eb568986d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0cb06c9e47782d702a08cf704075e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904fd110c5bd57fb19c0964ec74ba3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcdb4aa1213ccb3962845b9608a2bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a341877e33d08a887df16e7788e978219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e37f8b169582087b752401a9cf60d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dc215be89a29285b7bd4b5a7076292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8415c7541d067127ef5c48bf4a6ecb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267532cf78a32644399212061db47d994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663e6d768c2c884dd43ee35f519d6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be19c0961d32d6009b1f4133443f886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353f5cf9e2d3a0d73fb4e71d9752d957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc996d235dc8fb41930aa6de5d6808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f1fe4a33df913a93b8ac5eb3817939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34db451c24d13ad830594e649e02a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c2fccc6e2e6bf59ed5fc1c12983511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d030bbda411dfb221540405abdc5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f72a4a56831048410ab88812680f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb862ea2500e194529eee48093551614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9348de3b3b815663b42220d77b9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419407e51c3aee49e99c6f553e820b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e73cc4e9880b8caedd7a881fc03117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa28ad87c2684dca559a2235f3554c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7d2b1e1b33ece8eaaf711d1f1f0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67c0446b277bd0f68b213b7088edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2600dd70353ae3d971fca3338cb8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38945238cfc5dd906486152e62133222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436c057f173d94f855c8e8392771bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e763e37e2624eb31020d44aa0f0e23e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab61d364e0251c92e5f20743a9e8a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329879b5ac576b2d75378a874ad4686126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b748bbcbc2409071ee833e34c07327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843fb0ab88123d95e459b1a3c44c70528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d339a530462a47e0a80da7ee660029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640704788823538973b61efc5bfb43d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428caa2d312dea8278911b793dfbcde631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfb41df57637c5ee173224581d71e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277841a1f9d1a5a2bb401cf246b44c5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7ee8f83c5a4e7db495d99bd6728d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2974bf2018cf68c80ebdd85b2200235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc54f498aa32dfc337ec5c8d801bce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b74953a9c5f1998812281acf65890737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c61cd98850a50dd68ad28df12168438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4ef3a69754e16bef23929ea0d0f4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b330394a459b10bfd2e723c58c7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5217d5f0086f0f7b662fa83a148941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c3f2a1a00a3de316fd0de83db37ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b245c2d20499b35d13dd950366e86743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05e9c976b39f15d3bc276e28da57cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7637f3e38a8f4cd8609ab459f9287c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013759a213ac394396e23a9001b3e81b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d9562bf542423b140ce634787152947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa107b4598e6262a112fadabc60fcf3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb05ab38c4f7d130aa255bb5b49ecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42673fa8d183c7d7cb4e45bdcbf62de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caec5d4ff8cbc9f393a69beeb2ed3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5409989f0179689803c748eb29c4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a576644acbef247904fe2f5e0b26953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c003f7fd7b7adbb105f15b3d568b8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b2a507dacb339ce8c5fd8db1d66255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef0ecba3127c566680e89055e07f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0e04383b2f1e904ab048a07ec5b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb82581b5da9c7c4ffb16acbebd38bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb937b7699cb1a94f34b72182c3f125e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757af38e7c0632fddc8df572121eff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d62b701121a259249cc8cfd6674c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c57415dc45ed7d1baf6dbb659414cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701bf7ee4f97240b217c4332e1a7aad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f174f92120cda6768bb7127d29eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078f781a4098103e90a50ce79fc29e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733dd3210c257e94c8a1fb0c5077f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748fbe01e4c1e338482d00a5ff306eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f928e2c5353d939c301844a0314c1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77be85990f83625ad6e48191e776769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03062b29ad1dc054f7d0eafe3970970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00c37c56ae6b06cf80e7d3e1c240971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462009f45c8ddc63141e25babdec02472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9831506f4702241ee0865e1435e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797dce1a5b92fd488cd2ea3a803489a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74b33f603b169e279daf32de7dea3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9bc7cfa293c3c89f3ea7bb5c18bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5f8051671d2bb92d1ff7615d1b73477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c0adbc7ac7452d298d42df8727e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea2e1563929a8c559637e52cf1511079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941f43c5491e35cfbc90d3cf2d01c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c0727987333d7a90a028b947fb9a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b8a11c96f8d9339d7d422ebdf4b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89eae3d7b64c9c887fed7352aeaf9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749ffb34c8b27f2b205bc881d5996884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e8e17e0e6a5abbe5dd862062410185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94cb57ec1cc6c9e7638cd6695c5d6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40346864da8d604468dec6d71d7c6a6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294076f169927622ab712deec87494488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818cb7824bd9d8e08ddca6122b011d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100110f3e7c7cadec9936d504277a3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a7116c969b73619650d54d2f82a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8242cc63bc783db2ce98df51e4eb02492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f52026a6aff398562d047a5c8e6be993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a33abb383c771af88cc05e72b74094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121a7e42f423fd984bff0ab31b745c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c115b2b3598ad7ce3e7b48ef9b4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ecc3eaaa617f6b98227f3bdb8211997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31095c06c9849f194e4924ec71a79c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653299a45702fb8a53e9ff4f583b38de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f27de183d1d6fadca866ed05bf8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc10d5730e3250c34a34f9e13de97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f445e6cd07bca79f182e54a3adfda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc46c278f914a7879a2e788a2857bff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de813b031f1c446d425b3fb0b96074104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f61a0cede2a1a17dc1654384613f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576ae5eb9177f03bfa808cd3cf6585a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6313e2228c0db54f0df4bfa11233e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7fdb2d05d8515016f1f823c29934108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb27c60f7aa52276946f26d2f597a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7e319abe02ec4e51e0128ddc72cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d5ef43f00b12bbcbe0af4f699371e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f695d40ab6e088f4b33f3bae91784112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3170cea228de1bb9f1ae8813828b4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc8c7468ff6204c3c7b213fe29e2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d6307b09afdb64dd00f61f3c8c26d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cf8ac2e96f8e970a336493a786fa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db490a4859f93c6198176d1ccc91cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160c00d0ca5aa5c02aed479394c294118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9250ef1a655550a7c2c138555ad472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f461a7a61346cbfbb7946d0f0df3697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead38177f9115faca1c4f066c99ab2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e409cee87900039796f44f3f192b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9a1bea18ad2fd6fcaae6249f1dc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc807face11392de19cae6a2547d72e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed615072d3f764d040262a25d30e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5fa4864f68333aac5b4d6c8b1ec4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997ff15b53b93b6a41e2bbb24db120127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b547100ba64c5b22198a932547e28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e6785f303ea30cc92d2e10fd8669129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28aea303c59860851b4044411456af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7fb032c91a7d9d07518ea7dec54b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5749a82d62f8c0b8a279956f79625132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef510d44278ccf9b90fe69e39ce63e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082f87dcb085c40665e5cf9b57290a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61832c521a54c1133bc60459dba914135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c86651bbc11f762cf7a8cf8ee358136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f94ca660a8d759a8c9fef4c3dea8db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8617781c7009b14caedc75c27213a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e187c78f6bb708fd75e90d83de6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9383f60734db14e8dcf29460d504281140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e55e57ff5d7571bc0b55288c5ff0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde614bfa6a2e08816970e289d763df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9193fdaeb80df8fb182c590394e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96320315ecb3f27d9d9a165213ac786a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3343592175e371a6cbb3e870f3b77d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb67c0cf86128a5d5ab250dd52a4cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb25f490fceffd47354e8f91fa4b11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c0245c46cea07485314e914bd8451148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f2d8089d8ebf0af7b3ccb3ee74360149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92d2851324bf256b6c0c04e21e9639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8021c1e33c1868409d317cc4c6563151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b07e6d8ec46282ae3dcccc77f8624152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e71e10f9d1148b3eb2a789d32817153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6f8e19231f97015768282eb99929a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd65212e5d25cb5ec0d71c5c8c0e001155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871191fb9de5ad449d7ae9ef950b8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7973677d5a74bdcf4d4a516cc4800cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344e8145d2b4ad1051b67c1549a520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82812607dd600e347a91b6ae862783e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a2ba5838d72066d591e58d0d8fb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c474f6b8c46bdb72d9fcce6b6d0c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a582c17e5601210fbd8ef6c4a791b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee53864b187574e8a559f21d731436d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1f6b210879d4bd81e7835223c814164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8694cfce0dffcddb7d89a2ce03cd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202931c7bbe26e1479b60f3f7bf0094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264edcaf925b7116de3b7204f3b53f3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b3b8eec9740d05c3220a25fc9911168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32149f18ebef8724a5986de9a37254d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00115e6765a96a3a4a3c6d08f930c3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a35043c0ac3f5b38737da587d835171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723f94cd70bf83a241cb5843ff6277b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bff7956789679d8c743a4bd27e6313173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432cd0017606bd5bbd02471586d48d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0401760cac7c7fcb3ffed44957282ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b445e850328dd918fe6543b299ad52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc6c8b49d5ceccf1fcef91de4801b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ba75b8f26f4f687c47d6e560b65f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef5400e781134320b8c3506f05c6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126492ed60b67898a2d028d5c1bdc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504f2fb48f364da4e52f7c7b7e7352181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a323024540a7c2773b63ddf49879e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323087bb09f285d519d46ce50b064bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc863e9969407d1e6a7489fdb4bce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d4afd9d05f4c706a7e5899370a820185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f5a33d7be0b2755bf990aaa6ea907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30b797214f0fab32494e956c8831c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be25a656bd0b4bffb315aeec8f1f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa91220076fc47672a3c1cbe3afd00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33bf00cb74e709f8a2818cd420490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e37ba48f8947ff642bba2ea4ba927191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e7a38982156c2b44a8b411d295481192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464bc29c6a0658467cd15015ee9efc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb811c634b108fbb356fcf16e409f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f70cb96ed4c5ba7681404599389cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574737c26252095c118e2a2ebbaf4df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eb98ea241b3b6cb82926b1b9e2509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716d999784264b009722142ee636d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5654f7ba97b8a3edaf750a0d25a263199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2baeba2e9d73baa22f21effff3fb99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c21c1e36c7da261e926ac82831a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647755606eaaea0a08b2b753a84c850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87c6526938d1762a0b71e1b67fc732203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fad30c3e1a23503ab6fe42142a105204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b268c18c16e0fdb43340b9a29e29a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cdfbc95804dfd61f970850f8394fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad7096f408dde760a5f27a0e92a355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18890e2f28502e2a11385ded7c32f238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925b8f183dc74838aa21838a94c308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5791e04c72176fd697beadde85fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd13d210c856fdf3255b548c67937211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04bd4179567edc40166588515da02e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff1c700bf81001b47d3cd9ff7fef5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0f05c1aa46d547cb787ccabf4546214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cf121b3893f96b47bb94a8ad4abf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b7b44f5f626ae7c15a16c41e3d0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba3c466b4ff435059a3c235f22ca6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a95566350f1af5462acf0b9c5ab4b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d187735112ec9dd902db4517fb2a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>