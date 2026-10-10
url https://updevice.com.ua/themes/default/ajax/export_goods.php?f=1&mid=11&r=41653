--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c172bb6b0c3b9a2f7242939039256e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab91a7d06f567c087c4537098006892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8da85eb1ff54961b77c6ee068beaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da20e63caba624d08af7253bfc3f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969b5c1e0c98f5e569203d0efcebde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bc0f3874a3fd58f17c49947ea2b5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c051d727e218f8434667bdc45b93d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923fa249a04bc6aef840ed0c02f42e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f20b993dd86697818b91ece7550649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175826df6847df82b9f6d1be6b69d6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a15eb9c2955ba0d8f8e7f74d717911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf0fa27d628cfd0bf8229521aaacb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fbdf5a0f489434e99665a74a2738b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c59a9152c4cc49d3617b44c764e18014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4607d6d41d2b952df40f39262d38b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a3c33bdc4c5e6b8e7a0d40d3dfb0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8d76d4425ddaad8d66d2167d8aef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13bd8c9e6fcbb26dd2b8e5ae02cdb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59f611ad9e7f43aad55433750b2c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582ecc88821d037aa7c095e94ff952e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af58cf814a96ad6691c66fb4c280421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394485b2482f4a47ba606b2bc11335ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a995e2a916b0c77843ee61598251b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3fda993d7d4815793e4aa135144dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea315b58762c62340b36cf3fcf25b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6d04d87061f5f597480504cb51e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66733d1c716fc04ef1c920875ccfe0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd570da57a515b8e1b976349cb4ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b07a980d409b522ae30574146fe8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51babc79b17893465dc62374d7ecc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f3668a30691d3cb129f775a08173831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24f6a72b7bbb77e291f19ce327b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845121f135d1597de84412a99e1d9f4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ebf1dacd292192615161678e5ab4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b36829361352087a9d199f5564a5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a118d95b3f280703bffe0a7c6106ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a15c3c2fcfd15319dd71483a557237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d15a76e7badc132201e7d4383abe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd26c7f6167f715fcf4c7d52d264e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a51ccbca22261cedcdb77ad770afd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06bfa8c00e4fb8baa7207af3923bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfdd3965a79cc9c24eced7ec9eb3b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ef94020f1f0c78f04485640cb6a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d8328de282e4dfaae35adb9ab35ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852244df8978105194361b0ce6206045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82863a72b9f7e5f50216c2ddd33b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1384fdcd7fc0dca43cd2d41900c1b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7a82b2f8cfac8341fbf1ca61145e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072e34534fda23957d56d0cfbd8f2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8008733e11adcf53ba8605e78bffe4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4e957fc17acc4f6db8fddb2b9e92351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e7b124deba3fec7b36580681a2e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c76792cea146ce26c1d46c131e7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493f2b4b28b72712cd6ef549c6146154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb1d7dc4b81cfb6df0e8850c40be8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e4bff71446be1c5c7483a1d4484b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf3f0392e09047338c5bfeaa9bdd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732013332fc9f0fcb95fe258c903b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f6face51f7a7530d228fc678955159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5e5e7e26b27fc80f7529e914db9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c7229fd433efd5e3b304e06cda80c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df393d2d06062e3f9cdb514faee80c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76d9bef661e2c2abdaa915dc9b3ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b808bcf58d1b8c115dc2cdb0de6758964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac4f8ce257a671f0f2a66ce9f6ef2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27695b31f286a29513c1df2822cb22766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb02d7e0ecac2c636f4ea6caffa13d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6427b9d3b6bbcceb71b07a1268463668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45decaca084d8b4acdc8018ff4d0f86669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d8fa3e6c77b0af276794ecd1e018270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6108cd878e73736c7d8164c6e078b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0a023087fddba457d71a37876eeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacf8f53bc19635e3b60dd71fc15b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6d88e921f02ea86ef6b2dcb98a7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0120426406594d84325e027053bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ff8cda995da86855ce59d701972f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a539e5392db4214a2817226866f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a5b01396479bfd16cc07c086392fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20353f0d03252d4fa4568095bf365f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121d34bffcfb38a6bd9d6914704382880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c49fd1e9dc5dc7fed60afe51d021f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00fc78a2ea0ab53f99966bf1241a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4474bde8768b6974b75248c619ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98719856671a636427057250f97f37bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea0f4c6ca2eaacbc189f0a3edcb3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8238f8484d4cb1842e4c5cdb0c3384986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6e7ba196d0ba7b205af550a95b2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7ce281e25172172fce855ab0424688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a283a8f909edbff0eb8ec8c94bde289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c660c2e76e31b7e62031413150d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842744a2c4da5506d20ea7c1cacda75491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c6ff826f6cb23f3236e664f3fcf7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ca6eddb992bcc30ffc51fa86cc0e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201da4cf6d84d4b117cab2824276bd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a67ce2d3d7516be0c99bf74917a8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bacd3d71ebf87ade740e95c7dd1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799d0ea3a367daaf6096639207c2a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be706e90cc57267d821455b3f644e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffc71c0699452c4251faa13e7119e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381279f920aa2048942b63cc6f001e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a0fc64f6d2622c999699f5267957101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1e7acdc2fa0358fa3b4503cd8f00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a73ef5a6c45c6a14c8b40bc064f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a01f5e2acfac9118433fe51fb2f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219273a31bff58692f3f8e5d122dbb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb3064d1e1271c7685921c5462610106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1db584348da8eebf870058853732107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e9ad111d09deefa5dbf3130665777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2e48ef0e3837472c347b72bbcb579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5974d39805ab171512667ece59b76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c8c69f7be6446e02df2c96e6cc9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557283e711957660208cd38a871a358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205daecae0cb958d704a2d7e374b276113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543863a6ee4db5b8c3b8ab4b0a1003e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729974999439c91ac2ed7be44ff94b36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a60aafa8277f6d1325b86f96400834116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4de78f94d62e14bd6ebf75c7c524117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a659ec12618b718869452a61c9e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07f8739fec4a0475c822980ce7a74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4c12956eafc94c0b9b36a681bdc35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eb5605d62aeb94705564a3db6459c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a53d12aac3f1966b03ec14ba4399122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d212b5c05e0c6edaabb2082acd6119123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf507c629a604d2bd1d9798811c2fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719286c81f20944ae8661e95f9dd72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239cfd35cf91f753b028c0fa396234126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0508b8a75bb670efa979112caf32ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a599c304e40945453e849baf9864128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5dbd7f0fa4479e40be4f3354c125129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0026dd2b9fdd729ee4445fb9aa0f34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403366ebd54c1652f651502bea55e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b28738d7e5768dfe70a01bed0737132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc35298b296ad439eedce676412fb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846396250460e3fbffc0311123130e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea60aea729378b36db29d40b7153ba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd011496120dd014930b3c1524c630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6278342bc803541428b053a21401c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b29ac14092d4c6aeaf534a1c370ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da722210f149137ce8b36c707b68ae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111589a383f7075b0882b7dc0752fa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d7954e28477c4e680ce0d8c74f32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731061d4831d2631f191460e35ed9539142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045748b23fc940d1ae29cada84035c9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092e6e644084894fd4dcece5d36c97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93671ac68d8b472d9b0c6a5c5410a92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71393bf8f53230a19adf51b7280c1b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803da04a20ff5ef280376e99d88c324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbfacd72954a91acca567930fd6491148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfc8a56af6583839e1991978afbf21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9afb5e1b51ca5eb3e923c5dd4cf31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d037317283234a64fb2389ddb72df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edf773d626a52bcfe1c883abc419d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ad3cb2a17a63655a219bc3fff78d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3145096c3c0c3a5993b98620050c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8893f1ad25d011344af65e2653836b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541a48164736c11ab4f4d6fc6c7d614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4bfe447dfff97040fe86533a0a1d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203718a12127090d6942e1841b00f1f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317644aa128b1f9000b864c3f7cc8e86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba0903ef56b9477a052912956b337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757747347c36839051e490c08e21e331161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b951c90b1d504fb7afceab8325457162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91b56f1b53ff3ad122b02fe07ff946163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f601a0028b98e8bf2e20c3c9f15726164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c313a8c06b12e747a74c8f5bb148d35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa47a2ee14347ea39330c0af5f9d18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d99c212b75b2d3b43df4c2f281a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae54cb26d5e268019cd84a8b8b07f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e617298e92deceb43007148a3f61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789c0d540d3d01fa94c7d4ea58563f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b9c7947d3f458ab571c9b50f4e772171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802c3401e86f7ded762ea08d4d6d812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f70a03b485ed40c48f05d40d657c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f754ec5d161208bbd00648644f2d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a145ef8ed9c336160f54b0426d591c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bba9d44ad62abc805c6b7112cb9d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993ece27bc892ac37cf38e56b11c92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f6f535dfff90e989314f405b2e30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c00436d84b92a74b81d0b76d5556179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c222f56ea56959c6d2b0490c23e9b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88d41be778e79d62dc798d86d428a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408bfa17ed5f4d149d55ab36f3e6e59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a83f6e8c477d12e0b1dd2bc8c505183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c1f4fbe848e242b9cff64535e5117184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092466085245257cb3d83fb4042eaad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaae8556f401c1bde37944b1e9d5a01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc344b70661e7e06ce80881b546afee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f99dc2897fc834b753b302e1b2ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30223f6d727ec3792411a2823b1d42c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666bad4bf3508c9d070ea8625a9be57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf0c88fb84b8d87801dbf0f154664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db384f192e5a60d138ccaa9734f788192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7baf7569b2b9c40ace0c1393c00a91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e76a57e6dacd40f6fc15bf8d66fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265917f058f33519f92c79eb8c71716195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a643aa14eb1a36de244afdabd052145196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e454790b7490153eaf7c3f935a5de1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b8c9942926e2375be20320cb923d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd16127ad6c0a2780bd17009a1ba0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439d0a6620db0e7ee56f26a717209f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe68d0b24c02a0b2a27e3bbcc404af6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241d4c0579ae4b081c79caf01e49dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472917a77566a6ab3456354680353c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f44c651d44f2415129b21f1d19bdc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2871fcfc2a8853b1ccc0e0328742b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020155a95ec089d13d920e0dd94d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe59ad9b14cb24d5d7795329fdb12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ddbcfaa324dcd0fce1d83ce7edbd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c1a3eaa2872ad2c63cc13d1627a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d6b8d6165804d6b070f7061276b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692deb611005f5e013ecfe8ad5f1bdf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfd4da6a847458c31850390abe10b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8df4b7abf052e2d9c01f873ffcb3fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153f0c5e8a88c955237ce47544df4fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4e44da7980aacdf891eae85be21ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9bf6c0a87d221ae8a229bfe2e6cfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb6723ae25d92bfe125554e758d58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b40e684a73f6f373ace0ef4d421a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e70d0734f2a4f9eb002d5c07eb70219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a48358198fe237552994a360b863f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a192cf8f90b1b46697857a14a8de412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7472c857db938f1def59248672173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b056676f199ee3e5d449eaf8370f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e1c4ce1f2b3940cb4944581594c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062938a6b6502f69f22c501c5d358206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2753e953a6f698450b9502af3684727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eec862dba9f990fbe5b60ac47843d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20bd262d90994da11ed5daee8f39a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a2e83912d90132519b78ea6e0ceb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715c723dcbb870fb33e8178e007b4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca039d7c4c0eedc1e71f8c84d7151b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ea069550f10218a6d86257f5ce4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a3a261c4d63e0ef7b98c46bdb61d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc1df8f40428d06fefbadcdf1e23b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a33b3a0c46f4a5187c160319fb2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccc31d55f90c33c698b5ecfbd346f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb71dbb6130306d0ed80a5903df5d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef205431afd61d26874cc98f1f8abf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db34cfb6013ba5ee8bb9394461b9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355c0e87f050e918e0d42bb200c9aab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031049973e7320a92e786aff2761dba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b01804e9f4e8d82e431f26f75906b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589801c2106862b554cd480c5337948824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69c649b86db578bfc6ce99926f85225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f4521e647b03adab5bce9932fd5f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ddfae64db8620cddd68cf5bbaf0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26c6b426b97c6932a27e1c5f6002028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9142f0154942547d9247053c8eb4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a98920dccf088cec5d6f7b147f2b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753ea17325f3116f9eabeee70ea2d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315be6027357ad7273b375b7bb542a0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44279fd7c6c7f2f2b6de0a24f210b9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d944befe5194e23c299d0f7f943ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38fd1b68c316c0f22c67d39c9b3ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f39d8436ddc9a91effc2643a56bd7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7394220f65f867f8a0f37c8f71f4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4628b13c87809b3c97a95da4c3a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a9ee9e2b379e0e6a5d3fb360be6ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc05098be57846e3fabb621856b33a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217246ede836157cf5f4a32eefd8d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13b9e605b309ac61155121cd9c24942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c4e24b91975f6eaa051875aaf3da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53296ce3ba09e07bd3f4e9f6055d9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb504a45af824374537825f1c28ba8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d655ce137f9b7edf651f7dd495ef546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37f66eb7ecf5b08ef56b0071b3a99047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62194fb4348d845d758938ed9c64f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aae94aece8dc5db663ba53c8f590649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ca3b1a8d80754f7a3c5ed327476350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630590a8fb2289e029efc6481068554f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db4903bd31845140a0d2a5bcaa8f8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8294b4bccd204af7c104e0f1e88be253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562202306aa796e8ce51d75d8c4362754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d21e3c8fa8ba6764b99ea642b16655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff42285644f632b87748a6564b3eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b39586d251dfbd20fa18618f3f10757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731a077a5a679a5b6460b110390e3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec5bbe02cfef5ab4ba4892124332359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5038409f72cda0ff15ce79e23fc0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec2c0e95d05fbffe5f06ef84a02ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f6313053eddbcd64ba90693e652962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdabaf91a6a2efa584ef7b6be9dc6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa796b606f219fd9fffe8f462b37be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5132baadcf341e367cee07d44fa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf488a8f4eecb61b306c7c15a16c7d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded7aaf2666d6d5262e0aff327552f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6d8936d5e89a99c61fe9dba21d5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641f5fec763c9d8351addd7e9f6b3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e63a986d2d3300a11b9029e4d386070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab0b28ccf7caca6ad33eec46a7d9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a321acff5d44568d3aefb7c99b09172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efbad0d39195acb6ef24b24651670e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc0f85af6d4f949240681ead299b8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029f6a0547a490b80755fd9e9002e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac244ea40fa3f44cec616987eb6dea5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f5b6b3a1c97aaef16bb4fc9ccbdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c45d93bcad599c964577642f95ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75569b4e0dfd335bcede9211d95ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123265b2d3595ca14011c8ee03b3791980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3100191f73e3adb6b83bc59c9ed781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab564eac7c79b7dfb81c32e4478be6a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c63c2c38cd70de5c061a3374d0702b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc39ea8544bd0583635ceb3269717b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e25381a3701644ffd5ce7dcfbd85985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d260aa011931855581ec36162bfeb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cf2082d3d510ae2aeb223d580012b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf5e46a0ba06add64497a0cbbf240f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25d08a3bb115c633ae5bf34c3abf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11027176c55b66a6684e5382b6cae890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb999fa1e18548c27c9e72a62ec9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4385e487586f88e4077f9e4a77420492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd16df5fd1f13d7536846afa8afcdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdab50c9d47c4c05abf53f58c0cd04494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6432787af8cec23c03b01e77ddbf5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4770182406e0355423881aae927ffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726de3ba26deebaa2b3bcdec5c9eb96897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c70f6599b51279e2f1926315c8f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2806ce4181b833aa53c6414f6ce78f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0173c3cd4a2b1bb9b2aad402d83a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f78f63f97f2bd6dca577bf5ef59dc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b661bd0f99a722e7457bd28672d9cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20cd7b579e8737b82a85f52db998ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c87ae56936d6913a8901a7905095104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd951016cd5cc6e3e495ab5f497bcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e418fd91d621e6e810701d9996f33b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3571db6576d451ad83bc1317029113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf504b76bde019801c4cf2d0d19cdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc7687447dab23f7ab00e139207957109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a6aa18d26bf129745d2702f707d24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2805b17b9ce50a30f14238e9e818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2572e838cec6cd96a46c7ba16340c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d749e3628ba396ecd3e98c034105e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd21c4d37bff2c6da277602f2b3063114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423fa499eb073457c1b2f85d6a2d60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30045d6fb904c95799d49e8d8a144d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058e5ec0df4e1a97a754b0413ac118117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929422ec3a91215ac714acb5ddd18c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927236466680cdc0cb3cdead9056c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09357fde6028bcf6e9555f70846202c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0285f3ec071ab5bb24b94a5b4cde4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f7343ddc4c74e264aedcae5980d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31244ccb4419e87793affe26ebe1a79a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181ab99f946758ccc261b80ee8796c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc10bc6b2f1d1f8171036e4974de3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d324541f6dcac4f0e98aa8ee9182233126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf17f4beeba726a3592724a91bc76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4269241c471bc8e1a44dd7e4ae334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131612827a1e8730c7f222cf1b7613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74449ebd87c559e1ceefbf8e6af5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817e609b589ae6f7185eedc0b6e1931131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774e2259be618ed4130da952b1df3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a87194bbe8c2512c6872ac2b5f81bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d08838627682c65a980a3a8890362134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ed8f503735cdec0ee5758afb0693135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba200405f3792fbd7854a431903f3555136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b0c0b7c6924396f79ab090bd30bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ae80b5bc41dca66457c05303e2cb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac1176733c406414474004f51d42c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb12c7621eb4d7a17489a016366892140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4fb0e7a65aa01486f9775bc4a7a02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c42957a444267f29a66c9d4bc99ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff069ca026958fe59d29feab47fad81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e6b2ad958051073636114ab1bd0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7268082fbed2398f7894fcc7e1966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e95c5521e1edd88835a627cb9933e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e2782770a6457551eb448a85b81a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24437def65ca3ae959328bb816b15ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c250866613cef5029b28b1fcbb8f6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d519ddedd6cd0329e8b6eedb6ef864d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d7d4a28dd203dc18e08f6501903f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176efa9f56f88cabee992ac83611d0b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6472dda0fb4566ed38961f511c56b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbb9e695feb5372a63cc9a1c5aaee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5133e53592c40f46b3f197590ca1ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d5dad28bca7226c18c21d451e9e73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f987a2e7c6c0bc97c47d34cbb9071157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa1352f3677ce3740c1feba518bca5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d474ea3b754cbb34b59ab627952f62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb29499c1d6a59f50e6b331b0a05d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda863ec66cd8208a5f90f80319e3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb5687c9c1b73f4b6757ff37652c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c876893b2c7f715c2ee38ed27651163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d92c81a3526acb2113e9bd29aaecec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d626d5a2ee695a4c90681f5ad788ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722de0766286726e1f3c0c2fe7d4563166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b04f1f1300c416f718522d0af5a32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c152e2d45016dfef51b0f38eac45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c4c07a5fe6cc7634ebb4de9c5acdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de658615c6d40a5315b0cf7f64ef1249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5dd4507bd4b29b90550f6be1be3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7977081bffbeffcb220320203b9e5ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcefc37f044386e4363b73daf5f21d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aebe9403f959a6a1c5d6c6a1461b36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e244fa62202ad1394d188cb59ad9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a9a7aeaa2d7e0b987ca0f2fed4bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a34c24cca5a77dc1ebc6f5899693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26714d4af6154718e14e0a1d95a618a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e24379cad7f30cc0923efa07d915179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe3db809a922496086f328c2e69141180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e462b057966e6e70c19be954dbe2468181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ab27a985199feab08720c2efc3a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597e2da46471ffc5e01e0f0da49d85f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72dc88e00b0d827728dff9a78cf31a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7a9875f181330473951ea3f01ee9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840b00d9d58792e82e396611d2dbb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca6490c661a298fa0d077539c168c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456171e0870c3313afea325a1c06da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6044ea3622eaad61c8bbe27b888830189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97fcb4a112ed9bf07d48f9695111da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ddb8c3569174d2ccb00cc0786cad3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4675d428d66825f50922f11e277e63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3e52cecbf4288bebec29ccd84302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268503e03451ecfdda47f8991237d89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88eb2acb1271373c1ccf44495da8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f978990eed1be9f764e019820fc3ffe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4899db097803a2294530fd08fc49b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72c085950f422320f32c382087c42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0600ee2dec48cd93efd56cc359ad9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818595f9607c84f358134877dd44a41c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dfaa497962577f0e2fb0f1ad7ca76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f1d6abbec29915a58adc4a20b3286202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cade4505696f92a3ab0a9576b0db1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbce9fdeb195377e47f1508bfe44c86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee1a86c88c002a311ca591b1d38b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8f3600248af066b88c88658702721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60fb387a43d5d2a4e81b27d5ddd2e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ed4b4e7cf60c3be9c3d8890f642f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169a73c708de1b19e7277e3bb61468209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d95c94dfc098fe32aec2f54d1151210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b2195064bda10d7bd0a0df16a58d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f95b65629c105e3abac5f49cf3333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c42e2da1ad6b498450e17fd2baea0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371dfc28a320fc82ced86b168482d0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75b9f6a5148e15e0a62f8f44ad94c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022001782ad8d8d96986c9b003c98d5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06997e195c047aca95a7fe749e87a3fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fdcc3d46129f50cdf6c09054f3558218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c0fcf12efd33ed79a166328cf8f9219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>