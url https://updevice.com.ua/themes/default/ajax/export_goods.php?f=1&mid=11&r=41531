--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0690919c71cd7fa6e6463808002bb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e7d69e8fdc42be0b55638f276cfdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4affc52c8e7cd7e57232bcace761a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec70c331775908b5e6ddc3f6a50fb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337b68bece7e8de3d20ac1e5b8531c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b998e3a2a246974a50ec0087031424f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72efbad1b147c9b90812aa73d731c657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b368ed2f5ed50d380eac529267878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a102e07b3598b92dbb2a1c0985c9c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb00526941370eb121bc948b3586110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4391255a35484a9247516a82c1412411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c410f07aebdc99d9dc0c9bc1bcbbea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b867bb8bf15fda224b7e3195279113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36463ae90067d5f9266b411b046d34314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7d12e4eee6cf3d7dc38e12b96a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1caebb0fe7298ad452bcc0e510f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d464d1106af3178c7308ede3bb359b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d4b802fdfe8603c9c0ecef35b52418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce094d54b169200b5be88b86f4d4df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461a90a28c842b1f573569107d894120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24324f79c02a092ab006c5774372721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71312c13f8f7836813b151aa02475522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2071facffda3d2cff1b029b554fa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e794c5ddb0b37a8b7211974c31cfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d67fab44c07da82e38ffe1cc413625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3240d8b541a7454dfeed6f7b778d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06d7bd024114ab47d54765724053e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e116b9875c218e12fab974a0d50663e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2ed809f18f487cc3f8e2a8b6f25d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3aae1af6a2e191f5f32d48a91bc0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c61d862810b1a45b029218dd961931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ffb2b10c4b87d7c78641863832f9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe320b4abd42311b08b35b2c44e0f6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5e5797747c814dc58d824260ce98e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38c9c7b27f67ab2b608114eb3620d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d1728acab4ac97ac6ecc675c80f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922e28b83628f12023ac6d8cd7bc9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce414074e9414ed8b6be4959579a776138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afafd065ca343e930c3ec4b930ba7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b131c558db1425e88bcc563c003f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ac1e54ffce81b35c2184e099cc5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a5b543e2f069fec7730df9540daa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddaafc781b8e14dc0227edd0e817f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1f6ea61da397c5ffabc1e5f397fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e02cf59586c2f8180ce84d7061ed145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f587917165618a699c97b3cd1192ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef469904e9d29ee4da1257dca464e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37ceeb6fdbaea5ac307ee3360c910648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d837707faa6350675d1977016db2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e189f25252438ed9f02ecaa2e7087350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8f6742b3bd12239cbe3370e9638451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687bc54e73b5e277145058bf6eac69e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b45881d198034c239cd3f405864e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359335d3e535ae55f5c2c730ff8eb0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56bcde5a8b537db624c67193d2842855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f8de1a7c78e95a6ce17c0a39498556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88bb72b4ff94710e390407a581464557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b4122aad4d91472a8a14818655f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e7480c42d9df8ed884a6e5ba455059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc3ed3f6f9356ca14c3641b9d4f99e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc84ac7388e36ff8a7b66196c61bc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075fd3303ad24028f5f54dd2140723c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb1075be905cf9b1ef840e113c7b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c248446ae39cf1b8a102d826215564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e1db64379ff0b61421689d62230765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04301bd3f82ed490cb02129149069466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976f449e47a078b5eabdd571a1345a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed08ecf3becbbf3bee910f64c0cef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc0b722830360c0a0940ff1acb62469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061cd2f74012edd5b2a02ce04ede55b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce0a35ba6c73f7ee11674682b7aac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5a24d2c83cb2ecf321acaef42d2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326962d11d712a68c780005f59ea24ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58033228958bb25b1f1cfeef7868a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6dad089e2b7cb7f3d71596c539c2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218375b95f9d90e7140790d6d9325376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff8d44e59808c44c662eb07e3a1bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bada3415d2ce48e08315d9b6838ca8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019249e82e8132141676fdd1f6d8c5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24989a608d0947c0a94b199c512fc48780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf7014c051d21e9f01a7aac8cd9c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428442bd7e21e0ba1658e11778801382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bed0873a24a90655cdb8e006e9060e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ce491901eab9080ff17b524c9fc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39658422da8f6847ea725f1a5d67ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788cf70989c986776a865ee55a92e2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb789f1f5b256329fddb160d7a8f6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b6464c87bcfc01ee6b814b4dce6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfee9536ab394d81f5b8504a2bab0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc13ffbc05d2c44141ab8575ac31490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081553d2cba5297eeeddef7cf1401691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40963cb7345dcc292e0cb328ab441c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea6728e27b8ab1d6a4f8acf8d2a0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68368bdeea6f5162aef0e214784cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822d5e50abe68d4647dfc600b25c60195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16168ecac984fab50fa40b2e6288b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b96995ae5f3ef24c1b1ab449b45d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab3c57cb23f4a12eebbc343199aa1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05ce40eaf65342367265dfdc0b9fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24719f9e7b8e717df7e4eb42ad93b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080c525dbc6aba2b7eea22010828c11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ab77d82aa5fbd3ddfe2d546b7ec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e362a0ffa24c9fa928992340a4fc70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30970cb8e3ebe08db12d0f32b77d30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06441c72d0f268cde5d40c7feea2927105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9be0c9826f299566e92aabb37782e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cfa45625714ff320b06265b34e31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e81b39c0a3dcf448a1c0d5736fcb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31574cdde723bbf90c779d4f7351ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aee2649ee6cc0e4f26e9196e9fa27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e26c3afb33d9a39c74af4599cc93d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc5e5c1d0238da683f5cb0e3c7611112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e08cafc28b41ee166f2db057c2fd30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f23cbb80789df43eb0d4f348cf5e39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7baa780592e1c04662fcb59bd34486115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeca3a8a482452277b577a327ed1b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d8ca556cf86e4009634d38fd5174117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b2fea7691e2e5140a3daf87c4a892118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72075bbec80335f77472c930add497f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b0eb5bcfbdabdbc6d02218784c74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed821cbeebed0f22da9ca8831e0e7c7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4643ed7a0db479a47b6712cdad1b27c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d750fdeda1a810ae135a736c1232d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d036efd263d1de0c4cddc6fdcbb58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf22a863be76b3e71cf3f155438931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393ecbb3f7e1e88b85686041458d168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e79c7ef3bb56ab8974344409e237127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed18ec652cc01d650fddbd3f1000f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309fc4a14acd409a65bd2924e5e9ae4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd11893578c5649cdee98b52f9a9f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e914879be5fcde1828a8eff8edd158131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aafee7ea308e4760448ae9b431239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d916baf116a7907e04bbda6de590b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13d56fa20914f4b429c4d8251885e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836424d310604b4ffdf1f193526e73d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f088a842028418e631f950ae3b9ee38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac49c62a04080d594b8436e094c7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad28caeb5f8b3087794f88d6e8bd14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679a1ed375cc3a03268d45b16d164e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f73283ded58de2266d73b47e4bb16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925615076c3ed757e89f6f24247b196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c66849b0cfdd08692b6761ead09e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff22c6a6e72c963461282112e49c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6cec28164f8f66adb87806fb49ce9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f115b92bc8d3fc41c08b4e9779e22bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4628f43c2b5491a4d65dfa07193d183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b34f5582bca8a15bad6926c7c49f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8979dd307740fc9868e5e158c4989148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a9dac0f49a21c08c884008b6c7da6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350385e89df2dc4fcbd59ebf43bffa23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a18a829691f11a6090b5c0686d55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce0a573f08a8389c892a9cca3836f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e7b92635bec858146342b2880fef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d536efc1994578177ca14ed2c7ce41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02392ed60d6a60e3aeab419a61f812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e789d9fc966b8391bbd357da04fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c9b5403ec71be1c9364b4bd21555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759dc624a45e1753386868395067f43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab432dccdbb5ba1cdf9f8cd6a58038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d316c506b8cd016b7eb207d98f3906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe193fdeb53a0872d21e90586155ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2b651d99078932fa6db27a298b442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca89968da03cc746321bf2b284124b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c4d054a283f7c030aa23c3342a154164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a996956121923dc41db304ab0020e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6def6dc84ec24cd2ef18136de92829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b565ea447da0f9ec747f1c9bd4872167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae898dae17f074272bae333fb92c64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bff537a524a935f8606263e03d54c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a182790d37d74c4f12cc907300fc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5c8b88d29c948e91fd3c0f34d595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68620153807fff02c87b6104d0755d07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74ff5ed50990c0feca9d1294268b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a78627a9dd1e50c18d1b11ac6969b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a710adf96c6bbc39c1f27077b69ff6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920cbccf995bd26e9ab878af0067731176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5f4951ff7f7e1c65abd7fb2692978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e01e644f4aa528f55a81014e1da1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8c24367104c1d1061e037ed1d204179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd516f0a88d9dfc0148449e53a4fa2b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51346e5c3dc3311908ba5b2793bbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd069e06272481dc31340120338e030182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8ffe3e6a7cba05750224637df459183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2532bfd36f850f8560f0a7b451d406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab640555eeb0cdc0c4e5debc817dc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa1bdac464d52a950525775e8e930186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499025251c05ae7e915e6f6ba902bd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2841c2a3a261fced5bec61b3df0a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f40685609b2933c0a08d7fcfbf0a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb30a6fb0bad1258b28c8eff6c580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e744285039bf1d8f072f7d38e653e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e362365d3c54e513c4ed69e2ee361192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd479ab3a0dcd446a802e42d00ae1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b1ab5ad19a55ccb2d3186975887c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4218728ec513784668ff3d56f6c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadd5b556e3116e055d9f5e3ddf077196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d36b82807b6924119b21274720fc14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc195a17c0e811c74e31b17e977bffa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cce751af8932a9c45d71323f70748199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b807d8a568f61bb2b5c0c1d91df097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d02c7243d88413e395f2aabb7d96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f080e47e8bd9001e4ae60959f985ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829584d2f12d83f75dd4ce0a441069203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add77f6e2fce7ea7c1e301fd3dbb47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ac43804c750479fe662a67e58a289205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b10f6648dc8078e19a246004d14c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e518f57c81696cc9216e77953262e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53097e891870a33b6dd8ef42b05c57ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d047f133e1c8cec42ce2aaef8f1df7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729021c531161c2b9c662a9f5c29231210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f06cd715be7feb58e35e4a9256f2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727cd29de01ea904f1ae68fa79b3810212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ce35ad3fe10ab6a219b1afe77ad9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a1787b74726817b95a5bff9e2292214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea2d2b35dc5496895a5f1fe73bba74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7e5b43aa9afde27a9666b3c083a21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83291acb55583c2b3840ae83c90be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c40c3c7069c8780748f9553a4ca5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab7aecef5c03091f8bb8353409a84219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d069a190e6ffe6ee58583537f3c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c51becf8cdd35c9fab258ea4e4c282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc83796e78393de3065dd9d506fb7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06d8a1319acb2183591dcc9bcc2ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31b8bfaedf1b5cfc1d553fd3237ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934b2fcb9d9a582dcb6fca4cd8d4e736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ad657ea8c9dc106e4c61750857d2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fad3cd054caa41ce5121b0e5411088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e066606aa81b34b01abc6d53b4bd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a719519609b9781bec3be3cd8a79a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409568789923c6479c94d8507551df111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c656a8b1a910bc6ea6d1ac76808912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f38b44e279cbd0030ffaf41cf64113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc824074dd837fb7556cd65587c11e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91795b37a798880595b727dd6ec5b6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d47825dc8a23f2b00f9e1405650416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc5a4e28f02e83882dd24bf2af2f9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0083cf6fd8d633ab9bdf7003e1b98018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa75a8f5d41f7bd638f09ed2d3e3e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a2ae8551cdf49c2210c4e44de30d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a157b9a460d0574920774d987d8ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c512b232caa34c98ea095197f16122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fea991cdb8c9c05d810fd4f65219323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbb24487fce2c8ec0f8dffdd7ed36524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f9360c1d34875334bc85650a4d4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01e48e9c660b902fb2fd92adda0e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d5312ddf119e365cb4cbee39a40e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc57cb5b020e14134b9c6961a0d194c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb504abed8567e3f0815f071f04791729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1cd169d0db0595f230daf0b56ea530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a419a7bb020c17ad404285c47d11a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc429727ebf22740e23915b10500fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d1d29b4984748c01663848dae275b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c4cada0c260e1f460e45b2268bcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28514919f7c5ce56aaa4c66f2055152735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2fb4d58cdecc20bcfb6cf1f14b8a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5324cc83382643f3be57b3dbedeb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a103c8b39210171d685b09dc361ee038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f39610c6a26dfe96bacb884c4f315839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bccbe0bf14b8c130af1e00a928a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05bd9a9615ad23d17418af635df84841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb04dfd1cec0dc6108ebda0d39c4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cbbdd83248edb92fda90020d55c8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a3dec2ecda1f859fc98526d7b87244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377ff60a881707e45235cc7168c40345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a91dad1abcc5eb3cce30ad0df9b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2cb8c5f36479159e7ad8296d7abdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248baceeaad2adb0840e206deb6839048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c98fa84fded64d940d268bd7c97b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e1ff67cda04104a61b9646889315450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a90abfb1415bd09f8cfaa08740a9f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7afded48d48d845525fa35fc8d121c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8c0a8e1a69e4d4e88b5399719c64853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c672de35599e8daf39e30c936d4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc825efc9180232caf003b397ce25f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2682f4101b3267a0953175ffd418856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e018578f861e2f10d3ef9699df62a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1024f60f29e897980e5afd62c9b11c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e935faeae2a7a763cc98b6e65982859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d36157b02b99684f0a5fd7f68f03560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda4703935c3e3631505e6a3b5799361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d77638f271bf01094ba1708cc6bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a0deffa8885a6344966280d90b1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef15c7cba5c20ed9db55e147f48ff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281fedefa27484ddf08be0ed63e13065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b36a071c77c762461b300c545d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52080482f596da81702cf8fee217e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be13d188e73c5b10316f17f2cea6ef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e41fff65ee30cb4bb8b5abd8f87369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e50fa42f28e95b630429b1b05add770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8c4dbd051b8afb6e69cbc735bb3ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aadad4afc32c77c344f9b30f58df172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56aee4a15e6e6ddc2e8ed38bbbc5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a361d985d584dc43705ad56a4b78eb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23af29dd1fa9af75017f7d3ce168575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e81e5ffce24df1d26c057ec4d3ba0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3616c158638f2383cc88b101b6dc51177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d80b71ffa93318b15de5fec06e56078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e7683aff2e6a800f3ceece05154a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be6fa8c2706aed5074c129cf025fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944c5d8d6dec3289e85979a382152e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c66d54e6e17793ad0b2d67f8455a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868107f69ca55a87f3c8ee3aed2a269183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20858bee446b12630ce6e889d244b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69617d3fed77919b31095a9812d7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae5e917ecf28fb874e64571439a7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002bfea809942cca3d3c826286b83087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb6bc09d7708876e4b3fbc8320298588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c20fd45ddad04c16a9b5c1d7558e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f7f526525b1cfd978d2faadde4be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678276a3e910e738ab4ca324d1331091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16a2fcb9b486f48b80c8b7f7260a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ec596ee948ac8fe8f590d7f3cc8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9264ffec07b45199ffe348878fff094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431afaa8b2e6d2c03658161b34b11d3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c4499c9d833ca38c6853695b182f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b89f9805ca4402b48938e0d3599d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4e04282573e28b3e8269ac97b787298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fcaca15a4cf108b539604cd71fae499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd45b7e2d9c7b8905d1a80225e146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ff06dfc6fbea9778f2eb084945a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429be0c098bc0a3bdefca24ca86080d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39db5814bdbc35cf4668a09dc2db9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c53cec015fc88867100290fc88c547104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a8ed04811f9c15ddd6a678cd53350105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9061a5d5665bd62c59b16356e4c841106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba5a85ab11575a23179caf94ebb65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008eb5467936b2d3d53eaab2a554f44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df46a57355ccd55f267ef84cf0cd58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c830d3533d214d86d7aa5fc6af3a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca46d69f55e4d0b75c67b572058fb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c92e9077c22081ee71c6910f9be9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ca265fc16fee21296002d6fd9934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b632f90e6f641eafcbed38f679110114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c95f42f17ee4d4cfafad6b90f55e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886aeae6c9d79f2bb663d3c2b7953d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db7dcdbb58322bd0a98844799dae18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c471e1d237ea38bcd41ec214289b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11b367936bb27543b493783fe0750119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1da0b9d814dc7ba78ed71ceb3480120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d53faa24891cc87b4104eb9078e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04a710c58c02f2e0237fdc2e23f79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d0fd0fae836269fc981a816791968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691f90c6fdfeb9e85108e84354a387124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32f9fdfc293390a5919081ed1be12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b2a299fde9bfbf0ace0b67a249e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad4e423b5ebbc3dd4cb905fdba953127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec150ec8cf8015b349559cc8f9f2206128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45868f5575a98e07b1e4044425fdecbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e1e86e313c87bf9cfaa83f61d7367130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6be9f8143565c26c32bea2c5074d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8cb1d46455a067e0960db5fdc18d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c67570bdbb2b954aff5f0584df473f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12aa9eaa4ec3e3aa38e68569d2eab7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa5b98dd66b796656ca671460d88c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb1bc80128e5f1a66e40e610927ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195a59c09a4fbf17443ad18d74339f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6031b8a69f321f503550e859a1663f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235ecbf0ae822c45e0dd9235bea63c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e863aa52ccc0faef22661bb242713140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d11f7bc372b2dbcd3b89915a7a43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867cbd07fced8b3772565c047e89717142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4e77172c17835361eac334d3bb67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5472ebceb645394f3e113f16bf5e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520785d7592da40a32b18306c1a43f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c422328be5cc44a343e0037b5d0c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65e5bbe43b576432c8ad91ae2909a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b9a4b1bfa6f7080780fa361534e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a160e85cf4eba3c2c69141acc5727149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bccd204db3510ca5c3ae9c21700973150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050861e4e0a4d5e29d628d2853ed1cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d721367823ba5982b54ae1fe7191919152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02924338d5036489a3f46087a2ef941c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd9dcdc892b91ca9a6cc26667b09e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53456853544a549e17294233a41e6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdda1428e5bac87141d5b577920d09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b88557e4fc34ac23523bd2c66289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09420b708cdc7837f74e8f77d45b40a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067b09f780b45e5d8505d02241a1a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0849ad96986c6674e03000a9bafcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43d31504608be21cfde2a2afd3132161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd6668008ad26ebe918502bdca779162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed298cc8eabbede85b4178f28ac510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed0783d716eecb85ca3ab163a7f5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e312f1438f8457c23087cb962afd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ffbb81dab539b473d036b3237d04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f97303b9f76f8f4d350da2ae11694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcbf038f00625fd9cf54edfaf58436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7bbb7b2b657d7ea302d3baa6e487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d481d3e89494df105ed9f0a9fa0d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67689103e56a4613984fdd89aa3a5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce3e4ecb04c0ab8bc5a2b99e846426172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd57d9019ffd200dd751852c3fa3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a8bd1d448eb3cef0465bd759fff0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d0c10a3588d64d81875aa22944392175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c14e208f698bd5d4f4a31cb983b014176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e006d460eb1d54d48a37041708d70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda05b6a71addbda8a29ca29c7d8160e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0c94eb6fe92832d9de3de5f2cf82f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365942a6172753a4d4e3bfd6e5ac9205180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f05b31c21b9bffabc8b17eb706847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48621fd28635f70e458d9568fc431f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fbd3c27da4e9033d0891ff253c39d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8736b1a16ba163be31d7563f3ff0cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831028bd957a5454458788d167cabe1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1392a6497a45c986bbd33f004251186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08de4a41cd74a60735090be5143c9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d103930a663b345f6121aef7a9e3ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f66ce7480393f50cd671aaf70fcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb507c94add7819ed681b570d6be26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79780df58bd9d8eac1ae7ae980a5ec5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c17c3ff20de7dc3ede6351e202be2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6244ed03ee9e571b2fae75d6560b1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e4e5adec26d5d7282d75c484449c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda04c2227560742ebc6250ca446e325195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542b9158cacfc91ba240b29def7115d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7409eed91d79a0890be1507352df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b5a44df8f65616a3172f76cd1d6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29323203c342c39520694f0211732f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199c2deeadf636c8394b25c20bd630200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703fa86cdbbe957f73ef32338d8c97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac49bf090036547a968450e7002eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112b1a9cbccb41759dd55151ce17a01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4563bbc557a2e87d0da27e33d2d6be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543faedd297bda3bdb9ee2239881164205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a913c0113383377e7f4c62e887d2a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b0dbbddca6e974fa33131fa678ddb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54be1eee72eb8cc9cd1ec853f8bc2a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3f28effc342911ca9e5cd7c8d187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a07b79f1ce0fb6a83b1103938f9614210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8818df4f73a2f70a366a5d0014cbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bca251963b93ca6e06b34784df9a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4bde1f76d32faeafe16f316ad7153213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485bc5115d95fc98e82eea4f4c7cb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4db16ace2a3c2177ccd1175c5daf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094eae065a815b8b4c90b3905b1f4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7a6e3b97537023546b892445ad9ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0e4b5db660688dac0a19f1424e57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e90ee1ed45c436449b6505d9fd70a2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>