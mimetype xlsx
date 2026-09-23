--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b9adb5d74177e5b17be1e048bb411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4723572b02edd3e67cd9d02aa3b6512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1cee2e047b32cc1254db7a8aa44f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274526bef2b5fab34d62b4a3021df84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e58b8c931ba5be9ea1b37cdff1c865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385bc692049fef713f8a93958a58a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81511d7fcc47e0e98247031a8f52e1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4945173c527645c998b02c7331198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d891727e7e32f323e96b2e3f8b05039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492371d0c2248758a1d69210993ac94710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb331add1ea66f622cceb23b24754011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454cb24fa96c096fd0fb0e89d70c4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497fa82380c90c0146f37de67a051313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ccbc1f6703122dd10cfee3ea9d7e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70bf634c7ec11af6a81fa0754cdfae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88405c42b5b94d8eae366ba9814a4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bb9917aa4a4ad995558be0beac7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cf121df81b207bc6d4669ae0e91718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81285afc227c9c10e283aa41a2180d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1bb03afbcdc16491cc377675bc9d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708213560ec6ab551625b2c8b589dc5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ccadd5112a8f273025f3dd5d0337a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa8dbe54878879a013073904b124823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7d2b034e8d63ff53fa8a237d81c1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528378b71a37797fc3ca045038333e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde6bf3c0917af7baf539aeed52649226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637bf0611a59d55b7c5d475efe430cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6392615c4279201095513b06f7168f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6099777e3fc540e730ee86a1af1fc5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737fa644c67034b33658c772efc0e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218bbe3643b102adf9cc73cb1f1803331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d213cf080d8b48f5a96b95958de862a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b207d1eec2d5179dc7ea7ffaa7b1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dccd36456566bf3b8bf28f34fcc3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec82a7c080a3203e0c1f4eeb9a9b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b0e14f8388fce2b1c342c562d2d5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460ef8852727b2fe7b1ddca1ff3d67a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b369061adeacc3efa9f5eb2b31305b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf7db78709a1c7518347f9ebf99ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4d7ee60068905b9536b70190105640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2801aa9baa1b12bf6fa6c48f5a3ebd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ed79040bc9f6fb34e7bfa594505142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c35a5f5bc2be68c72c7d67de732d8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7eb81c9105e67750fa47a66e8571e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b546b63909287960fb45e9425ddca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd85678ab43e4685b3e8b92e04a2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b6ca6ac9383723dee1c8654028b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc756b2e92cd4c0238c6266d4d0b20448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3605825df4f4ef1b49e78b67aee94849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ecbcd0acd68b1c949cc436ca053650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53538cf8ffbb51f6682425bb0412b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb5d46d5c2b21483b307e9a3080fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91f8b7027c53b1afabbff0a414c9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225ccdcad162df13b53626c437232c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd18919e7bcb3f0d41799ab250bdbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a663d083a2fe1358fb832d53b1614e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa877a2fac6bc0f353df703c4f810b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef1e19e0340473747babd6dd9072358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eebc605f350f1b111af4907fcca0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d40ba516526238feb4fbab4ce43460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5951f19b6e60ab19bf820843edd89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d00b429de1fe39b7307d1a372d08d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a5a907288cfae505da9223a0092d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdd46d0d9e265904693db56db01a0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b70a81e17448c9b3285a6aa662f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d39a8ef96c78b2b308f09f592c4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd3ed0cf8a2467dcaec8b3b464068867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d567ebedcb9c8d8d7ee60ddb9c3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b1bea47fa98020fc389d1a387fa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b92bff87eb07e8c8c6402af5534e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cd07db1f0270f5f5fa16e65f986271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3796556511cd27f703566e31fc3d6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd272349036bec7f2b929e4dfa409a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8049b647ee990c5c34dff0592ecaaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341437d17679056a5c56cf9b062459c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01484daff5f49c5c5cdb73c9064ed6ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4251ab8a32ce09c0f90638fbf352277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16078554e183879e1b744fbdbc09b5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65faf3174476c9b985f242bc138465279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9271dfb2d877def41b9ca08ea4a897f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aa89075c29cc3187b216e729673f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f944c0e18b3d8c9ed41ef120e0b7b1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8834b79c111acc13926787e9a22c2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613baadc7d70ac2868ead78fe819e8fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e3d48f945ca2db16e210f2e06f96a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f917e508d799a83d4248b563c6e9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc54bd2079743b57638aa295217ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78797dcefe43046e01c2267e7f7243088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316b82525c2f911ae539189b2dce7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188a2afec23050f8ec6c422d3ef82a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f4621c5dd19767096a33e792f736591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030bcdc6b418df81e784a1149b8945492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e315338895e2f7ee2715cc92ed894c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb92561ec7fa5a97795cc2f736b9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaafe52ea07ad6127cea6d5c2feb8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff919ee5892bcf0bf3e5a536cc87f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4856b623b62c8c416bb29602953d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cad02f3ac3af95fabbf4ce7ca563098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb357d50ed7c819f3e9c8e88b596a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ffc3ae10c79045c89df52ec2c3cb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557507fc02516803229785553c7957f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8615469716d2a8c5a3b76aeb07a5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1528a5a93e1d597fadc9805a9e088103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852cbb5011a85d5ecce018fa9ecfc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6673c6696b1e50548ef690bcac4f0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f3537234b47fbcb166658cf8871a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1ad23a78fb265b05147a5c1703a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12468bf1088c694c683a21d921f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221aaa73981bee260e346ffc93ea7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734610fcbf2e145ab96bf299f6c945f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeabdc88d541d1e3f934fe7a63f0219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2529c449b367d3a5d66d186c7070a9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c05c039df406e15b670bc3d578111113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced854ed4d85cd88ee4012b45f1814d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be89eeeb1907a422e758fdddcfaf0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb6cafd3b1367e223c28210efab702116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bafb552d894d7ab9baa5ad16435a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663105d31b50306d2e3b7973707dce65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402732819c11a216170a7c30d1afd96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0384026197d5608d9299201c0e9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04299ef9a8f9349b0cc735adf9c6da15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e0708bd1f943473fcb843d4b48750122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b6ea38c0695289e8eeae3a6ff43a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd34bbe923ab4c4f91747cea9a2bec5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a204a143e5cb44b03be753370327b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765263f2f4bce243da40fcbf5b595d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cceb521a06306cf3315b5600524a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bc90fb4adc66be5324e3956a635e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e4d2f44ba2b9bf023d781ed0ded2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a2b07489c888ce64b6bbeea0d0624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8009ce0328b5c33af5ee21654eae89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5aef59e14289a29662c672cc37dec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2766a45ea7abb94b54e34839fd8c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce882914d8737b8a14e9fa9374636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd1f283618cd3040c63104e7cc285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba177e0ac21c4ee538123f2f981b81e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa228c020d84c59ad2f7e028f8a7a33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc868785570afc121ba0276ea662c97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bd2ca25f6dd9a687c597fefff26a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a8f4b9788f7406e62700bab8a15ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f7f011adb2f02a14ff23b4ddb487141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde538b7d2a33365eea6cabfe7ffde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c0eb28947e61dc1f62d52f3008e4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c97b2d5e723cfce5f8c6e324e8011f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984cdc2d05dd592220db1b68d710868145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b24a1d1c7a4c017bc90f6039986d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be4d8db290f1d50b0c63444dd97a3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09916dd91b54d4ff859d696dab3d0f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91022d9cbe44453c636c363fc9eef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98105c796e6bece6c4e19ce1e8110150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253d3327d10b880d64c7021df9b694c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d46ce4cd088b0c8397b6da2fbfcbb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805a8e022badb00b7ffbdcafd90f60b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194861d8a2b581ef84dcb7e0be7ec2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a94242155b4d2d01b63f6c784bfab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9c6e86e614e60001a1a2682416a49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b44649daf15ec59896d459839d7f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f426f2974d626ab7644eab9d1e763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541308a570606b8f846a5f736f8c8357159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ef31b69d637dc3c8d834ad69acf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef6cc5c28742d91f39d6421c67dbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7f42c0af91054c7e5861b3ef36898162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3501fc423855f40955d881be669ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7678bbacf512a02b7d5a3f6f6bb01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed372b60576bc72818e050db4e2b4f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb7d8b6643ba8a5c418d0e5a759b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f895a4d0b73c40a1129d4abb283179167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5422738fc350bd78127d0d82881f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675443be1ec872d86d3c159e513e195169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648c40c5f9ac292153ff5a937a77c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a28b41aa16dd28f4ff6469a7839fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bfcda7f41d8cbd3006d0aad16ac8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e3b6830b9e49bc91f22a7dce6919173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbaeee8bd4f5d7f61aeeda1b3435b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c133c17468d2edbf6389f3ead6eb55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cdd77eed9b02512b54d4ce00601df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a6ec053f04994e342a237d057a5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57006fe7c1d9e6bd7524464c589a0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f82e5b9e736957086c85333e592ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38087fa5c90034ef8cda30b39b4633e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a72ba430e550b42a1d9e49aa5d55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858196382fbf0133434a2b08d013780f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19b5ddf7139e1da31caac0429f141183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445262ec7114a198c5778caeaa671a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8ebfab6ec398687a1dba983c6a9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129ae9df120a0223747e8fc129d1574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645e243fe87c8ba1eb41ba3e7c39fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a75e8dabb45c2737167cfaa876f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44ae015063d3c07256b712b390fd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c9d33c059d09c47e28195f784ae35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8fca59360cea849f35fd8d9cfeb1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b88701aacc6a4d4f099fe8063b14cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ce6919116b19e56f6d299c78978d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3324bce3cf1a053e5c80389fc198c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d54e35f43fe0e19efbce9dfc7cf405195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a7adfc15fc89a4d4157a71d63ba1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692520147e17246392242bf43b53dee4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5e859394d9ef63d447f28ca5ea84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0189fffb0c75b0083dff76b786c82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120230d537474b0218ce3d9f618cb82e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4b42b09ca9ae626df1a75d4a98d3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394a6d5425975a4c37326f80d1eabb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e41dc3447f0ee12eea5ecfe4cb9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae15de2d3d08ba377ce9ccf7bbc681204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ead0c64a67e5acaf415ef0268d76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ae40b87867a69b4a8268889db73e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1994554d19923d9bb6a327d237a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5efd0a5a8be9c0ba05d25ef79b817208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714906565e82ac3ad2c07a296246df0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cda07d8c198db49929aa39cf739aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e6dd654e2c5f2fcc53656d6184c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825f8c63893096549a35f49ea63a352212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c4bb244c4f9b23cd50705714d56f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b919bbe2477d5588a2908fd98a53fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512272c5b492b38c62d6837eaf7cf878215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27431547c60e2990ae96b16a6e30ee53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb57b857d9b0c7ef0b30f9145ccae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b184bf16a6c46b54971cba7c24d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd00f48ded7f22a9b3cf3eda6888d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d3321f6ac95f50cbdb5fa64c09cdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a62bc9f1d2f0b553be7e37ec5826e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c4ce95d63c4bcb267dd5c60ecf8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac1376942c571ef2a43d0d11b650964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1bca58ceebd3563050ea8c9e4168f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bea25d5a2f949d6a569fbb70e78c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee61e5b6c8bb0d77318a79ea6f779ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6b7900e1f0594216b47030b8e3f5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac0a8ddb7ce130745978e2d8b1d559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02abe1f8996471dd3286d1348cea310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4db2e523e1e76023b2bbd659bf79d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20108b44e13804caa4d307e5002ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9421e848504004c52ad005339c43d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf13abf1e2e2c6b10ba7938d14e5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77860034e51e0230f6f7706ee64f9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4f000b7675465ec896eaecb8764bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a767d52808911e7a12fc084adc680c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910e1955bc9c0107cdc7f16430316e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a1b6f970b558775bea936b022463619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f0fafcf49f195a2749cbfd309130020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a08b57b569bdec5b7d156bdce019821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc5c1e3f4fe3dd8218cd0139aa9a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c60c2cade4d4ac73b3361c0ecca423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73ff548e767fad251cebcb9996b6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553726bf82318a5c3782416c35be9d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71572e1bc11a79439cdc091b06411426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc8f2a9de714f9054e24155639ed7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb17d477d244bb42213479d428c6d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e518b55ed8e64c4b4a42178534cbe229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe783752ae99b5440873b5d8ddfb9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f7ebff44843b4da0c196263f2e52b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb79aabc95e9686a65467521c4c0a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cedb317630810e9f03d9805e2b53333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44750c639e1258b0514a70bea8baa4ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad31289681f39e7588fe3522024e74d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383dffcd0e491b9e91070811855081f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741f739f6b25a3b4b6da1a3a145ac737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cacf24ebf302e4b5863e0d7dd23b3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a2a27db8de2bf542704350262c4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a9fc00ec1d83d14dbf1b5e03ebef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0577692af1bd29897b7e1cdcb9f32eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8d772b461d609ae6c0070dddd9f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db0a39d1d17f2b4aefada795ad85ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a36f38a153c9b3b679c8e03c6b4fce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8fc5119a75b9ecc0b0b9e50ab86745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79d6bf876667c8bb63a1b9e22c65b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a3feb6fa9db97a16515276e63733047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30516b8240b87d23fb237be348bad68348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a789ddfc4b8dca434c95eff74f29e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401701372127b60cb091ae7faabed4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c5c0822eaa299b2dc075f0cca76fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce023775070d1b49f9a014a29ba8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec930f714be07abcea89c0c48401a1c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a50b175a379d1985728bf8772ea0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690689abcd91cdd17c2a1c8284d2a54555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac439945a1aabbd5f5269ccc8fd90756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163e692f2736e97e767e18891233ada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73bd28a1e8125c705d908a4cf5a3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e949628fcbb25b3918b3cd348bf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de72662a2bca35c76172d2b56cef6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698c31518376fd36ab70e494568bee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea958ad3a18ec44a9e28895236b5c1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c74fb8b727b1df2f7af54411e85763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d345bd0b4ac7bb284aa036100f9eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc28bed45513e836310ac555e7bf94765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e690255de9a54105ab0ce12ebd868d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d012f8cba0081c5bc433e58e4f152367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368890fcdae0106c6be6f091ea13739168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919a18267ec0ccb6c53eb11f07315269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f09fa9d7d75ae7d624274ee22677d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993eb9f3ec19f87496ca4498013e6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3ea25b33ebc1dddc50b6e3bc423472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c84249422f884c922837ddee29cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cccd1906f28d0b0d2b3239c34e39774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6253f15fc1777ff266b1d6159dcd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41385b300d29969ef6d6d90713ae0a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf30255402889b8fa384805f0c059c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603438bd9bd098f564d8b43c1b7cc31f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177fc2383c953ff72bb0e7365a8cba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1744e9ff141ff1b7cd52d4f8131cac080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c1290aa3fa5084a20a01e1d29959581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d242c162a8145d95e091e5547853882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede690d5ed90b2f234a51ff062881583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d053001a5fc041a9de8a140f7f677884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9cbadd7b72a278e1298cf9a0d25c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa14eb79be66cd966d19973192fb8bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a90de7cb468465f4015b8a09898787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d29d3284857619ac08860186c24188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc74e6593000855385436e9df8a5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a81547503117ac69fac625c1425790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f4c02bb4203e0f36c4f35e60b1ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfcae8f3ae49cace20a43dd4d48e1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b1c0e479b6cfd4a7d3b28e95accd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cdaefed4cc4c7b9f541d54378833794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd1f770146bb6e85f7d21305ab6ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bcdebc1948bf68679a15196c2edcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a1c4898d61ca25e794373c23cb6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2dfa84109132779f9cd818a9e6fd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6bd790bbf0280bc8b629701d38f9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0119759d3262db7e22a4e11cac396100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0e9c73b99b43a319ae4f0e843bc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ffb70a8d7c7d0ec4c9a58bf26cfa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa740f20c2f92b5ef6721a3e86cdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d65db463ecac23dbae13a254fb3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a59f5c7bccd50bb7d77cab4cad4ee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48089048709cb0ee3e31bd0ccdf3fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe64bb65db61bb755682886944795ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a4723bfc1a33d404c3b8bb7df0bab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b0479a4861ddc56fa314a8c8e6a72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03a16bcbdb00f05140f2114003712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d5384f3a5479270a166a00601e0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b6d118f37a0a224afbb8d36f5262c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0ca283b444dd4c9c4caca23f319e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc1bea35ceb6e9b8bd8ee562858b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded13a3d3c3f9a8c6ce93d62fddf90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c81d4c6bb6a4c4450ab059d0f857ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d42419c6b75c422e6ebaf6bd333c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80407be1037a1f5f2337975bfdac04bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cba72832fffda49a02cbffbd968d08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c643ece1f175f96bb3a2987adb9d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376946ded124193014ceb42c747ccee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8b4280ff16cc7f7d47ce9448e6b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100801e409d3a16dae8aea4a60267eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2a6e6973d1b526777658b3f2d09b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4b561ba762ce6b329141b09f699d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d5fb5b74a344363537c065127ac22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1c9a2273a727cbdcea7c272e6dc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6086aa159e97ccb3a7215d9c8295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122b640d6d3801106f425d53760f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41265f4fab33c22c8700f6c1010237ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a0d1042420844f1122c6bce65f08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b8cbcd69cb7c74102f11970879823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dba1e122f4bfdfda424a70cb8adcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebe651ea9db636caac408d15ea539f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8004a65340f0fe36927ea7f9c573135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed8c3e455d7d273c0711f86edd502d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f23f6d4518eb8e9650a47d4993a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a02eb518a5c2382a3b7749ea42b41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6bdb16c1b9caef97213feb345485a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a18e70ff28c083453ee8cfcd38506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf16518ae05a5e24eb9cf8be239d19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513c5d9ac97d5369b037f7b00d8478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c04bbf2069acc79b7b26a6212988cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919ecb9f7163029c2e8bce796ffcb8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f10ec7d2e4002236b7d3604499f61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d6607e8012957e316c9bb0aaffc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7fa7a8a00ac64c69839dddf3996b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d551e96d3b9ce25adf4485a53f83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e2cb018c4af43da4e4813dbb19202149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f675671a1db1f886d634113d0c67bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6cf7b6af5aff3045b74fb4ea234b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3163f76de64c0992478d59bb658a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a828c68c700a44846c3934f10c69de7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cc30d20425e5e974d752c6a3fcdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f27185fce892df04aca8e3faafb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265268aaf51ea216afdef57d5799c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c8c7246de792034a7037b23e40f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e356fa770af81c50bf78023f6c9f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caee67d303f07911c3ea97825161c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475b44dd6da6099e73be173387921d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c056e558932f9103dc161380d587ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689ad8f677aaa269650049596462a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf5e4199220b18f60a804969a14e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64294cac1aa86f519819a71faa9dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18eb168e5c12f917098f44158bb6ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363b150605c178dcf14bb754365184166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d50ebf83534eaccec04d95de384162167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de1b1e055026463cf912913e82f4b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11662037ea17133c7716d2c374a0dfb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a140a6561dbe5195b95ae3044b522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0e950a69c5ae50fac9ba408118da5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc40fcc28c4cdcb68d0c63ee71ac4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13420866977d07492ed9638f9cd0c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b39443a7662aad2de2776dbae2e57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b39ccca2460bc585e726a71a9215c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae226c01fc6954ba188f40054955b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10245436f087edbf320d04b3aad800c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fce57c3238bd957e932558a364594178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14afe993727d22102fd5dea07c26f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5a897c5b13d4c0953ea0098cf747180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ea3f2859922a8b6c80c029d05ada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb46bcf0eda548fc4199e6a611f3557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27d62f1e18f79db253d783fd0424ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f29b0eb51c771008483cdcfa65958184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9b5b165165fa30643959cce4e8de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd903c56f2b8976eaf1fee34930d52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b03aa3223f9333d05fd3e1c2365a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddde8ec2015382735a1d6dbf729209c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea7eb01a0aea3549d381f41cd38ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d039f250d647bf4958fd6d66d04a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3407bc68aada827db7a4c023458938c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb0265f9e2ca2edb571c19b4735fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d74312c1a7b61df5264f31daaa4f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797116d300a2f3f6da4892cd3608fa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f11978126d87c0955841152dcaf70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7a8848996f94c17261a6cd360dc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a116bf643caac94164b562dc84e45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6ae4070a6e18ac12508e6dd3f729198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1637fef52ddca9aba745e8f53e0b03a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20aeac1a748a6973a461fa2734a319200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afefe5ebcea8cfb9d0e145308facb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842af6af613ef5030c7b6b4fd73cca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0600f7b37713d26a3fb0f08b6c0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fbb0d519667dd296e7bc26070427b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3b00efdabf6f90ef05545240387b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12f5b149bcfb7caaeac5db02324c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7737afd4b3509e1076df5b6357d3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db2a794270f431a55ad79de166aab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7074fef71a32d9d950ab9c03eb13d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635b01a783ede9c6ec37a75231a42d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5acc6e2db33efd07731939d2c1b74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ffeae6bbb39dbfd51966eb470d05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f14e229fb88059a65a8fa8344ac6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff65ccb4e47ff204c24be39fa27f3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd1a942b10b0efc8afdd7c193e9fc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3cbcece03a2fba1beb47f9a740ab0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3274b2962d14788d759d5a758205b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc403e48a831c023ee5696e964c88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee6954997630396a40454b824c84f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>