--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b595c9575b0a9e5a9ee5b43f73f531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4afb3418f6f9dacca4428cd89cb162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb6e686e519abd5cdf6c668b645363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442d564eb2c52f26678d66cf33592e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a1562021a2da483ed4326f198bf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5043d379d191ebeba6bc6eedc917e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5cd655062dacf24be02848625d4287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ccec627ff3ec3bad98374f0f0e8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48808f769b285dfd3a4aa299bf6951169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e394296ed675a2bb5c9025df8e829610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea58330560acee65d2b4f01a01824311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bd601627183152cc3df218c6402b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee3b1faaedeb558d87289cfad9f8bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742a2b7b8efae1871aa8e852537ea4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a267822171bed8dd29aba959b26115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76494a2971c5811b34f7306bd4863f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d71516d5b19eb3a2d26e8fb57d6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b534b05c33f1a6548e30626cbfa8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabe6c97fba530f7c91da084192612119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7eb8fa8d96c8a6dfee6967df54d1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd32fb72d57e5df2cb0cdfe43945d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467de612614b5ea80fbe0314eebebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c185e6d2b8abfb5b3e97ff666c1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aecac8bab7e40f2a36f2c1c0bd62624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ef157b2dae7e9bbac3f6d5bf02e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2f88474bc30294b4f2464c913dff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddcbacc1315a81576e0ec6265353927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38ae7cec0e9b4d590b62bde01dbdee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2929918060cd0e7c5671f1e4bd90129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8ea70c37cb4346fb0029d349f82330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f03fac1c915e9f63885f7088434f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac18600c340d5c2552a56da06c1c1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c05444df216de36afdd0bbd4382e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e257f49cb5746a27490ac12de46e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febc75c6ccb66eac1f22e40355e26d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab2487b5d5aa65c36d03ae8cdb80836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686ccdf7cdedf6ad75e1cd2f65e11437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540d52e9350d878ef56d7bbb92c5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b38c98cdb5b8b6cdf0eb486f573b9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff42ee56e60a011eab59b7e5195cff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ddf3af84068315ecaa3b66ccd9c1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc65edadc466b2f7dfef735bf6390742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fb581b9d7bbc3ae59c8cb0db7e9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a9195f81347dd73fc79019554dfd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e47cc47544d2b962ddae0f11aaae045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d203ac3d3647bbe9f6a43d1db594646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15248718292455714571048f6b4af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602923798ec36d2a204b1d41b10d281b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea01f9d93f7c5079d4622997ddee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a96acf529878383dc29e611aaf9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3299254a22fd8fe0d6d497a0d890151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff7841db9a5b44315e7ee3c3fa682052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf858c6e6a176327e25d6b4c300be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4521acbe88e4677ffb888a15a288ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617293771e06dcf14d30de361f1de5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4201da7997707275eadd6a731f7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc98f6c072e2fdfb4339300b40c9b1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419b2ddf6ad1bf3ceaa2074a64e7a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d292cbc972c1c286aa527a620cec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad27dd8d316bd32859dad15e301e6f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f74fef2aa9717628b93c4ee8ca79fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e638a801c5918567f20fe6cee43662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e0aac70226d7ce9d4cf51b2076ecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f34df71703a323120eaf4544f163664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512307e6ba9f791321a0930b56daad2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead1b4791c6b5d9a01244212e64b39566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1633436dc2a0ae158ec5addee53b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0f7aba64fc25af2757debf75d524e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280ac532847016f38b6e3b4abf821869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd28efd69876b87bf839ec7216c5bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed901e039071ac690c10aa16dcafff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e3ae17e44aacd27e81b888d2175972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f5d0492486461b873e8f77eaaaaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3303dfec6d604cf23621d423fc25574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d27d304e95979cfbf6154e782ad6cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c60719f73f7c795b08fbf8ff3a5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e6185aa05041d5d1b1d73861bcfc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8bdc64778656853506f399733703278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f7b91f8e26b8b0b1e47ecc49c88579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31012a6f7fcac84f12939957a155d06d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82113bc10bcf3d448e56f414e4ce2a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca783a83eca86c8dc65768f22404aeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba94f7ac466723b05f17bf8c7f68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2722d1ca9e7b7f4ba5e16728d8900284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a59efa94b140d7da92bfce328d1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed80ef89b4e7ee783100ea088bdda186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b9890b8a7e208234fccc8e66354b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d0317881cfc903bd6407a763f06fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc578276d7162ba711b32e6cc7e6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89479c4ee51f3a0e030a20d744e7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf664a97037e1343fd9312d3067911191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4372700bc1e14ca23a631582ae9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd0f4a73efa45ba5d86a0610ccfb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5700613053f056eccb5e9c6eac02894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac3473921bed12b3c4423db5b3bb6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e398001f14cb3f4b13b5fcf450d274a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62781f718cb0c22a330f0db234976497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215824984b54f31bb485261ed4b69898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e00384a6da9081c0d89a1610d4d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8eaf7758e4ba2da8227831ab133a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221c68def9b1868677aeb55886eec4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37239ae4cff7863449003137d056e03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012914be76b272e61e0799f9f157970103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6933357d2c45c0101fc576230c51b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df6f4536ee38d8fb7106d0a7035f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a630ea1f05a8af4f3322b2f29679ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129f43e8ad410fe9beb7e980dc1a09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2399ea9329f68ba2be3b9c027180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b60fbaee9ac7fbe8995c31a347d40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886cefefd100d9629b7151c25c86cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736ab46c39abee4386c7b134bc38a6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18969bd9f8ef11b5933a51b70f7045112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bae3fd6fc143e188ebc0f6c8a5d0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430fc39721449390aba24f5f24fc31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400859521e5657eeb27fa1239232f5b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b3a85ed814a01327b800f13dc9b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93f23b5925b63b49495a09399d655117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77beea82633c12b675873373bd1996d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac327c2c84876ddca104e346ffee0611119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707627f494ac3af33db8f9bd23e66ac8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ea1574111306ef225bf8fba2fae4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a039d328c68f0f877807f5b745ab8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a97ea8ebcc8e82e6bbb0e9ec8111a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2b11a8a7041f7a3c2d621242dbdaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0222430d0b3e3b1727b566a0a592a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167a68506f21355cb0caacd2df69d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a146211b62907912b621ac29ff833e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d6fb2d9a81a9357f8d49a74fb1d19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fcd1b19b8c1f1bd04ac4e2b044a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b125f19f1d13f24369c6a9e1d69d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db8f275a1433ff91af7ca081b7f8c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644b69fa2b12732c9e48e907fd955d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddada8240035ac080069ff23e5dd0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004a7762b3c304057a2b7503a211e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b42a9acb36e9761a189aaa99c34a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88425185efefb62851642966f059a079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4601aa577fb2d4d98bd0a1f2661d5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b77c977b3e40e797959adf9b0a85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfabfafa373cc7736bf6002c1a5b9a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a70bd4c9a6e7f4f2e3e1cfadd97e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3adb2439faa22916f37f5e3f29bbaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78aeb64b5304640aa67b93b759b767142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4674ebf938f104822f79fb590789143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8270967210bb00ab773fc626be6d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fcae386e0a9a8474546068438f793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9c65af6556bedb0a7bf130374ef13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6c29baf80d19a9d6f905aa22929c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454aecd96e6c7ed7bb57868b37b49cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b5dde35319616dc49f3cbc5fd651a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65876d1b5fe62322c2cbc30565b9fa40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772dff9e241f8c4a6cdc67b6aaafef5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8281db03ae487348776add1d466a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40655562fa5e21e12145e5ce1da6659153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a3b2f51449f666cea7ad9490723f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2e49274e372dfc1627206d5aa4d80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c622d595bdff083bb52cd44af8ceb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc946b82ae3d383cef23d1fa9c4467c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959abd20b1eea869b635e6d7ff0ef67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b3c252d6dfa4cd1eddbd89e34b30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63664fe49a5716123042b7aff14fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d943bb3a55e0b311564c8e7fcd58e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bffdbe0f5e530cbe8a6ca31a9675ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78552bb57294aa47c9e10eba8bdeaa01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd45b43b3b1abbd982a0c89a0313f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671fc478d89f1f12e5061efc3b1f65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f1af35cf023dd9060a6d9a670a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646ca08ddb93bc2b9004d7efb3d14a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a834c1cdb12e3121f56705cb8f47fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543b0808cf7879a20fbfb947f204148169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f1ac33f793deb5c45a4a4935328c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906244bc57702f5deee156f7796145171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c271925455889c5742c2cf08f43a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88542eb75741d72243a7756ac9cc89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb31bf5aaa8b5c581caa6f75ea9e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be31a1a4f9bb8daea204316716e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961254676698700571dac706c1f5a86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c88cfca38f43802e5a668e32d70153177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65829f7e1e57c054f81e4e501f28ad0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115542588485f291298d9d590e5cb45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b819a0d17d40c32910d44a2cd7930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1e0560da799c9199ba1fd84668f88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a18a4f22257ae50c7141323c630fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8743821a6d07970e89af7a0e375740183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716553a1b266d99b44fbdf89d7b2357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b20ce9546e802d3d53023e78f3fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdad7e1ea8293e4aae0d5ac509167f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba0cf5f5e54c999192550ec59c74db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9838f072a0325f5a88916ed1d139d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c673adc5c437175e339f05013c2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ffe0a7aef8f34b9ae619a30e7114e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0ce721c59d3e816bcafbcff3e650191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46eabe0418bc508e32339d9ea05a2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d526f2e8b92a1e22d0059b398dfdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af336604be267f15b53b1ce73be6ad62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe4fe55e6753f4ce505baf4f852f5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b896694f314c2b592b8c9b6cd192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d749df0ba48f81eb6cc56f5c5924197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f115901b5cbb77dfac1c8b2ffcd9e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff6a4a092f78888b82908071e1bb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac23c7caa347d6b6579145db3ba70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91781bd3140323a97223c5998f9410f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabee10c0f72edebe7401fa048a79e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471dbddbbddd1eb26da3a1dcd65d8cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d6420bba9d523cfacce6f39aac07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790fa9b3333cdc63006d07f0d1f5e68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9353c9ffa0c28f844d89410d3bde6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7b48edf7fb5c57c6c9921680b3585207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a9a29b7b29fdbc07f46553969287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6defbc239eda17d53c7f6fac4970ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037ad86700bd8dc3d915df3a479197210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc91874fbaaca224c19bc675ab7860211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31578674fbcec53b0c70880273c4e60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e258ddbf2002bb0edc198dd99904213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec975b30946e0d3be8be5927c248fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38b80a3d5cffcf7d653bf5727f097215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5812843b6451d64a0eaa79367a8c40a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d8d920d12b2c238c529799776a5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1905840417e67c3dd6d7ade7a45cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f0cff359b93c6671beb46ee0f9a4219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b316a429f75fe37650f5296f3290a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343e031a00ae2c67920c153bac848e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d63fe387e5f4e7ad192dbe099a813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00d9c96fdd76f97245c1e402084744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265479a18b8561ea195f09b6dbe1945c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c118414a407f9d05c8d42c61519dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c77854e192137913b840435a9196b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10aeda549763014a6d9e1741ea9fad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963f919ab4d129b15eb640fb6979109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e68f237135627988e180f471fa8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41099e535c49a5261624d595b0931cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da098d3936090514122036b56dae9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a94eb99ca91fcc9f6ed8d8a3960d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb8c6b6b23a07db9a525368170bc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6dc9a7869601f3e55ea02ac7c209615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902fd29609c7834b17a55a0dd76fa5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537b6224a1a618f8ac2e832b5ddba1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42da84b871ebf2555110c7ea3c628718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ada7ec4b4f34891a99f76a2c1397e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c207477223ff230b7e8542e72af820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa63dd0984fc86948473ad53d01423621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba560e0184474cbd7a8a0c4e5d49bf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b6f075da993490e7ad793a7905d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfef97f00db13d86ea3aea3a4d7ad724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb33edb227b50f5e5814b65c610fe3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eec78e68fd9a4e49f81bec52a664826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86618ec2e96a7f912a5aa5ce18aba527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444b163a6e5136fd3fb2ddd4c8e099228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d0d24e1a7e4bbd885c163af8a7c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc97b506d4ecf6eff65a157dfe3d3e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec615dc08c39a1b8d41898d0896e85931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45090c39f3da3ef7438fa2e7ec8ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2462bc6f73f2def6805cdc74cacdd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a1ec95f54e5db340201d91ddf5c9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf346b323d34e17e3732fbf696f47d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442851639ea8c950a7ad18cf15b94f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce6d00a13fa24356caa0ee17833ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bec7af32445fc6d58559d3e9eb09738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610478a345b4f98d71dd53bad04b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ddabe433ea81a2344949e3e76bbb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dadd1c5adb8206e696bdbea1ad06e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccaadaa163f658f340172915b14f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf7a4e915f1c74ee042c771ce47c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f51cc8955e029f49d21e94a115b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72b1bc0e51844d356fc8511f9833a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c84cee9d189d597eaa8806ac10f1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bdac0315eefd694bf2ce124502d9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9f778c196ae0e6f63326c3762552748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549959c5619f3f6df224ac22a46155249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fefc48bcbbf153d286825cc9d0f8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65311322855ed5e0ac83466376e520251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927761f16535097b63cfc7def0d4b1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b238943361b0a41f429eb6293c3dad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02450845b0e3ca7fa1550c0d10980cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b138f0108678d87a5c9eeb2fb4509f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69665f4e8db271baeddc4cbb9d5a786d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f699ae7333f66ae9b703d318385a72057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37cf8ab2325f5e1e11373f10f894f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b7e1c7f5db6eaf931fa0fedeacd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb3a8f7e2367862b38c304ce7f38c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeee5a68a11297157159e827fa76cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f102c01d9a69957de991b771e76256062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9040abae117e064af160c41d43f0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6f474486f4cf7ab8b08ec5d43389864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f686fc0c6ef8663f12a50fc0f57ad9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ebc670302053b12e7bb71da8aa6b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424bfd6e2ed73f3e409686eaf3c386167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460121a17824f4c4830c1bee0b39019e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431600ea2213782231bab94aa138460f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80721c01a2e17d811fae33892988a44d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c754dc28de1f719981aa23fce13271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9f72b3f7240d8e840340d4ed3885c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e73491c6fc599ad1b92dda234523173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e28b504371be1c8390629b001738374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae35183f412816a5d36a0585373264a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56e84f77e5e11d78a7eea51809272a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439550e538926bb1c94b701bb2d10a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e019d8de9c8c5531176dca50ccbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e846c9dadd3ab49d77a4af9b4907979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a4a2e952f01a1322825cb4d44d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387327663ffc6321fb13b6313bfdcbdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590a3596a2e368c3cc88d4d4be7ad2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c8960111753fbe5f32397397dd4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da80060aa3ae186e4bcd3205efb2c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed91446116c3eca106d432c0049efa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cf3a2dc6ea27eb6fa18ac4d25082a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a2c64f033812f73809b83d1358a0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d9edb2f00a5775f201e1b3eec62f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c669c11056b4426fa524c5cf2d6d8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a50870503c1a7bde05b0117374dce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38b35cd676ace96695d085e07b8b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720055bb7fb1ae6e55d2e83eba32b6e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff2d1855123d436656b025fcb7f7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eabea7c392a7217ae02e5eb48f33f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd38a99c299cee56dbd8f236492e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da1984b5da5d06cbc745029ae62ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8df56ea49039b7077d0681c7f44d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3ea47a229f59069fc3fc08c9dc3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06871cf63ac3a1a5a021c6695ed4cb8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a71032a7c265152f4566a7a8e16ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5c845a4c2afe3bb753fabc820908101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3644e05f35d17a197c18e21ac5b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e8f9bc41742d497113910df36ae1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0d7bad1c82a3ecea5040b2de8647104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079d6e068b7b5eaf04efe68deb7190b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac846b99ab36c357143c33f7f56655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa918fc9c276eca91dd4aa434e2596d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c45652834a2f1a0bbf932699ac8583108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014b5363240c292ddf8174508e1e9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc979514c927a7f42b18e550a5ba0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc81e33543b29909fe9cb4726fc0ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e4f939b23d63978fb6adb5b48135f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6feaa030ebb575f1ab8781941879113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319e450bfec5023247644dce6c030e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2cbc32ffc55b45f49e9e96384a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26db6637bea39fab9079768daefd21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209f02f34782e43e616132898bb0da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c60fcba4326dcbcbc07ce12b711795118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56288a52896201c63becfcc2de55d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a02b493870ea61e272afa7e5516c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546857f53e1938cd0843ef095eb003e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b6f04f332dfc3ddc91458362ee23f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a505e7bac69c6114ae2063be87cfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e21c91fbd60b770e33a9604b11b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01946a78d6c3685bf5abe2060f3251125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b51ddfc13a5cc0d4c7db00c2c60d1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf3ae77d17ddda30b3d901b84fbf4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c583de2a765b1ff9fcac1c7fd1563d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a87ff254e36852438bd61b5b45476129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970996d868f092a9a1e17d9bb094a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e76933c66c83666587b1d482dcdd11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8506b7b3c05917b8ecab0c5dc01c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276db621c06515b33f402eea9d58824133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9ee854fbd0fccc07f30ceb693fd67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee66568fde97832f993b3cb4bda6a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224944607d16fe9ca7939304a4ca72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480be00cbd2f1399cdb2d8f79567dd9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4bf5b993447c49d352b66b2c54502138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780241864d3abb8689063efbc7a3eac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb8fdd0f1644c8be38d4b9e9b30165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60371ee3050b5b70f8f49d57f379ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6013d83357b0399350539125efe007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da92b050c000a9b98d0ee18c440d0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe144c34366403e8df75a12ddc7371f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec83858069870ccbb6214d0f7c36c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e827dba555cdad4ab0c02707a637481146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca5c9adda0f8af0a4a3f364b98d401147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf30953488563463057c9265504c1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258b3b85553542de1ee03c3005d6a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71041a9f6b11c6f2dd3df4adbf11d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf651cc8046bc298f75d2126ec606a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ad3be36ac629c8dc8fee08240b76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e93c4dc79d0b46063dd3899760639d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbcd82715167fd2bb7eecc8a29238d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eacb9e89e7a935574c63df91967c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb2058ddbbb848efa3d516ef41371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ff5bf8982000ac7e6f8d305eb3133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f647e4ea077d833663432e8845f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981760000c5257a13e87e310978679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfad1b33bce0d3438a3519ab362c1b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2771a8ce1a5c2cfae32d8a35b63ffad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd071c0d92dd6b8e91fafbf6bad5d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d48410183bcbc81df2e08d804c8e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b61e7f2a89812013c930c9555a3ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2979703cffa388e3cfd13ca873e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b18d0bcefd2618debdee7ea799bff7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7d56a134ca2b64807071d463b6ea1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25816d42755fc2d34ffa9ce028d7e59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bbfd36d87d1d7fd4c2825ec18ec72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577dd86995cb88a0be8c27dffabb88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688df0909ae6e753dbfeef05f186643d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ab5f757ff22513691699685ff96e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b22657abce4ef9796daa12decb05b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b091ef40d7307cd309977363b514bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d23fca2197692983884c6b8d3d48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856baee746f4d2a16927619fd3635d35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859e24b31cba775577fc5da738e954177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d6d438445f9a4f2d9a09188efbea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fed75b0a16e3a79c7ef4f61438fa0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524609f0780ce898c13a34ab54ffb80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc188f67e018f8cc0b4034e663779bd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd9d8808ac37dec98a19c9ee5c3b97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72648b57555d1134363e30ef6ac6e4a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa468477d43432a45221caca8f7c76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6caa930eaaeffca9c9a6ec1037105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451dd91cc0784bb6ad880821cc92925186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1938474f5adf00a8721fd360ba5a52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbbe23f513e8d28769c36d83915b27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6e7a8b621f33149d15e610631264e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b27a90f868178fb75638c2e1988e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441f1fea60cfc8b36b90a1799ad2959191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7058004504e778c12b811d0861d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787fb7dbf27a70825cf64c16384db7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c27f49ccd5f996b5356b926211c14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda49bdca52c2d2561b5a3313c85551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26503e63148df268c432f734df465e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6a146b6d0cebecc27360e888912c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1223bd610f6bba07ffb011eb28b642198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa634c667c662e504c9570d6cc042333199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced80c900ff2688f7a06012bb12d7f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed7b9fe62dd6ce484b67a83c117e05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d443d4cc2c69182ee71b465c8e7dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dfcce2656c3a213037796e7354bd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f679bb55c981ad5ff96a71027dcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539f36ef0d9a669549f8e47eed4563b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12190b3e518daed84e4b2edc649a86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f71f244cdcbd4268541264570245207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1731e55979424103e4c086eeac45fb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d662f2505a01623cb3d1e56f446096a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126692fc0d5ed90d6a0817d1d377720210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00605984d004d6a2e0d10de07ded0ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22851b9bff1ed937dd8388b5c4b517b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3917a440f0d98f44c28d13802f177213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43a9297515c143416c36b8d8e96c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d6ba7d9324b0b3610ea90796c547215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b566dfde2e41cbd5fc22fdcf25ccb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c0918ff2602c646b5be32e9edb472217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b822e1b0ef4759291d87b72cd103218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c35174daf10675a735107e98a92f53219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>