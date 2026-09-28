--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ecea6ec2b0f019903873f8e56cdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca307640bd81df0ef479a7f756ec02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f081cb111106473e36e6f1f7863546d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca1557d3dc8f832e22ee707097c9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ee42b17f73234a0cf8732ba530955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814cc76bf0e2ec4b3befc93369c5eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2fec330007459e428891032c57c9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d96fa1c4e92f8c07ef98f832fcd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcdf7b1a2e2c0a1ba3df5f074189aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb8ad7d563d60b595cabb41f66b1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac4e15ef765fa19c1ad77c7a16f8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8681a0917b785be27c324572841a3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2bde15f18c107d383bb09ce95faac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aa9718f60d21be204a76f32c2ef3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654943fd07ee22c09bf9621d62989815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266b2b3808ae7c266356d05ba76f0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07952fc2f74456dbbbd4ed75c4c384b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e97dc614cb05b20acd082165c22018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb5072ab1cb654577eb19a018a944319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068727526fce2e854a0be6670e8a99f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d09bfb1c9da1646d6a9f9c95db5b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ced094941c08bdf8b102072d22b1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab6cf3d297c3370504a879332f7ed823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88b7ecbef6898f6af27d14b8f565124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0988c6825b077502bf1870405431f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe92c7b9d2a46844cf022d9688013a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33946a201d0be6619c7ef13dd95fac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb634df10620ddc677e7915d06e59f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7055a51df23b71b80865b3b3bbafc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc576c9f92167ccf7c4d89f4a8c31a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d96d41b4760cc37ec2fb0a3564c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c1f8a8043956ea971a53f3432b3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac0aa5c6c49885f3c28c4536f357bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe3ae30eb07c61a4f916f1c805a4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475a28d47503f41f90df062eae017435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505bc33402723828d4a935d2aae9f5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e820c445b6285f8bf107f3a42d98f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55de089ac116214b00e5d42a34c41438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e1872c2f064b7800fa45fe11709739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718bbb3dfd91c979f215882c5becef640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e39fe61e3f1d5b5fd0111e952062b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e420d62bddafb4cbb506729613d95642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98800ea4a84d8d2aba243b9bd17d0f4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4fd0af7939a430aa6c9633367d70b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaaabe0d1ccfb9cc38cd4cc313a6b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7f84f6347b9ca019fdb1073a3aff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c566ec7e6147c3c588b0c3dee00ef3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46646645feeab263ffa5af4e1de82e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3143b10f6e9558b13ef47fadb8177449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd30cd6d5c6f425f1a2950882d2f8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1116fa29881eb518daaafdcd7b5e82851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b75052ec8386583cc4e947513cde652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37fb3c976daaf4f4f8ddf1ec6dab4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552db925a5da3c3e17cbd994f773ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a2fb7e52fb0137b2bd7d49ff891655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97465d6fd7cf870c96158c45b6b3c56856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e5bec3348183a246fefcfd07999957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbe196fb213e95059a47d8b7871cdc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1000f55c7d77df916524960d04ddf3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335854f1f4eef78746ed7ea610321a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356244620a9b1f3caeef64984a8b9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3cd35df3ee2a82d0852b65c18cf0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a132134a332acf2d4f1706b1c7d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93341391f6783d55a827db5ac2afd92164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bb64f0e550802cfb8da7e64e3f0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de057817a0c04e6f01f401ec26506b4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70673d7482a69786f56aa083496ba87e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42266b593cb101cda00cde6b070418f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f8ecc8c67d956d68396e661693fa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abee10c0d66b0e6a4302d1dc92f44470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0816e79004860c494ec0308912b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fe3d5f8312c9aa42141e25285d83272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175336184fa60749d62591f3257020c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18c40b6636797f49ccf48c5e7e3ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef9fcacd95e72a37d0955b335242975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d3319cc06b4896f6b404faa7138876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55030dbf94976c3179e29fda0e508c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125719b52551a4de357237e73b77db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41747037f24f73c6b1894ce1ebb3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d948d7205aee1defd18b7782075c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8044fea66d079be7fbb054458355c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a2eecb1198a9e26039f9e2b1c03be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93538d8e1458cd97d5df7afd36570383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409f60090bdbaab42eac77425ed42c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a333b94d0363b87805fcb9abf56485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5a5f190a901f5e813e6cc084536b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bfc46d341dc7e7376f585eaf9101987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f86592ce8c8fb6bf879bba0ec16388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16e9ea7190ad224b14b5d4620d6f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccf38d0c52c976738c4a1a57f8e6f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea328335252c2b097f5727e05adcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1fb4b953916f9aac2bfe0ce4475e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5140ad10b55a9ef7186834e1af9d0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52448a28951eed4f3f2e610a222767894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d421a3273e3164c1d2fa5eac4c3ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded9e25cb73eda4c8fef61cfae660196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016c0f2cf73af39d292e9e89dc3cc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd08b4d8c638248d6cfc950c2b2b5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900a368c29b86c699b78184e20bf0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332187b4cb3cc2982a8674022af6f2bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b809234a65d73dbd6c2d1300619b60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9f1afcdfccde33fde225181c077b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ce782e41c06e0d1d35b1e242fc1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b8ca4b217c57eb62600097f67429c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee081569a7acfc1365bbc31290eff40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e44d5641569f3c7c2e7a379808b6a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9b120dc8701277d39b0a28097afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750e018229a42c8ed54a7b0ad3c27c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f5492ccb17f9db462b2763bfaf3cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001006912b322bb95e4f2b5b30809945110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd337212daf920ca6620cd95a9abcef8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1452539583c8809688cac0e74f74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13546bff6532047fe1e6657db16147b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eaf997e2f4c532fd0c933f5e738a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da18cfa2735d86f6cc70a197c52f8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c233826b482e97d9e831ad73ab64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53d8fecd128bb3ceff9099f5736d69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9dc90ea1784aa66e31eb36de34817118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de601d43a68c159e8605c5b95ddd2bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678706618984403d8687607e633564a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386597bacc51d5ed0bac7ae8a68c538121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5bc04107825d2f4d972209370f68d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0883b4f1b6dd5f5026c35efff82c5bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791b34d8aa2b3c458dd9bd6ad48e2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c59a38ea5991c5984f43e6d3dd228c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b365712c6278a402f459fd5083c5e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a46121a7732825396ac916999c2577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d11d189bfa0c78940aeae4de57a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac4d1afa6d276d921e97ffe664bc8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d53fb8f8a4c565d59841d4175da3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ae99b10254eb2d27f7258ed94f416131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed77ae0e16d343ba4583413d5e9fd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f8bfd46d4c4caf4a5d575ac349934133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c470d9b8e0544a76b5670e2f96ca1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21249c7ccb0d7be7e528962c5f7334135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600cf47c51740c54a57290f85f75079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257889bee14f5d5bd7e08377e87a89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace2caff0beb2633237f885d8737d9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f2f984c1354cc6914bafac194e3d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a690f18edcb9758a8a670ce1e6f3a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0a37ce801b7721f51bfa496d087d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8044495fb9dba1b14543e12cf0125142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205cb11b93f7931c1f3b9be07e3eb17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa96cd623f321506ceaccfd58be1474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75e66951fd7ca75354b1bcee316210145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84edec0a28d0bc5280a4eb063a0307146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62a7cc68c9b5e502363e3937ca279a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca9a54443878b6694a7c5752c6385148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f9ec6a30468cc7e1270a88af215f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9ad577a2fea01bf35f61b28e149e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f580ccdb0e7655233d09298a2d6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650f5e8db506bcd27ba85ac2aeb242152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931559d8f7a939df4ccf13d0196ada4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7c4e56e09b5a8ea88e63011aa607154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822ff79f5daf3fa23ed4133ddcdad6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32bbf401a3910606787aceb67144f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6592d357730b52e0d09745bdd8b60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2668d230b380a93b3f9386f54b3eb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341beb0c2fb9cd08ccf4533e1a090fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8d7c52f6857fc074b2741a64dd67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7b682699c68f5fdd9248c2d3c8b62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e284e638e62d2682a39569996cbec0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b88bf5fb26a58daaf13426f64c20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e15e8c91cf35eefcf5847ce08625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea67912b241312feb26d49409c4c5dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc6b232df2d66e3c179b1981b400f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833787e4d5050929b9767956a450817c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06aa488c6d4251ca747ad6b58ea510168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e0394ba3a0fdd2d9953313714d5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a93509c18a544c8480742f3939ed7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9843f57c1956a53aaf5cc11b455e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddfb8b14bc77b630a4fed53fde802172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a50e62774351f8c437d23b62e8aa31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648048993343bb51143b00e957a5656174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b046d8d10ee436f0aff87c08e2fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95161bef52001c9fb534358ad92ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c60d9f132455316b391bd3de02c28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eff0650e7220dc54e34a0ceb7a029178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384af9e37c678309e930c08beb2cbee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e4dd78599a6f1773bd859ab1da7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d889bc499f4ce1b789eb558d2af4d59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53439e852b176825d5b1267931696ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8cbad660d3fcca375238f6880a72a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15660af0edfa97227dc5903cb87211f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2ea4aa4aba4a9f954bf12d6b9ff7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8309c4a7a9ee2f3ff9a3799747dfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef83822c4ca8265ac008732a154f19b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3ac7a86679f541471692a48311e73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9b5098b3e4e03d58e1b23551b4a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f0aace1db66bb7cdc48001b42645190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde3676d294fc1d69da3e2d6dbc7cf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c5ae0ca6aa35228cb292e023bc59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c9b951b3e2580e06af8895dcdaea1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e10324eb717cb38c858f26f4a74d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413d098011b8a5911e8838288260a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63468f2392926809fbdd96e57cb070196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c69eb1d1b4592365b4e1f70042162197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891056058b56e1bd6747bcfada51cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160786906c61c87caa9ed9a488bbb02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7707d7b7209c2a91b2eecefb19339200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f83ce34b020cc90cee249cd7b908201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524770ae81aba046312bba585d4d917202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2120b6000df4646e6aed5614179ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7a935f6f279fcc13f2e6bc3e9fca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e617132c210aee6d17d401f77b3d0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d608f1feddeff1e8f4653ee27c1a89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444bc2394092d3579da5d6cc8104ead207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb170ce519bc06b95da2e8bf8f63797208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503922d0d67698882a421a4a6dc7c63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f0aa1500ffb5832fed5f4b68a74f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28565dcb7c0b3f40c6b3b7604241a93d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71b68cb7c858bd532f06e686e1300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1e1d393c02d3123173d5583f52ace213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f084814b4f69d8176baecfdbc7dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1589276651360f524567434a7744215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f63a029940844772fae880e907990f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6414e1bda4478f7e66acb34b37d01d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4de10177e1d5efa36c5e25e747d1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992605b770f11bc57a97f2864c18ff3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5cc70859acb392666f4fc9914f6a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9977ef3eeb6357bfb688192b99740aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c94cdabd6dcbcc2f80d6d7a8d4493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86cdd4753c10f34fc593a075cf1fc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f5bc33f4599954adf1614999a05d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e905ce41c5814b04051aff5fddcca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6679ce2cd38d6c0bd57f021b614e03f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc10b24888cce78e377ac42f575148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf90172d0eb73840be628b9c30e2609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423bf5e92cd149012635fef9da4972310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f97657080419cfcf8f26552fb261311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add41ded1b89312991a6b5e2faf1a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8569be8cbf76980e0f6f8b1749227e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0370a92ffe7bff8e82bd125a713747014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e641116bf16b0b48074b5bac70ca2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb17c644833b839f4936783d9da330c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7621474b40d3bcb68725602fdf4c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f31892593dfa0aa276a0a9e5ef78d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a0e09df9570fdc31c20fe36ac03119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899c7e5e72b05aa588a7279a66e24420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0760c04b3c7e101ddb343acf627be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2e03a8c14b1ff2f8c0c702073ab522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de051bc35db2aae7e831bcdf66c1db623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a612e1445afc026f2adef398183b8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695a7bf2b7d9e58c0d98942ae95349725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2222f1af45db484c9c0df5b2cfcfcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65007e6a0bc457405b4b364a1439d2be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ad7f4f9f988507074c84c448f357628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd04d545e5d9883e340d0a36b7a0a8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c888a80798f9c191e1b02d23fba830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d15309c3c24f62d6e525edc192aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524ab60bb919ada03353a1e311d45332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a865d94ee4f72d1d008cd7cf6ae237033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1877c05c68fdeb3461e7e7e713d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e1a2d70baffe39a4774424ec549835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27adfd1624c6c7e2eefc4e6a641cb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777983350378fad38b63a9e5d2c220f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd6b67f9c07300886d32bc495c621638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b12ed37a066e39c242b8a7ee1634039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcc4a71b3706c8097d8e0419b448ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d35b6dad8c20b6bd15af7a26896241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a6cbec936afac41612521a5780e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de988685c9c1782a02bb49d14047443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd68712a2ff4d1052f89a095f0edde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a16bf353873d7ad90794c0c6eea8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf36339ec51336d7e2db417ffd36edb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e204634162cd11eef3acec547d51547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b490fb289d8cca328aee62c6b7b4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d10e8373e3f6e869cf06ad25dd85249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c531f17ed4060eff1971b0cde3c3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420930497e5c4fed4fb1bb175b8d6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7617c7d134245a56d1ad770e8947fb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b21904a8b0fbd9e38e0deb1ff5e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf4375af275e7eca1fd8e58c8c6c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31206b7c0780cefd21ed4c0aeb85555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d414d1eda357688703ded02d547c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd112f661e88aa4b976a3e9f8fb469ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d7369d345fb8afd189d2e25ed23b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582e2690e02f4802177df9c294e6ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614601215b0d20d070973b1cbaa989660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e723d235341bfbf005a97368da06cd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d06b9b38ab90634456d870cc13f06e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e218af1e5bc1382e7f559b4019a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42f3d721e0f58b019be1a5e176ef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31bcea6e8e216923775af02f44164b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f885a2e33b7d4f51c8a0b6a7d5b79466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db62be1825300456c099aae100587b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474543fb7e13117c18b370a2590887768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94115b7c395bad591899b140901da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e592384268e8818c7112758408f8e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b69e03585e3aee02a4d5e2c5fcf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0d454d9861cc476406aa59aab5fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e26ca01afdb55e9e84488e198b3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a600c2cd26251944fff02b01318a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9194d89363042337c057ce8d1a07ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3fc906e84d40c82892378fe187f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e72886a84ecf5d891f29f354427677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ac0ccefbcb41d835ffc24f33dbd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692075f425951392374a2d56146adc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327fbb3c78c44ea3011dc7bf13f2bc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ee0561d74ed6c1fd24c4d7eb5493281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99ce25a3055913f554b459c50a6b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2d88d442286da120262d38022b8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e328a8a39f3924f1b51ae5745238f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c4c34eaa27d41a3836ec1634aa4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b53671c954d06a5bfd3f1af48257386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce57e5154d3fc44dc4f18c3e8004f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce2d0ba8bf7c671418b392f13a28a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d927d853d66c7d351659b17f8a90c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ec27e6b70ac35f3ed31ab2e935e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da17f5c07e539a9d8dad2ca2efd3d3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000373ba2173cd034e3bcffe4392b4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba06f27e1f98727ce4850147785434793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b71786074b96185b79f56b328f3f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4edd5491971f97f2098a22977e8a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf581210ed0e2de02164f6fc05af7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b4b982c178e289434be41315fd3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ba4a8363920894c71d1ba6eaaf6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb29071ff1d34d3aa0d05d1b7756199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0447e0ff820f369463116959a9ce4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c08e05d5c6e7696dc8585a641a2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c46c8756c2de7419d98edd7f50c41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e91032b0228bf0d6998450481268103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716b465c4e244e12a436a623c07b33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591c6134bace91a774c0ccea91800f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c7e1e4fc78651bfe48212466db57c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72410653ea36d83aa16e25c9d9d67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a49660c6d28728ec03f4cee8f804108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d9c556f43cf7d4df4a82b6a0ce10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce937469cc8619cfb51cc312346623d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc5e0bc5be9a272d798b2579bc109e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742edfcf810270b77822679f09d898112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b327918fab52cbc64764bc68ffd10cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b308d4c658afb63f2b6b0f045a8dd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea2ff242a900a322fd1ef659bf592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ae00db190eab46b7c21d7a394193d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a43a9a9706c07eebf1242c8e5a688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001718bd3a27aad9de7cd6f1564fc748118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf80734afcfef97244e007cd0c9bbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660726beec343e84e1d5721264324c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daabf407a5f441be3c93a4ff2c4357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1060fbb678fd27606c234768c371c74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b05754815469cb2b03ea52e50251123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac9468eeb55f1f17cb4dfb37a5717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658081e4220ff520ab655a32836e41e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae6f2c66177a35f1ae0800c0803c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf8c9815528ac4b1aa6b31473061af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d91d206fec61972eab095ca96aac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2f63f7a346bd704bce56f8c45517129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bfc42725f73c39e463dd12eea7c2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190d5b294c95afac7de45d5d4d9dc8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f388f0cc393cc4724facde816ed5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9394e9be18571aed369fed7452640ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a4f4b68991929c74c907895285a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a09a118d9021f0cc4aceff220c17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4207543d7ff912f53058c933bf18ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c35dc97b898ef1791118e6305921137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a1097872e31399175bb14494d545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c329caf033ca28e20b8aa65dd9473d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248113503d277196e8eea4687effddc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe851f6fbef370da0d2d0543c896cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26e035b7e50e15bdf06e9d1932b5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348aeb26168167e8ade9f1c7e0a759a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ed815958b73b99103cef325c4f88b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f7e0873a4b0552683ded36fa70cf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293186f31e28cd2b6593c3072597d73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd45b9c69b04c7dd6b7ee24d524b57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2b5c78827dfee1fe1b72ed2a7a097148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01051cfe0cbac34cd183954c86207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3291cd237be826ad0a7355862f557150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f974c0e44918974d6a585ff2309f1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbfae732a322a4b2afe09754746a77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75fdc17fdb1f5310d410e34105643153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f9b4491598f3e4e0cdc7baadb99c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331d97d1e47e9d4cb6f6f5081c7eb28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317ed833023451a7dd853051da3fcab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d6babd5f97c2febd5f3c33fdf6bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94906d80b4cd2763af272120473c789a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a04e8ac9f985147b58ae9bbcc99afe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6757fe06469bc77418e450aaa7e39b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e047cbc6fa8d702a39e54a6e2a991c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e1d6648b57e2d2f685717b13f9b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c36873fe434af49d145d0ccd8a64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b6dfc917e99a9de101a7f2f8ca25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900931ab6c47c896e8fd94320b713fd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90901af7616babaa57ec4573f27d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1964cf2f295a4c7883165e13a7dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f0a2d5eebaf440b53ca21987d149a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76741686d9552c6201f883ee52af925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d97411042a1627097727a5ae5b4eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e84b72a292e627a58f74ce4699c58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b7b87a14daf63883a4fb540aedea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a96266442ad8e8e9d0404b182d42d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2177acb15878e02aab6211efe90c4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab7b58131a2d268f94bd037ffdd0f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080932ea1284f88d02347bd00f567599176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b6405586d75724598963321d0963177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649cbaec862b22c257a770f050b3395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cae8ecc3606642cefe2e98636adb88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cc4d37124e581cbee6de5815dd83d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ffd04e7213dff81cf7360356d31b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def31172330b40cb1c75be14d4989a52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b6e0254e1a36e1df352b9b4024c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca03af4625e5a124653243f60002a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279648f8d668ad64f0368622809cca13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f8dac456e490d49fa8d59fb1bc60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c5f44ddddc9f381da6424ecfb756d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b69597a93c5b56ede9100cb47a77f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae62e170ed72bd0b728f878b4c211f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee5255449d513af9f56b0fd58b162190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3bc137bc129d81c66cb43320f63f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0940809a78265bc72e9adc89845b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ded6458567b1a5ac9623ad4ad1e57e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e9735b0749225100ee6f27f21ccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279441ed3cd40339e570bca5ad4231195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705334d63380f78505ddb023fa074812196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd231f052bb19cfe5baa683b324a7e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d121f5d860e3c5aa49a9329d8a12a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660209766739fc73bc50558061266d87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a356b9b4c630a30fc6b573859271b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e02b9e5da0369250efc1d450975cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f3ff520dddca6d59a45ce96f3e14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46250781e71bfa0ad678cb726ca9698b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ce5812596c1f6d0cb14cbc19ef714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033685df3c3b50d1d04f47a11faef77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7029d44859f492e815bbf666ca57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491fdc518672710bc7fa4aac0f6b582207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85989ab15dc6feb86844c1134d397bdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0eb337a3ac52c9bf965bfa21683a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29b5944062d4e79fbd110054b6abf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7d498f97c547762b62b471256941d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89614c6661526cd008c9b64be19b55a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a202a47b18c284c9fc4eae577f0be5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c06a342f291026f9652f06b45f6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491fb2443a57dc04a67928db83213e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fe000a13f6456208a42a11893001c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f67b04d4d760150809eb2fa842494217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5f3e0ddacba73c230310e4b616c39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5231b1dbb1d2a7f7b77466b17ce7a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>