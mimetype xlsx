--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691edd3f79fda7dab26eb9d4da9c0e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd34281f2a33c47c0b8eaf459256302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc380de24015dbf17ece362ca177849e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3832e03e177f95a47ea7f1081571c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99179c7ff2d0b8e2a11710ab4efba8eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874533bcc8a9618c951753e5c9e0ac376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32f3d3fa8a98c221a37152ad302db07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1632e54763e99fa5d4d8088f49e5418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16737fe9793e1e23f0f7d02f0d267f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bba53565a39764308497e545f97fde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4107a23f11fb49db993ab0677c9bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4151e1522e1d17a6b59d274f9fd9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271f0add86ff690602d4da9106dc7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd1263fbad23509874b593994422914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af216ba09794a4bb4639d97ab1c42f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69357262d6ce2e9b864d16339ab6ec4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1016f71ee550847784652bdd70dfff017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6e8fd8774521be71b2730748807d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e981b31715b9dcec8337abd07ced02519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a50984ffd4d1a66a8519041d44a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e478d39dc1acc4d1ae191ca807d4c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37023e2367521a1749d81a90b2c535e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aa02d934ef3ca3834bce2b6dcd1da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5f02a62e613c759cdc06e99c9b56924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8a0e2a3b4e9522144638cc46676625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703bffba5f213f45ad22b81b58c36226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a215c47914fd27c10a00bf541a3bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde63f1ee0eedadff3eab7d79ab96428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bda907c27a128f0785cff5fcfadb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea99f22227fae35a9c5405693bc07e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b45391983d9b2aaa4563ccbf7bb8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb983e9aa7de7a298587f796af6108732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6edd67f41638717bb663eddbffc1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871698503893b5ce9a6f722c029852534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6dd79e2225a19f6660eb7dca5788a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a27d78ded6218a4add29904e2f8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111a125b4ac550453d192bfd87d80ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e26b8abb208da9315c89a238d6184f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb550f0e04bf5e64bb0b3487ff332439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d920e3874f9a55d5085d6f76de78340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a160a5ce7c3c0952327885437aec8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6782c7000839c7d7f7df7ec4dcbd78742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc426fbc49945fcd3fe33c50ee6147d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05fb06187958990950aa67267764c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e515f46bd78a231509bb37fa619680345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdae3d407f80a29a0fcedebd9fef3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55603603c81b267591994ccba301ddc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315394969416dbcdc3c4c47e80349d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1a5a09a0908caf9a3b89cd643dd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201973b1c8c7939fdcc43d7e6c257ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e2582d0e147a91900d27d3c099f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06616f98cc0739e206c760c15b23b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d816bba22888d8847977e37f883d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8b9a39e21fe5fc9841ee17e478dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02575f5ec811b9c9c0e085f0adcfb2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91cb60b7beaf113497245229f7bdbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600afe2cf11e3cc9baa2a2b201b01757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4223a5ae12c74c565a8f9de1007889058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b59d13e480a72f234127b1298753c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d63ce65e7d0c5160675e26287e50760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ce4ee4952126d4162f73b63ca1e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459d59add8728cb24d3e8ee965499762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f0df1dea8794c4e886cc43e718ecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4b947cd41178611bd2868ea91c6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff1a2d56f0fb821a2ed039f08cea765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e644efa93acc80cadbda7a57f8b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c9f94693611d892fef10811c4e3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0067718f3ee4cd08e348069c86a3fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58425018fad03d5c5cd8f02379445169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a14a7f4e46c6cf6828ee2a95c40370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5084a231216c888b40de1d8918a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4543856f11e16578a1dd3e9ea5f62972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041074e6e1b3fe03d20ded45b0dcb6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47333bc865869ed0d7927d3d0ab5058274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f322b7dfa4d8749e9ab22d5e48fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2494130bb8791142ad711f10095f6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366ed0788a31015766894830a443de577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa599ba7b3ac38f48da07e896428d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de341e6ee968df1ec8ffca4727c36b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dcc1ba34db85065ba5e5b09d8083480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054a2760dd880851d2ace6256cf92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b127aafe78244a5a4f33fd2c0d50aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d62e845c8d5e31ecb1af4a110b7fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f205add68063d796335660040362b6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a2fcef4064d3827e1872e0d69d39485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bda9da1ab8ab7d6aef51ba843abff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e6a02106647af151c85094da6ae387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e65c58e3bd602efbd367e360fb52f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621173c4508dbd11bd365f220f3ed6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680819d5aee78ab6031c0fe5623062090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b395d34e42ff39905d64552cfe55f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bb20ba1520c8d5c1763c5fbdb6fc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf62f210cb30f35c74e72699b3fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8754144b4233b8bec3010dd0de20c2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bad5f636abb0f8d67435ce4f73dc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6544bbfeade72aea01d7f197c7bf5fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5a2f1d9f339e4cb7febe869b222397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2561a4d9768f2ef83c2e2b66bcd3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51e9a6257a4b2542dd577ed97703899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb92eacf40d3fe0d4ae9037e328466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7a6600a15ec871d561c56b0e4fd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48670374599d297d75b669817c6cad59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef600284f96f77100ba32b45f9548bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7f3413f08b25238afef2ed559b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314773fe326f992dd96d9d94465877e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a68842e93a5db52c20ba51ffe608106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e4a16d712b96c194fb665a3387556107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a149ce7090d2712e479b3fb45dd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537073aefbb26dfa9428a989e3edacd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c625af2020222a3393b3e82faa59f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebeae85ef68de04a113f39b1ab3093111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b40524aabb980522632aae88b2bb40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23279be69bbb845f130dd40db0ab59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c85d88395fe0b1875a248e0e32412114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d0bbf237eeb7d3fe1d990f9b7dac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff48bc85385539c7caf54a5f88666b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b6c5b03b026f7c80b0faf8249d29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff7da7f8bb7d403b92158e0410088118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d503c0293b9a8671ad4613ef7d4ccf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ac0aa7a5b34ac83db44477c6821d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560afb919f8626871f3907ed59fe4852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f2063fea2c2d5e276c2292843f78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d00556313f45d022c381b2f56832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861f48ea054f131b631d17aae4c1ad3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697240187926738a056062f31a9c41c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862b33babadd05cf8befd6823dc1d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3677eff599e6a9223c2fb75216210b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9dd113353ceaef569275c7747565128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1057ac9ae14ec0fab715c5a5fd95f6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e0cdf5c4fd61d29f40cbd32db3b67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09b41c8b42dfef49cc2aa9ab665cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b96454a75633698baf1e3c5225b5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6cc716c1c81bd7a4d79c5cde25129133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9be47080dc7934dbdd012112fa681134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434f90c83b8c253a6eacd79e84a30f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9683260503ae261b23ce6c4d81b8f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0ef69412a85e62f26dd1cb0b78d32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524b013097fe7cfcccd4be47ee4418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a37c93f131dfa218cc40bc1996f3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaae1b2fa0ab5b3df56d9ca9da5fc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0ff606f77b6ef513abf0fb91b615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38934ad9ee53363275e14c5ae912a9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d20ba962f0889e797e5b0fe62a512d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf83d660d2a83b23f9d24df6d2504144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d518910297417b39d9fcd452d03e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062bd8dd6a44599f0f639df7f321f6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6d2f1d4f346cd90364fc0d43f8e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b2cdc80beff41a8a84f2e79054de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd600b881b4127a11d789e93113d94a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b53b9739111238ee83a19faec1149150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8bc2a09c5e3db8530b4176da089a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6510dd9b1ea1af6fb370a58b651d5c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca446862224875f4f78d81e24efe39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fd135a2d117281ea304ed4f102b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45afcac81623c392b6d4b0b89c9f02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ea846ae991e0b2cd4bfe7b0726a52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676f82c1ac30ef142f1241c8be52203157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c2494812b191bb77e018d3fe79afe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2427cf561be06ab0981ec7c60baa66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1d4bf28b044266ef1d1614a0d01f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061d25507f3f0393bd4e04f092887e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6792a823bbee125d88758198f78d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db10cb5f6bef6526dab5459e82cb27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c4cc11d3e7bb4503145e530443fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810249a8474b950b96338cd08ebbc1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f2739f963dfd3a86b09f669c0285166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb10cc95c4d4ccc1c56ecac4b996c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966afe7024e43f8de1c622108ed40a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caea066e4058c5c1d4715b5aa67978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c733e0a1d96508392f99c2f705c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499abcee5ccebaf7ff87318f4bb8e62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd98275e562dad1a90eba58a3cd517172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477526fb70d429d1c76319dfc0c627173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bc2e5c9c227f3311389c2b342e902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affa0839a19ed80524542d79ee1005175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a847a9b4cdc0c0da8d11dbd0b699176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161f8863b99010c36b5fbb28f791fad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d083705b30ee313b7c4f2fdd3f9322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ae22bebbd9db147ceed844b7c2d58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa93fc2db3c0c7ffec304dc6ec1204180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f7b92a1652be79cee61605d8794a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc801bde85cf8db60c6768730aedab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a6702e805d1c91f595a03a00384c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267bc910d0d19155c808193b032c4a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc237c7ed4aadcca2d406280837e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11651cd852b1fca76bdf950364d3bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5adf4ad1907f052d5c1023fa4e853187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d943d34e1e7f263b0cdf971baa56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b8c11db24c3f13ce3bf9644ae5f55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a1dc2d3f79e2aadb7c590bf59ea1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf510175d375322e02609bd3be1acda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba511c687aaa811bc5a747e14960ca2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204d4ee2e34759414c176638de4cef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dcbbf78e2ebe5e01d0a1a8d44e782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80114c7f282b1b0f2d936ba1056d08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f749863e6a0e9e4ab31cc39f15bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe33f2cf143d19577522008453e220197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102105681cffe4f8e6077e3be88cac6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b888e5dd74008bff2ae182751ee80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85feaa95272454b0b8a20b61188b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c520fe2af9b4df93c03bf8ad9b8954201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82f30d3a95ddbfdfc94991ff4455da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c36488fbb3b994698317b6eff43f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3d097b057945a66800adcbd95c1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a37cc530531b01e5c6d3ef944bc24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81eb351a8f20b6cff0db2f9ea40a63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5655cb31936a8e0eb120d45e66f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e30c138f9b5b791864e3d5641583d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4393953c24e803365ecd540e91a15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072635fa7a11f033b0df70dc0a486d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1284a272c5be5a8837c48d9c7312ec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743226b20082f55c73a9d1d8611fa697212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6972fb0dffef192f51931a8adb58a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faf959a015a4efa88ac930ff1a56b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76bb249cf13de2699034323f01fe47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433d4ba95f3958209a4c4531249f84e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1af7dddeca8fcd14beb24a92f2b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ea5bfafd8291413caae0e716a5d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641897bc0113e2850b595da51fb0ea219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e556516e32527acd01eccff45593e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2918b3be34071ede07875e337885262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd485b545cb33e11aae74226af1b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0bb9a436f046dc68cdd5855c839e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d8d8dd07a313972098401d45d24d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3b81b774ac6c72b78c4415fd246e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3e1e1e9b55f8451ea2d117d264177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9f7026aae7a12a2246b3ff85dc028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f941a0dea4147270af866fc509ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169fa71cbfbe63e31247e67db877fd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f60b8c91fb59f943a194f9f1c9635511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179995825d34814f1cb073a2d3e848ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202aaa7375c20d7b766b517a4314da113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d972cc7f5a3a3916154f2bb14ec8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269503557b2ebc5f043b027e7ee12fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb202cbe11570302b89e580a0a413816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb49139d33c53795febf0870bb37217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c877f2f1bfd78e7bcb6bf4e2b7c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c966669a84dc681ef7394268a8219219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec05a394011f9172ad79b89e205c8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0cc551dde010513aac344f10515b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a0840864abf29736d42984034fbfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad750183f70bf3003e1e0318cf8caf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1a75af24841afeb62a47d4e890a3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb72494a6a5fb974d3d89ebc44a85e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a930c4421cd0494f9ec990e5c0829626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e686f975747317bf2230e565a4fdc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ee7fba7b206ce12ea6773b50453d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eed3690e94588f1ef762b4f8b87fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69484a4a53bd74a2dbb6e270d6302630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d47f044f5993f609874c627138de2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442ba37f0493ad85d0a23ad35b25a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905e0d7d4b6b13c14e3b94bcb2268933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e9c20de839d328b308dfe8efad9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6754d84de21c8a61a720bbbf39e7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31e3225a62008f6237605cb0ff9b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bf9844e5aa7eed3c1efdd76fc4e9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e16498e5e57b0bac958950f9f7b28738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d693bffa762db7aa7bff58534667bab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b35a1060f506354334d12957b0e6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525a7e660f16acce670149ac39426d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce71726245dd841fc196dc602cacd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b906155a17a773384bb3eac676c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec7931e767026d6e361a5e4356efa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8fd2adecce9bca2366b5c5c4599f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ad33cdb2fd17ae266c3ec2fff7c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75e3050fb8556acb5262ffd593dbf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d96530258cee1a785fca8b10c69d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd89b0f53b7544f9dd88957b84aa21849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f03ac324e0bf1c0ac95e595022e9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751023046c2952c807a496e954b0ffa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa33a2f0dce3a2eb59cdff3a839d5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b1b98302fa410abbbe52048f1b82553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90fed2004527cd6c635c8aeb6d362054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff9701d4e66bee5b7a09a005038b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1142dd8966e18c5069a64dc76433656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f70e46e00747ba761c8dbb2a2f42a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30e1008adf91330ab578318d2358058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6bc354f5663f44f99220d093fb87559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea59696dff9c83e983357f9657dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb42033265a86eb96c16be1335b9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf147e37b3c89691c53e19f185909eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48b63b0e9e36526d32b999db18f45463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847605a626af7a41dfb62aef259efd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f54f0a375c5e553f1258b56b30e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7d7725afa167cc1cf3dc31a58b9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b53ee2c101a8491f0f7421a6f887ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ea97ac0462c0b168f08be00bc5df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3efd4a36d5725eb1ffb36e819b2b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85797c0dee1a91d9f6cea0abd752d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d52493f54f655bd68988472f1d0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b3b9c810dd10204007b7027ff3bbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7cd083f0e88b8f406cf3e444265873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a9f6f66025ba67ad522b0a34e47574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf3b7febda02ead91dbe607eec43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff22e38e2c4887fe662399138c6de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84f61715d0ddcae77aacf4b6b551e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab8bd58daf0b5ec8f230e5fc3bd3bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a45c316d3a30085f09f17eeb687a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5898bb556e0b8d3894469caecf910980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd61e540676f279b957163e9e4dbde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9ad17c6b47f09d9ca856be720afa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec630c7c7bc5911f7a1e7c980d3d4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d7c10dab95fd0846e988608abccf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a86821d54d41cd590e384cfc00f6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d91481363e84a3b281a19fe1c304786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d1d25f0f035d423cac470f75132fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ad75e9e3c552fb2297f0a22c5e7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2629efed2c873e2016d02f0eb677d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ad2e4680cad457d7ba4f21e18872f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49486c96189f21503fd17bae84da9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36774e97c86093457f9b63386fb7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748a8ddee663c3d17b72c864c9285793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332fee23e2074573991ee48bbf1f0df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4962c8ec51239bad55e1d53d46d97b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd53e1875759d837bcda689391c958496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bc5f4b9e691471802af8cfbf80c6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489ecb079e8530f4e33ffd9e7854c6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51fbccfcdee8b99742327e34b5231799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2044f568552d3e4bd4f18a8e764e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbdb57191cffd526e7593f0094b320101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae272580bd952ba45d1250c06bdb33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b855c4bd07c418a05bd24084fcf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e89e4f2f4a5e23c14d374ba065d6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff1b9d26781128471919b5422e54e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26fcb26e3b91f853a7c15e8a124b12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dfbb71fb14bd03f497c1fa657a4d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962075eb6d77b1a113a728d00c68fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fffd6d9ded95cf9ee601a29ea0089f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e367369405011e760cedd9e1b435fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc89529b768a70bc960b2adb0b92b28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba898e07b096a0e8d02ed2201ee6c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4479d29a5c969f410113f06ca0bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117c4a2bf363db442b28e4e88f538e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee8fbd3781cc72d30d0e32b4becbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e9d0d85871baa41b1227c0cab76bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff9490b0ac6066ce2da6a2ed46e9b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de845504909397b34ce9d3e7243e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803cdee985bda65dfdc366ae59e387119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78bcae7ec2d396bc6b4ca17f596cb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f7d84df0bdc81114ef58505f1d190121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f492f36cfe4b48f70777f198caf0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33670d5df38c911a949677a47dc0af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6599ba5a71b65fd0e40bbfbedbcfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f40c2e79305df2e494520eb924b98a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cedc5da32377b5a03454a7e7e3e8dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0046776e7c58c41726134bcd8714127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c871ff9ef7d92676f64d8503b8af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cd7b6e1add370264acf6e2687e2a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7bc449648f5557fcf81de10c190f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a0e7ff9f747a5cacdbfe59680bcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02044b51e1a88c1e537b972d1738c1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f54b154725af5f5f2f94c5cbf3cee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e787743e2fa5664658ab5ecb1fbea1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfd36d66517c518112819f4a6949d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99951eb0897a27d7ff0c6d4cadc6912136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a53b6e62200044a4e8a2938666c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8ed0bb49f91bebb0ee2f2fc4face138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d9efc782b0d995d10c277a9e5102b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b03454a37ac29904d35f4e197523140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8025d82ed100e8bd4a77c6657b96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790e1471012345acfe53170d8bca87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb2b84d8b96e87a0d76ef13a528f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4949a0877d71cd02f4309eedd7f6a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059832af03ac237bd12fed41c4a8e06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa1026a4d073a94aaa8551205a06ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51793af7699c71b8492145514824ba7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4426d3d30d66a27c125517db10629c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61ad1eee958643b2a88c4445ced22b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af0cf4717fac61b645859222ec9cb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc879097c61b83ebbd9d932b2c0a59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ab3bec53d1fdc9e263bfd442192a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cef7a7c8ac27dfa9e411b49c8b3e3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d9700c8953e6c78b3563a63680f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc7824220b8a4935aee797453baba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb27cd62c613f13b5fa71cae11eec78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43bfef0326e858f8751ea38cd44fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac95449cbb1308441feb078cf4545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511675ae8158505048a53c29a3d16b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd001f701b315794b47b185dcddc70f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad3fb48bc5a30ea2af81da0380cf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2d88ab5550287f50902116625b7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d237e38b25ef9d89d385c6e91f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d410535cd5a064da7092153b0441da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fabde0c924e38f27d82693629c2a66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739c87ceb02bd8a3a0aaa7e5811c55c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16029783d71c82c1582b90306f69634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dc0ad4efd192db5d75048d35162f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402298181a5c565c98f69febb4a5203f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a3fcf2de55c9e7e9f884d1f55c8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8be66b96838bf40314f999b20dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adb99f9ce25afc2b4de20a50a8716a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2663f2fab8b92c221b9f355162a71d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df383bdee1fc40881f17c91615cda62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e7b6ff72ccc5123bb7c9ba813814175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3d2928d651dea5adb07546af0ba3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f9423c82f7e4e518b6cc15518f705177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab351817f1436daeaf856e62d77940178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b26391ec455f973896af381600cf25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e717f316f41992cc305d48a9ee36c83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e544d682b85e832e39478a78c0220c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb7e3cf2999fbc3e12f8dd83ccfb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f56b550e3c4b7012bd42f4d299b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e30a7860ca4cc5e8161d953ee6b667184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3bb4e38ae83d02474b2c85c675434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca28fcab34cbe969270072113b2178186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417413466bdc00dc068a5fd1f43442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c5bcc88ccd643a703667d6f460cba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460771108e4df322674dd1d28e2e0f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b269ee5e6f9290a983b58cc3a6dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050f2ee6ac4ba610eb64d03b1144017191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa59d83edbdc0b1f649823d58a1fde1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca227cc1552bfbc87f79da02076ef4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494d2ff7ffbf2478d1598972c2aa89d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd636d10a4c318563c796ee7f1a5874195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e267d589005843791a05afb8ca7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268315445f2deb7e469d97a60c16c40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f4251b529b6492b9c84be07c6431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791977b69cd2df0b196e6685ebfe2a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f311c4291b12f034c34c56c078cdf00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ea2e564e0d4f0b34d1fbc5560fe36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f83b33eb095ddd1bf50c64e62d77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b39c58bedb1b0dcc567d1414048c9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eabc14d453e08c8b52707fd997152b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c90d84dad1c78afa704d88be6bdbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc43bc6d5095a9291f1b359c5a7d77e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2615e45a9f801da2de34e8c14ebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592ee6580e14c979d21225498eb8afe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec50007cc764a05040a97917f78a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2765814607261d1448572578a35f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d1627ceb2f6a1c124c9de4040ebaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21922e634023343d8a43b9356af41a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3624851790a44290cd263ae4c33ac58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafcb5b9d49aafe64c3fd621700eed6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d58c78040ebc843456e90bcb76a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe56217db10c2ded48b71c6586ba17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11015f8c3514eeb2a9084855f8583770217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34250f238248629e7b5f2a82fe4ba8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448237959a432f104bab2e7f9fd9834219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>