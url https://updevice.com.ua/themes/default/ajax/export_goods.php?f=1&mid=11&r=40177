--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38c798f6fc70f830e08e83c3de7c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026c93c90b27c38e8453987d6ae05e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffb4d565d41d9e6e86ed2acf4806753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6e57fff892c908a93ab6c6018dba14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd167f5dd77699791bc4a4bbec23e54e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116bad4347853588518838aadc33756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586a89adc6ef27c2f7576f5d3583887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef8bf1e68131369747be759e5793f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66bb8f82fce4a541ec3ba131b41af79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ffade85a06d7c4ea1795355f8632910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e2181f28518ec12395a8d737bde7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082056ce453421b2113c345224ed4cf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deeab56612746b5be5dc0ce0bd19b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08d0eb400c45f105d61a499da1d07614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885fc3302cc48439c0ca79e9303a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424c4786267e13b9499abfe39b194d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67e8ca7f2c41c7470fb324b2b99b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef06f03be92eb6139c0e366e8a6e6c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f875f9109b972f37a0751371c9b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c08df4ba6914eb2aa78c529d29f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab6163350cc4379a7254ca89141e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cfa605b2705fe7171c47d2cf666ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41947d68724ecaf70966e883a3be534323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f8e2b3b112e89a34e17108bcbb33924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eab77556045a86e31352af5396cf3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814ba70b27541b19582acbf96d697826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ad9c5d374cc4a0e2d3abf49e419827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340839a13b406ef91ec45aa56c9324c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344b8ebb01550b9e82cc3ea54cf08a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dcbd9b1eaeda4e7a1de1a2533143a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfa70fd083d149a54f7c972fb2f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8fa667f0725acec23903d5c35e9d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b7ed2e7fac40428c838837744b2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce71a0446ca456bf6401b9ec7b4cb8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb9f6c7d1370b29f6cb35f2bfc18035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00694e7c603fe30f8a18073ab2968ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8606a1c1422e684885379e6fee7b1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdfc4a43039610370ab1a188f632738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f9802e15a972b70d91db494dc6a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102ca015a003f2e00af0bfff615493540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651fca6d2b87698b3c996bb34d3ef2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298034b85c77c131f20c89c02d83247742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25248a84c60e013f8e4ba3a23f46e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4ce001baac6d3e67e93b2ad63d95944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22353831f8c16784a94c7a1fe65c4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f7775d874fc230d1a6f089b7657de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342a5a4660e570a04803fc289d605047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d4fd48375261033975c899a1809248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97c64ede78090ef4db2170318537a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28cff867cedc135551224ef73c06950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac0449b98689b953e51cfbacad75c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b68c0f67a97a63c71f6d068de9b45952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c14262e0fd54e92e8178e4b27b6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51408a1b6c6384d370f7bd152021af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44931aeed116392778fad882bc1d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ecd39c3525982b2d2fbbea6234ff156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb678f79b1d64221c7dfcc10cfd8984d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fff51e7a518d472ea504197e75644e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6eb8eb686275a4d1d4e7f1b8a969459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fba6969d2ce0e502bb0d53411f519760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d33b648ac8d77c415d940b530752061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a44cd7e9f6cc4c0959c565be590a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ef109db66900e9cea076fbb1f95b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5adcdf2d4f6055c7cc34640ab8de2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58629649600eb3e55a378259deb1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910820e2b4ff769a00457d7361f7a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28da26b765b07c42b0e7c9f0903a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b912a5b005c7eafdd88b447147f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24116eb0e36daa01a8f9641464facd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810fa67c45f8f14c2cd8d038e37520970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6e7c629227b5ef2a8ac58d1f3ae8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b5c9ef3b86c5419894c91b0d71d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27053f2cc81e1e732ad2849dbb22b14673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8be358e5d12af7feae24ea6391774174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde0b9968eccfd4487236bc60e323a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d754ea8bd77a6f38d915b7f424c72e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acae5e857bb83a9ad76ec4ba228e75b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19812089c8ecb9fb80012a5538c520578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba282178ac4cc2135ec76fdb1c417f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba4cab83815722181e44dc01e8e3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3edf53c4be8ab8d6df0513f84e1a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b98a4abfcaeca180e020f294826bd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db4ce5ace1ec010234b0a1bd37b79583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d589e96f9bbcb2b488a66ff12e1d6a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0f4099c760231cacfaeeb1a8c98785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad70b09a0df99a4c837bcb0291ecac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb8981d203ec408c0006515d2f8d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca4757adb6c03eb6dacb53718426988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf31a4dd9c43d2b07c53eccb8cd5bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced190d76ed3368f195461f4a4e41c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff778c25aa48d231619aa3d980cb94b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1503b5137ee7d99b104e0a1791413e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369b540742a362ad84331e8b7d89f9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c334c6f003dd997e879a2824727425494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b5f8312da06c303695ddcb753eb5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66876c8aceca16d2a27584843f0dd57d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1bdc483177ad567ea8c220902c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ffac4f37cee2cc1a078479582e6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32805a7872e254723ea7474c999b674f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c2ee5c16c863d2648eedc84222e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e3545697540c30165c3e544a4f25b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a19f8702bdbaf378bc4f0ef73e2435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4767b1ef4ed0871a72882d7f93ffa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c356c5c1468206361560876d6e5c66a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cbf487cb3105a978ae6d74c968029105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46eb11f7d8e6f1ee685d23d4c4baa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85ee432dd2778cae1b99a89207778f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1f97b782e90361d00fcfb17ff5c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5818cd1df8d3ad0f81775a16d804b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dd1259770aaa48b559c9ef52d5a15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45829a0091a12c638bb7af0d89e4b057111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e436cf7893b0a8472950be868f9d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156174a3a6a3f461c7885628f892e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9aae54dcc89d5241c48649a2c1e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e814592ad875951d7f6b5fcd2d9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d77c892bff26c4aa53bf2f0a2b2d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bd4c3dea9a2876c1fae668309ca8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a29cfd63eb3b41950ae9a38ab7397118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da4a33c4084afdeda98d2ead0c0c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3743d1490da189219a22219bb0853120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda6b9d7b381a801d1f3ffea2060a3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8732a511c40c8592304b19c9834671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241620245b142dfed77959074d2b38c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbaf1c92c953f5a42be777b9bde77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe661b324de36cbc3b52e88655a74050125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e00a5c721a0ac005289a6ce74758126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3233676f5caa6c7e238b1b13e477148127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19997a720a51634074d086b64bd43a51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d211496f1ba79ef8f6099dfddfdde02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f628768946a61125fcb4887930931a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd092768de18ad543261e87899806e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db64406ace14222f1f0f5af8945a291132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca74dae173287418ca5d495c881d06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e6e5f5a0d4611a02e05792083a73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463cb616402df49864f2e7201e05dab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ac7d7270d44c56ea517ad3f44f32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8acd0b9b8efd267e59318268fa1ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036911fe9e1ca18895e59137eb756e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fca0d224f4a825e6a9c842816bc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f64e79f12325d2ccbdc56fc88c7a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89265a51bc767b1f3a896a86ae06bc15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363646479463db25703549dc9d8c3c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff52a96cd9168705625821c9f990fa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4cf5e65aaa45a3aabc0fef1d30d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee540b0d0413c7510ccaa36c043d553145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357b3b1e1dcc47a51c9df567d8918d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3261f506834e6180f2309ae55961d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83f817e0b2b453d4c1647d870aa33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296252cbfc7932e389514f0c38eb07e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79800f8aa5f34574f3ce8dc9ea1d4dd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccba237723c580ad7da4285af65a34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb37b1802236385d2e94014de1307152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac48379f3a53585a0dbe8e768539f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac53a379c6cb4d51a6abb3565ba9550154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c92352a1b2a6cccb7e38ee4dbf21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79813ee86b7cd121302f6907cf6e61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e8ba9a144e401848b74415ed5e35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9f23a9650fd9f14017c71c0c821d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91a702a2118eec0cd45dab5fb5e236159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa310672d8addcbc04ea66bb3621d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28846589a755e563459b5526af91a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf217e2f8fd6e455c2def9e2bb6ab7f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab4e82503bb9cfaa500c032f850797163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42cfd9dc64597103cddc83641ea245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee598ca3ee7728db10d1715848c2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f671b50511b1245691ef11881d2be09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf87bcf34331e7d914294669d812333167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb5d337b3effe51e2385d6f33a6872168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e04a573a65ec6572d7dc0ea68d04d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3949361131788936f912c8054e6e87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf600f1a3673a1c130656c6dbf6f6d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abc2ce2ee83c73d8d5ad3bacf81bd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b3bede045b72dde61d5678be5542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea70c70e4c9537c5e84709b260a2f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe95a1512c08d5298189cf236101d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab4036ff6338dd6dee763385956cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1ba8dc309a498d0533e2758b93dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14253df15b107217f900a9b21320c92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab64b4ec95b53058f06a179dcf28b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaee6600c387c46246dba86eb4581f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9326d47083a1dca76902dfdb77c2c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a1a7e088f383f937d66f1b8b67dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f729bbcb37ace310312ea009e084b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f67c836883f082c1933fba7007e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4a28ab4b8ddd471bef0b8e345581b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385349cbb5b958514d7328851dabe00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590b85118754a85a17d70c734a4053a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6531d5d97ac2f667a001710be0c99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d107ebe702a024953095d8ffd8a58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6113cc453824f895b9af336b20d6bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddbf7d471be12efec8a106bc2790bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d66cd13b782fb45af945297a202b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3e9e546884c266a66a149a7cdd3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ae97b8899d53b75eb5c616730704194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed64f52168c053f930b02ce5a8c368195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ec794d46c34ee8205b7a2cc6550ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f19a7d9e501b6f272198a17b90c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5c2565f644792026b0cf1bb8282b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816423eb6a9895b1a04bf31fe4ce3438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47157287299d6f3a77ef2185bd81031f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62acbfeb57abfb04cf01b4a0f944f9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee71a18d418921471e1cead811887202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42440897ba820f29062395cb34a742203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ef3ce27ee9856db868f65c89c38b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ba810aa51ce82fece51e9f28da39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1b54e51ee07730f6af7f8acad80a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a05053ba50884746bfed434aa9c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e5886892c3d09bc76599909675cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463230cf8f336cd389469fa946282630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee6f0319ceee94bb5473d13e8df54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68fb3c0841218d195b52637f811192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b10a0da8835baf26378440655c2e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973fd2017d3d2857f28f76c1c935ddd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a1cfbdb33723362dc94ca58df0425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d70a8b4e5f4e56bfc3f7c315012a0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91eb5f38f5e756d78a4bee4a1da56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dfe8a7034c01de9829c08dbe1503b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc43b40b3dae4b597cc9f82cbc655fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b369b75a9e708cfed652735692993219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e83d44b5303cb17559ee0e1d869d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28198a2b4053267e3359ae106b68e9cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c068e5d1cce6436d6c1f96c8da448d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8233c88f037b3e292e6777e39452794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264aa012bd6d42e774fa8f8a864b705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27845faf247ea6093a220778d97f4b726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0544078c2f84083a5d49fdde3981b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd97de6b88088b713a8f03b181a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6afd90910ed61c3723f70dc2ca9be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a4713223c742774a14e2548ee8bf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadb0477781a0358be2a51f6b1ad8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b79023978910a93971c1b85cd67e0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cff4adbc4cae9d0cb4ca5af6d2b8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df7f5bf4cc42a992e5d2eb937c472414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0415077199c14381072c871f8c21b0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda0a72ef369a477d9ff768049c2c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480c3779b35aecc47f76bbd7617be517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7cd4732232ce9914de2882fda95dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caea88bd21319c614c8027465f522719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d062602b4f70ada0b5f176f866ac620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ac26fb7d0a79b4ba1105a470ca9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb27bbbada461a3d86115cea3d0b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c055e5680c4c3145b99f0c79586233c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62434570c933cb9da32449fcae304624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda81d0f8022775622172c4a042e42c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5077cad36f168642adbf1a49bad1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34427b550f160016476ed6403a037927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203771584dbea72539bccc229c47411e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4e1e97831593f714859e710de58429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c46d199d9e33ef6fcfc649b3ceaf9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323900f15e43b5aa2f67c8582c428a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d84b8813ec7db8c71bb3e28dc9bf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4234c79dae7523b9f57b2d91977a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb578080f8b62ce7ddc446da04aa37034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e8c053765116184107864476c4db235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd19283047999fec20ff20b17c851f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7de4edf8d66c3fbb5d727602af47337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84010b15c261623bc3923217263087238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ac8f5b308d758a49d4861c96a7b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cfae3a619eb4f030d585d9e98569b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9d113cbfd9fe9efcf32c6da406cb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c4d25722e61a375d55d54bfe3c2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ac0323a4f3f666b00e0f9cd4ba7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128faced7d3a93c449e93b91b6984f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe478857aa79462e1a1f5cec2151dca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230e66df6d9a30ecf28c073482feb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9663bcd3ffff1bf54b8dc080e854d6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11de519496ade7052b7ae2a4720ae048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ef2a271647a9420e1ef78c25825649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7cd791afefa851b1e08a11bf0ba7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8b7cc8b69b6d9106554d9759bf6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fcd8845c83f56d84567028b497cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2ca46346f92a780997301580470153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f4b699bd3704abbce59ef6892c3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3498d7f52e9299157a3694c3a24f9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750315dbe71e50bf3d7fb67fbd4ff86c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bbcda810a929348409d8da01f8f2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3611c922ba4134d536b585722963a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07868f3d96aa61f9c8ead796cadaaa4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c3a187edc9a1fc5a5cc0e1ec911860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b68f5bf1f04cfa2d91a6c4cf6f6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8aa0c751cbd5b02ef88f8ab2415262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a29e7d21c4c66720241505965ef2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf769b2883cc39f9bfa58f64fb24b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6148e1e0fe787b2be885ac985dc2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e5b1659c9dafc4b2f8cb3bf3fed5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df7fd3f8539ec17c976ada5b77ebb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272add05631e4675894588aed96ceda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fbc026b5544bd67cc8d6f624606f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c4832fc007177970f5d551f77740a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5c94f6fff6f3149d3717b5f75d3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c31770be0ed06ba0223db21f9d3fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b603502de07622b2a012813a484e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55055d48a70cdad757afe35bf0ff87074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ac197000f0bfb44fdbd14913eb1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3535133fad2215b8b161f992f803376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96141a2ea34bc68c8cd0666d09822377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533593747f65046742c4b872264d7d5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a64f388575314fc519de7745a5d9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443d9ea4ed35b5a860aee756e567e1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce41fd9b0808365e3dbd9d116e2dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd247d214859770c45770b6996256b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855a69b33c4bcebf98dcf4dd8304af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3de177c627de83c9f0489d964a95684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac63d832324d5636e456e3258b682a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e00b2e8900bec79bd95c89778f0db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ac3b2d72a4e04ee0724a7c652aa7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13355175cec6f398f079a99b7d1d696f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf10594eb8013704ed25f073d16cc6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641fddcb3b68ba030aedd30849718ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaded3d32303e05b458440103e706191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cab64944a66d7b9220488b0cd542092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49e2d67d60f04a16a54894ecffc11093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaae835c516a33c8700bb92dfe9d56194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6824c59403f5336db71bba7da8d6fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb147ac80fe2dddb1de417f4556f2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4852790652e9b4b5475a773b001b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d10f38180e5c7b51fcf45b45d54c2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb6c6fd4c4f990b9dc7c46e2ec83099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9855288f4c1884f6d4107f81a20a18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b14a9f6deb8f8cf37bde373e62e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fcad12d5abfebe74a0ed3b2fd5165102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7a15fc52582836bce463144bad99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c1953877f313bc3bd28777f7a818104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba55436b513918f1ede9b0a25429f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9b4bde3a0fc4a561f07fbe43e860106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c9e35c28f6526a13b58d7ca06495f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a248aeadb43cb5736e4ca4d2801ef7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959907264aaf78fccf406ed396d21b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea742de7f374c1bd1ea6f62365a31c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483a9d9e0f71d1d0ed7114a55911ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278ea63199b771b73d55db1663e7c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852072a654ecbd97ea63558c77d25f07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56636128e7fdb6ea5ad33323ac1b55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a96a65e4e1095cf419949ca3dc589115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e9336a5239c806788c89816fbeda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473699e69ff24411cd4081c5b1d5f19a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f826eebd258f7d95556b5bb110c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2092241afca1d371b385c930c52f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b78e83a5ce6fd65eb1314b4f2d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268b685cd557cdbee852c520f4b31f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fcf90dfd7fc776bcf8dbc59c930c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a980bb6ec8d6cd4ad7f92990c51851123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755644c1dc46b25eed36638b1e29b1c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0b50f1c3afd813a2d36ddfd6468ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f504985812160cb1599e79b32e8f3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22456ed124e03bfe3551567b9df5156b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e042829f0dea501cc3bc04dbbf98bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff80d5b9e751e72e71811880fad40b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c65ecd26fc1d8bed3e3145c81f19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc3c0f50ed7470252be88eb36d652131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea55860749f70512c0b4f8d73abec86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bcb9dd3d20e472301a26b23c90b76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8910243df6d035618e97aa3ec4a5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433f654d269afa65f249cf1f9a34ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ea114ddbca8c31a6d9aab0f6cf79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec0ecb2484f15ca527952dbc873af9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7dbd06b07c6c0c4086da8b9220bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af6c4ba626d41f4faedb865cba717b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151d5f791c76ea959038dbf4ba75f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d232340eff89ee3b89f20d4821ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a7d624c01a25917fa38cf11424d7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c7d6e447ceef000bc4f3f72b0506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47444b680a2e0afb381d1652e79a53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8d177b85fbbbd122841176fc1df5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7391ff14d58fb6040c6974975f5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30519dcc2423764c7b0af83101f721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabfbe87ea0ac6e5b512c4f5add598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990bd5f1caff5432ec972250b51653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a141392cddc109d6a4cd2f843e42d44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea1937cf6fefb5cf0352ae86c29b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b765c5fbb33afb7b529b41294179d04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ad24e36eb402459f3ede9bfe83c45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5e1621df144939a32070c55d3cec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a3a63fca2ee9f2fafaf3e1214c3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e39d742de82fa71c96d999220db02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b725b89ec9232c4f5f679507248d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef79373e781998546d44e3f9e95024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd3a58239034e999ba1a2852bc9502159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13edd60d323d06cd7208b1fedec699160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af63f3293dcdc4ba9a995435dad4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809e3f6e06fa68534bbd7739a1c1b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea3160cad5334b50a18a28742e69d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a728a58c1492cb98142f711b2aa722164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd419ce072197e1837bb1db72ea3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecf7fe42404ab929308d54dab05469166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeade9458bd20a20bee428dd77ed15d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c94af025545189fb53f53b36699f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b122eefdcb0c6e26ffa3b7e6a874482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d8fd0be617c4bc6c363e24fb9e7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db5fd9ba6fc5479d643e986d48303171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5678879c73cf4c0910d9fa7c0dcc6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d829b08f7e55e36325f6721c07c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b240e78cca48faff89ff91e0d68b20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5349bec83d5c04bb9ebf3a33205a87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb403b926db9703b9e1ab7f3cc6294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e90bc6ca117fe27e9512382e2b400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691017fef629017768f2b6ede774b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064884b42b6986d8a62bfafc243be6de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591dbe6c6f669e0492c6c8abd694d49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ebb05dbca640412abb76232096414181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ce4112a5423a0b71beb0949589021182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ea910589eced6c2d57ec6701f18a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae158c2c0dd82ae382157f54f0ac3ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc00c656f254fc7a5ae108e194b5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6e5a910a1a104f8fb534c8bf30bb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99caa61fc843940dc826ad41f382023187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1b3dc7fa98dee817f1ce49b0f3ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec84815c704e246045aa8e68c5cd10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4113c0a71788a7fdb42a7ff10b19b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1bec00c3fecf993f7b06b3ce695ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad9ede8d234a7c4644d47878db061192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9eb3afc437ff01ddf565bed0cc749193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a42849c3707e01291daf1d59e9a6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0af1620332b56685718ded021598df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07673808e858c82b7ff0c6d67ae295196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895049eb4f670e5432b7ac454a70d20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8318eca1c584a2195d5a85d42fb35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f10f4d249d9f896d151fc7d14d2a54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b42b61535af52f0772eb145e670c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc40b80e0c664aa8208cdd984f4475201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050b5e8f9556084920a1bf67aacb140202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1c11d32da1ea7a9340a775819a7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0059a9a265eac6f8c278349f24fa5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4a5ab55db11d36714cbfe70f0ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8941bfc349b20c0d56c72af91301206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dafad77fce314dcde217b716432ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d982950d5e5cab89cbb2f3826662d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb660e778c779ebceb804969f85c044209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd913fe4876d3b04c474fd148f5f8d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884d6cbe64b1a2975511c4532f00fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed98d26bba19b5c2cb41877224410a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea61612063e59d2be21af817499465f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7d0b2705c7c6c37b87cbd18b181d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0299e494cfaae538575932d9400bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c56c8fb9491bbb428281fede5c4da1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0ef3f3b60adcf1d8bb7d93571ec62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a634f41a84bbeccad7b1dd1cb54f37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5da4e7c82b2a8e695bfe7667df20c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>