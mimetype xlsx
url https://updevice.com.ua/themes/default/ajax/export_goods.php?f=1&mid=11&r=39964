--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300381ede591dd0bbd693508de8eceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba8484eaa5fdc04b3b5d798341da082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f8694f95ddc0f25228f8701be26523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d36f83398e2d39794be390caf55544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f7d8f5d62df8b4f89f78e50a05155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22427ce4b72c9e3c3437b9fa40db56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc8d856c25f2d7d595058e302e8d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378878f8b3a435e5c3325da91c9df3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded696bed6a0d8d93371e8cb7f8ea79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be08ccc964dcb22b93133011da3b06710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ad07b71adb6debb1cb02abc02d87311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f94c2842f59912d006cf8e6287df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03755a4886b14c8e45f3aefc71dfef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43192efb441b41a1cac97aec20bccac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c697bf017393f3855d5f08f4155f5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec6916ce7504bbbcec3b090aa436616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037452349a7dc7393d079b4898609b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141e34cad0596325fe8761a235da0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da608dbddf7132699f31dfef99de3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a5254901b2a91b33361be45f304720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6f73b78d6db8e71ec0c17ff3008921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a413a754dc03268c7e6efa04ce7f7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41e3a738bce2a2254d87695441e8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e63e97d6aaeed5445d205612ec1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc32f1a310a8a6f187cd6e4255bff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a8ecabcd14f0b199ca315ee4c40d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8b75b6bd99071b65383e6d211fe2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacfedca70381bd4a589e6eea942d6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f485d372efb656ac2b7bd64733df9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801428d5bc00b52ef3cce85c54fd4e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db49470bb607826ce5e9f2fbf6e52231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df1506d84916ace1567dc20e14967332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3d2f61f40f01548aaf1a67663e2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3f6c58844c0c624e6c4e1cbfd2dc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428cfa41e07c37672dbe75f9084c42a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f8049ea5f51b78270b7a731002a5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9dc9b3108c7c314332587888a444b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f173884b1378bddd7ee1d1fe35cedc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1d6fcaa6041db9000a665f6ff6cb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad89966feada052476658049f678140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39844d61a6deed000fc00cc3c75078941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a25a0b79c5c5d71e83e8ce66a944a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aed36d4f78c6acc54a1df20b3f102743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c16bc052cc65a29972ce6e4a59b1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060add7771bde3f19dcf63b8e67b6d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1cf6b59eab82dfdee6b38a1f0743b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c72673b2c5aff45958294e098b24c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c568fdbd167f6eb6db83365b1c9efa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cec3b6b229c2862289d30dc71175549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493ea03e9cea289dffef22c10cd50450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec766f357e5dc5db32812d0c5e1063a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e000590b165ba2d2b2c4d6813e9af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d312a048b19e718ad7f711c4e3ba4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5885263956bd805bcad24c1f7c7215454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00b1400998880f9f3ebbef7a4579d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2836f907479e5fb4df044dec0ba20456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4316d521120597a3c42541cf6ee3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b01f9dee8ddf851be3030b7b3dbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403e6fd025e37f31a0a72d0f5e6141a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a3993ea19c3baac3bb784d2460d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee11fd9750d24db0618a32b47030c1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893062d7b8d78b74e511f7bb73aad2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5763d959ea039dc0b044d91a1e7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27676fedf1126913f3fd3ea41e5931364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c2f8740d92f8d030ee9b04d224f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eca01993dc612b12e62c7534d320c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e054ef7ac48c328d5a4135c50d442d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c112ef2ff761e7d7ebdf04da1656868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4661978d8171d2aece53e3d1e84869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438d3fd84959920e9ed3de0dc9e73f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b13d7b4c532d1b0a77b12fd60fc9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb8fc356682e784d06cfb3366fd9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e0380a50aa64f2480993a2b802a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cacf5878bd8575450a4d16d9c76e8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0b9c41bd26c28bd80f9a9e4f9528b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ac8f043d7f14e1e8bc98687591ad176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e918c32d07a2fdacc328bfae562c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b4e75c9184667bdc4a825bf2cbfdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097bba1648600dd0a29a866299776fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb96f7323bad33eb8ad4895695ea3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d855a184b7d1d756444bad40c5550281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe19545f0418caa8a19dfd08bb386c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559778ffde27e54e4848bff7a9641c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84694c2de1def7519ca65a94e251693484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69f9ad550f4d1b7812d5d83a4f3cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cd8c2e548e949d107f477861c72086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f371b9db966c7c87d916ce55d6d0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b3ba5d332e0f96e292bb2a903ee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56edda9e627cc8250cd0cc3e797412689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791de8afa401066b20082d7fe88cb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a2f88467932dddb3dd33d98f773591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf8901cb1ee543e3beb49ed6e94a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eef0df57f7e434c12bd581ba8a08993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f29cb2da9f6c35a0b87a4b06ad70d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ab71403e52b28d80255bfd27e6cca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce0d83ebc728d4c789466be83630296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727c65c0a3add1fa4d5e9b8898ce1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb12e1ca360f2abf7c4348f518220598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e3b857ecb8d8e20fdde10893549c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1de67bd2b10cb465997d8715dd4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb9f56b054b866fdd9aafe1ed20c7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815cf79f4b9d98910c4c0bc86bf51d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e20d86bc12f2190a6e846a8a6d19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0528df95143ec3836b974844db8ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38435c9b6629010073cd36fe32b359105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5659c1f141a8803d98ce6acaeb93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d093909870c331440cca8f03a603107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643aa5253cd2206ba032f9568156e96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32852886c282dc68b1c078149a5248f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d92bc2b21393654754429d2bd6dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5db5bac6b04c88a7d397c6b774f728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824adec3f3580fd0973111c2344ab2dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed695ae8ff4debdf4e4043c8e3ca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a5529c7fc0ff8db6d9ec4adf849f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac34cb396e8d076dbf9fbe495bb18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde8645fde783fd3c0457313fe740d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a1ba42b068a6b94831b4a292f903c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d96eeed0a68ba1d71dd84f8fae884118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4e440ac3664368e4143e55cadb91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da965776829ec8399e34273d4fa5753120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4838ba56c4e2b324f49d89eee7e96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a56b142652de0481666f9df49bb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39620a8666698b2a87d16d658fba13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99495d6a23f41e7b5598ef5ce0ccf8aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2b93595828ab7a3cd46af06713317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811e16b67bb63ee9c0005f0d664ca5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c5bf10f57377a932323fcc57a31e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab98fef3f2f4c1550846a70bb7a11aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d9527a1601d8c467f0e7cb327f821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd9f3b69689c16c914cf8d3b4b5df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80cd4b714d281a156ac49a1b524ece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ed0a7e8930c32e7bdb239e9f1dd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f22ea3a2e4d124b7e78b0f99ef0a1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c858331c80438819798da991df15a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601351143e709199c7ee8ca433208b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940fce5815d6369fbdf78e030448866136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beafbef73a48989e51d0a2181cecb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c8edc5447f96ca9f11448ed7d7868138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa411a8f29b3d52b917ce1cecf0da63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6daa47726219db2c31da59d6512fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4c95d53a0adbef47f063cab9f1e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa21a3e1699996ea28d32bc7437977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968c5fbc7ddc02f796ef284b614bc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c1600f03b19119b422f69550958c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d0177b7faf6f6ad7a043a90e96b06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dea96f79ba5a83dfa2a4d964a44eab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedbcb9f578c0534cb8912892fca06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfb62a8a62b9abfb228f919d571c38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cedfc7d0f72c10bdc5957a502784d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8717ceaa38f78e743d620a46b8a34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546220ab72c99f17ac1aa2d0bb7a6a4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339d9f322b501eaf6adc1b8cd952de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ed83dc05d558e68d35940d1a0579153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4e94cc8e5fb1ee4b59c42a5a9a0c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55ae1626f252ce8f486e4f4481437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615dc2f33260724596d36198a1c1083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd18e4ea63bc15c6b141554710d509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d6879dfcfbe4448558ab741d31110158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f234220893d2ed962f6466eed30f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901ad27a97741a06e8800838db1fd75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7975ea0a3d5be243ce88a53fa50a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e0213885d6d8e38e13cf12fbee1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224808b82d00d10b30d557d24ab9b370163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af1a2702e1703f4eb15702c51d0bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0590a23624bd5b6640e538d340e0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead612093cd816fbf3969bab6af8104b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8664ec92e69d25b001d61789439cd00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad3235ccbcff3faa8c48ecddacecc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2818bec1fffc55ade8ddddb03e7ddb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ddd22a6467b354e4890883023ec4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5686e111dea2e49bd2aa83c12138171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad241ca73c12e0cd74ffe2531464d2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b099b6b552a3e219d27131a14b2e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debf598ab471035b0553e7eac6324f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859898688d1ecee3230994d22e6c3689175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494034bb76b4693f31c07cacb8cd38b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452f6db9bc5faefbae614acc603f6b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd60ae2bbd4d491a759eed9732870178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693afc2bb173c0c51384d7b7a86cbf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b2ab07ec39d83d5437fdc3e04125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a512084542e0efd301a972def400181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10bef48fc0435d1c725ab6544a8ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03a3e79f4feb4ea7dfb9adfe2f23d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85354b87572f5243160ab6dda75f31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba72d7a68ee4468713691e181bd0f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1f5ea1867613a6e4c5bd2aceaa88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b61fdcf85ea3c28e1e8d91b7f4c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97615eadcc3b022bc33195ff9e7809188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4e62215fad05821073b9f1f7aa14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e56695cb31b89a13257dba0f494b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e21f236b70a2c1952e166d1c977299191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ccaae6d7a9858e3bc4674ad27fc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a49b8b18e09ff93565ccd4b4db3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c40419be1fc0d9ba6d5fe52579256194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f712d08a38344808f4375a64b7ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd5c85c8325ae730117023ad76ca37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df132e43818fe6adc2493901ad6636f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c3b0f65d4dd90da930b722646b6bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26dbdaf9cc7a276a613a3c0ede9feb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8623c58d579ea7c89ba2bbceecca87e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb415f507032d742cbc338372678d7b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf44770f2ffafd6627f01694cbb6286202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3448ab1ebfb15e2c4e846ce09d51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b1b35342022afd94b501c8c0c2b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66b56d369a8a8ff7615e8e6a00d792205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca8b14349a21ff95773046e7b8cbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f829ef670e02f8d1fd2882591afee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c8387f349024c3a4d812b02387c11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45673327346477cef8ab9c812da44b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bc87f164ffabc96d04602a9802457210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f1891819edc64dfcb88ebea10411e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfde0b877417b525ba6433e3cbe35b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e628c246298c71ae0d731a0bdc1fbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97162ead1060e1e4693a4e559a1e47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499fab5364a36d2a39027b534ae1dab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa44cb5e2c98a3e8c5036f69c1114216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19f4cd79a6c711a353e788428c3e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094eaaec243d155d66ad8c2a5c3404b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d90577ec443d8afbe878a990d5d6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efc4d1bdf2fb37a18611bf701292991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951690866c12dcd71377c308804a74072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3b4108dfc67a673d5a2b3e4d5a6163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d3de93f7835a679034f11f0ee22bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2db9290d77c2c9f8d20c8ce0876d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117002fef3819bd083ab201e852323d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81519bf44e4b892a36feaa8ec0e086a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29543744c1d36200b94f760612d52ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8cdc3d3f6984d8cf86210aea747309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da2f5619db7a21639e45d97a7cee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f8c75752719acaaa75bd88c8150511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a85fa829ad57d1b69d01e8cbab04912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba032710c006637d8aa26fd70f8b02f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf8eecb4f1b615caa9982d5aafd0b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f509bf71c56c2211dbfbecb3b4c39815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48329306d28e053619aea5643bd42016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40539b47cda5b9320765cb94b419c6f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6159bee9528099f2f7e2d98a0620eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f4a9b904bfeb90d9c9e4827c40ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab83fc3fb28b8664cd252005299fe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685b488c853e0e8148f3602ab1005921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2774c1a016480058669ba8266f0caee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57363c7ebccac25326a450776ecca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc55123c660d5b54bfd7c881643def24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7693fb8b44f618bd0e7c8bb3d8c32425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522332b1f533e00b49873c8326994e3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b712d72b004b9a95d81d85759663327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6da76faf5376005e573534d54dd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d316c1597a16f646c70d79cf39cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d167708e5e954b566338b0992a1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaa9a900a6527afde77c59a60bf7b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73083067ae04af02fc2ff1230a14d7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7298a236108816f3f65bc4a6f2a34c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c22a14787c8be08c595b0a8ac7679334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459754197f6a44a6467522e9dc1c0b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8046c24d1e0d1f79da501b9b77666c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b009510f84ceba36dc84ce7718b91b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d123802f9fcc04124aa888aaa886138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6f1777abb973149626547c8b546a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc8f0e889e3b89456097a14bc685640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabbdd665665bb14fed2c07a3e8fae041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc0dbbf9557ad8bbfb901e4b52f6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7fc6eb9cd47903aea0226c52146343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedd7a3ab4cc0a92664a0ed32bb8ed344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832359786ad630e5add3bb6a918c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513747ed984a2f52bdca3d50db08dd3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b031263b6945984873ad698c35a86647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dba61dec117f4b3f6007874f6191e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ccd7dc09128f0c2e8aee9694edfd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcda059c9aa098f36a9d05ab040f9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6faf750ac3fcec7c01a27f486cb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3fbb7bca7f62f636b21cdafa0c6b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e540ccbb1d1227cf52fa7e251007f6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f2182893e6c5f12b16bd221d37c9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4cc01944989fdc23f264a082a4e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232fb85e7deb977f25e3029cd1874756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525434b340446249f8c290c30fb6ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e74d59781ca193fd284410c3e86858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f140e6fb8292fe43a15c1004111659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d8aec21aa4059d8106b42ad96d46660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac986ab00c4187c39d67f1c014167961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5eb9453f827f727a7e4d08bfa6bad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f4278db6c66fffb6ff9b3711b54863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd126e4d86f7aed18616b873ae04a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6530783995278c59369e21e2978c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef53b85722c580e54bdbfbf6db8b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a3b3610da3a6a78c8f9111e69265c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5ad577bb0094618ed6ff741b1253768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37e7edf6f206b45ea4d72b2284edd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90e999699ae473c8fc55d1365f6d8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb59d50bdd0c517999f1d3b45beed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69317980a61bd25e044dc9b15c8725072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73581519669814c945b8338657fe83b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723677256d7804886bf2c32a8811d6c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206d04f4ac0704f97f05a0994ef57675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef454ed7ac0dd2192d514419289d09276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1fecb797da56c3f30fdabe5021e3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a4bf5f2c1bddfa45ad4a8c7a3ce678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4468176b38dab1fb1202e5d5c08b92979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c05bfbb2fa658bcd835e51a95e4b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c170629106719fb9020514a45ce30881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f912da468fe0221d78d2dd247db12d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d34383b3735c9aee1a00b26061cdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cdefe2f0164439efede550c4cb30b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4aec58c914cb776ea22e73edeabf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77247a466715e088abe9feb634b7a74586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b468f4b56b057a37f1f165f08312e8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1452194ca2e5ff330125459eb1aaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4449e1406c26f0ad7199fb42cac5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1a1aa551cf77d2aeafd1f238b4c1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db489bb839f32de40c174770650c6f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a28d64f71a4ca8d591efd572f017292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda628bc810c737de424c1cf011db71493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d46b5e8aa0b3d7581e45a87893031494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d915522ecac0be5fb871199463905595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff857dbf4818b0ae15b0c1c2614a5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e8389046234d8328570abfd55c61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18326154ce24b32e9df5af27c98de4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2391d59c08b986a3261e7226186a27699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b52a599e89e781e8a0dd3fb97285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1460d83a18eedfd124ac9e81558aa5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae343c85ba7c054f100148c33c451fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c85bd56526e0a6b6f6b38c3ca47027103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1910268e2b7c46ce9e0ca87d19ae4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127fb17cb878c18575a2d36bb6593ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b422a9a568fb7e5c015f40101e069106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76a416a4786a95fc15410424128264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f17c72562741b942b925ff47eb88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0864fbbc100f6cada523e5274b297109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd57b530d35cd45dd242e9cbc1940c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d143612ca2fb2477b2391bc1db7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8a9e9a5ce947ada1cf5245570040a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b1248a238c453ecccc1a36dc81b6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3601005fb00e096e79980d6599d7ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f03e1588e2a9dd04574e580a2d4fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233dcda2c3f774c5f945914533e6898116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69dadb10f1cf4da689c781d1ec005f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca4f9581e47b9ce76235366451f1b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770cf58140006a086cc12d1f1c4302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbb12098b6cc8def16d393c59f571d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e06f6255b592e399c658a9f0e465c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f893b9844eccc007c4b0b586ec32e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9901f8f11afc2d41076f2a627ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c7608cca8483e011e39f2a4bb9ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d50bfa7df78ba84087be24ce8b0b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba98f112113986eaa0840b99b29fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d46b7a35b010b8834cc88fcaa4ce5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac4bc79f4a2cc36dcec8e4116890bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064af5ed0cd9245165cc9a63d90f380129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995873bcd5728a944a8c314e0e86da29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126cad638749f41c4d4814a0375813131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a5b0d430021f336bd8b58919f2d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b6d36293a2d3f1e03476d63d9ce8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6904f4b52379d9711729ffdf91b897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4d19be5462218158385617fc21cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8010b9e979930d0e23241ece5c1656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008acc306e3d41d7ccd67176a90e13f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24a65f996b8c9fc9ae926d6453dcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ffaf9306246b797bfe9c96adea540139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088072fd345bb4861ab354c29daa523f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8912ba116f3a4b6d064f69353a85c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98309a4dc0ec16d4a4a6151fd38a4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d7d99c71d73f92590f5117e113e56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc284683e23b6d552300ae92330f9c9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072183fc7686eafdae47c3a07185777145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9d74931ce9c561bceb1f6c1bf4fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568092097b8b2fbaa282cfeaa1b3b31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec389ce6eb0cab2f0205d647e9adb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a7c8f6685c8920ca097501cc55dcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d5eb4248b4bfdf62af70ce186206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877b0f9b456e5dbd4f5c5f4d4bc9739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cb604fe7ce0ef3b935e886e6d56c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6d606fa137606b379a1a6e42b9509153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48067edc3275eda694a13a374b205fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffabf74173ec51fc665ea474f5b2e7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4112b6ec4772a4ce7c1ec4178bfd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb77c413e5c4636bd5fb66c9af130a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edef696aa2082c6ca2f66b791aff32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361908ebac63f68b1985932c605e1ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b231f59ea08c7f9170785643bd7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3a4e0713c0668a0789e20eb02c52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce0b8b93840208ae7f0140df3e4b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6c0d282860212c71116508441f4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551907bb904a7659c573163f2451070164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c74e7cbdaf1f5fa9d631479501ab8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4529b4118c28962c87987ce13db9c68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680dff73a31aa2968fb9bd48381f18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f0bc07151c01b6a601ded2353200c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39adac68d1b09e5806563506246213169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d7c800f2a79a8b722fa1c0a8a3cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb95fb23b087f240ee89643ef3826171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298b533c3ba8935a74255c10345fe3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953dcd19e6452d14efe3478fa772160173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb14e8520f0caf4eb5f81825e2ad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b02a6ed1b07641ac7b9d0649512288175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e35813b25265b0bb647da91ec49f39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67351330f5a8975babce9f01ea9aba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a44a750457390db1e8a031968a7ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04480d33bb50e5fa7cb4bc57f38f115179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad569d593881a843ca80fd4066c1c4b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2c49707b48e20dcd00bb0eb3187c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959103fbe706a90a1780cbdd670bc9b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c680673924e182e4d130d24d2da5402183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab186a60b983a481d3a9d735a2f878184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2840624c25edd70543db44c04d0eb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ef06943e959323aa65a2fc85849f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343bbec5859b0aaf9a20ac7c06b488187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb0960c7b302341078f66968f989f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19643d3c9432c4ce1c5e8be2d6a9055e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1fd28bbefc3d64bc669e4c1f11b8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afa3eebbe8fffc365b1e0e1411b69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad24bd3f299ce671fa2abb3f2d5c9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369597b5311c2ebfadd346134a193453193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2f21d8520cc8009284340db472f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251390a08c3f993b77820b1fcd2d723a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa1a54535ec50cbffa32b4dcb740eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03c8bf61dbfd081abb053ab9ec85a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251407d8ac4ebcbfb6e616aa41533ae4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa43cabfde4a566a9801dd85a455b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c71b747df2f166ebd59bbd652fcfbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b677ade48f973523749b7addcc3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba30c10d336e6c0a4bb96c3c5c516202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1756e6868d143347ac32fb459b03af5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d7117e86ee62a5b58af8aa0c47f3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d5b2140b9671c0cb9997f54cfc5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2ca25b128a201c13da7e45c8dd42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289cd509aa36b4bb1db16ba35dc6c0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205de0598b363b73347c8228636d91e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245db6dc518536dbc5f6979b1d1f757209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1d8607a44eab13aa436c7d650ed07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7adf8d05d47baa2febf7c7e875f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d8af2a09888ca3e2ecd33267a3913212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ce574d482294c073403c68bb3968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397752ec74aa7bd0058701ac9a2b8fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75214ea8791e71f6ffea584469cc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775daba19b8c3e3a51dd4a6a55957fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fa5d68033cbc47015557bd11e9f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2055e28c1005eacc1735489c1c66ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795679ef09f72cfe64cab3999c09bd08219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>