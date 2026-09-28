--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f48df1a113f8b1a933652ef5f1ad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9519dcc09e4fcd5fc534c0839425892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a0d900f66a39a4aa2b487d7b5c3c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c07575ddd4330cc93e58fb562b2934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8210380cab904a74786fe3b3a09215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42658bc57bd48a378d137142b21c8996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a9a5e4f2fad0b907de117cca37a797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4927afb007c368612f7552b9e2698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b42daba3a2c6bb0ed53099107eb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d8d53aaedbca36f0f74d2e92349a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361910bb301c14b18cc43d1924b1f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b1a882c6714a534be13f971fb212e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d5a28aef9bf25cf92577c5b8449b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2c614d44d8e89a699f36c84f19b8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b06ebcacb61b42f6fbd5ba33f281615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad74964e1094697210bda6733d26316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d08c6463630cf052ac510fe6c8db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9732ee7c1912675af8dbadf6f94b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09145b0f6811bc7d03587b1fb8491219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181890ce555950552c2234dc0210068a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae2522e353118a7fdbda9e14d658821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004270d8ff8e1cef69eb4ad9eb1180522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9533557ed2232ed61eb2e53cf0bfe6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ba29533c98f77ea010efea5aa61e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509eeecad9e8ecb0f09ff33be5400a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b0d3e82c023d0862d61b90187ac8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e476a08d35638c3614d1a6dfc4a15327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c791d6f581d4b89c036bb8a5f224628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf02640bcba754a4dc6a57b9d35a90429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0a5c556bb2572b8d20099aaf3b9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321e1acbc61e21df58a493d927dd8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e86294cc95d5decb87e311291367632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd40945be96b174032246751d434e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed62b292eabd59b74d8b96d642a9c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c19f2cdd320e318dc63ca15ef6e4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a25d198fe8acc2bbc7f30c54cf13f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff1f99c781446a2beb0745db38849137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b69e1dfca0c73afcb223d52677ea038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa5703289567b152d41020b48dd4bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2373848c055889caa9c7983866e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad43c142a384542b665782e8d24ce541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b659834b1746dc93eda20a86ff468942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0fc6c093b9a79cbf851af08edec943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a7aa9e2cf8b1131b2d3cc6605235f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ad656ac1bd42551c538700febdb5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cd614469725e2285cb2c7210584c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f36be07bd792d74cfb05aaa77e4a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a21567f3167cb0e1650f3f86bab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e765a80e44e6146112914298edf6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62bf9ff7154babc9ed2976d3e6f2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc5dcf81d2cc4628d99c82692980451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a90335d1788a25d4d5214818ab2f8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f9afe7018ee75ce3678a207c328aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d49dbaaf2912d5d873ec893fc8ef954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a8608e1bb1bdb0f0dfe716e63163e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5155d88427e6a6a6acedfd4bbbf5c5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ad2c56c4d7ddeae55a58e72100b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84d8e9bb9370cf088b076ddfc15dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c59b4a34b9b87c9cdff96beece9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de3154a17307fba262676f47e3d36660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838cefcbbab954cc1118cd820b1a39d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cfcdadadc76532a26c0cd91062ad062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974ce411c5d445e3e5e1700c05cfba363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c0cc8ea7b49a1d2dbaabb60026a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbece1218bbcb6ec796840c1b46a13365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b6101086de9c07e9852699a53146966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f31974e45cca26102c0851627874e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab123a5757170915b8b9b8dff6d6d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca796d2e6715c36844480c2d5db5dff569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060dc3253c0a9e1dfadcfbdfa1c74b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141053396bcc6206e6ac0035903dd94f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc595fea9392832c005eca330a871d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0499d6518d21e389d321fd497c0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b56f20cfb0ea6a3c8d5913057a96a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf572e9171806a27c1cbeeb92d352b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aef80ffa276ad75070a5abaaa81ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027cf826245427aa6c2c587dd59ced77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e58d1b5be4bc62d5f55ba5c560c9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cfb6af146010a1f80b28eb5cbd22079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a3cb6a4c290ef795c2d5b4cee1b9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65daf86766210b2ee5b32b7132862081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a629d5abcd5edb99786f6f1261edc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d26c9c0e3dddbafc9aecf4dbf02a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932c7c20a454b271477f9f801e2d3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7bc38bc1a47896a931cde4269f72b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b095706b9ac2c048bf7398c90dce786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637555fb481a16c3f7d1513f2c5c125887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24ef0c1060228ad979088d184529e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971086654b9934fc1e9699511e05caf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7684a02501de9a84fb8ecc7be1221990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c648f316a4d97d230d66635a8d618291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eae110068cf59c9a8bc69e4419ce392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8c0c10029e966bf4f33c586a354b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831519aeb3b57789238572cf063136e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830327db792903b0f8d21e3fdd48924695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b29071e5b957c22c00e6dc1f664d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f55b2c59347488f0c615ed41304097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab47540fd01f2828791b738966edcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae9ea302e4b0f3906f5aa52d0647d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976392e92d9d6e4877446e381dc09f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e74dc0dea18f2cb698244dc5c1a9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ab13dbda570d8c227626acee21e7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f977171a1219eaab2c62fd57310892103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0a980d21dcbabcf0b26ff9a82162104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b41ea15aa014067a1ae2939473743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521edf23ecef4690e53277c73b70c27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c38ecdd5f80c68e2c8b0a8b7ae0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6b10e5805eb5e6f5dcfa18446a78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b271b04d58b200a04cbe4d63d4e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697d883a127269e66bc7c11884ca4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f935ed05511eb6f479c515b69ae42a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8671c3b7b9f2d40375ed2057ce1755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3522aa6981513813ca70eac4e84f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20d24024b0969eb00724bd94ea01f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f0c8c75f9dcc2a3a7470ef2ae8e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26636574c6cc053d5c7a01eb8757d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cf1fe94bb09521d70e9679fc5fd8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76853fa3d6e553608d85c21e83cde8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e6267f1077461560871d5e696361119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d92f2f9c3730b8bc73edd338f46cfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0f855f48c691ac49c147edf8feca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3944b0675127f4ea3dfcba410eb27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9364461236daa2982ff4cc0cb6b5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0622141c5effcd0e5ba58eeba4f98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190970e39268375fc9588dd9ed2b391e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba626b25e9dea333cc4d4a208eccf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9e3240a924c2a369648d08f70753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca0b5a99b715df55995890d57b83e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870230fd948c51d918874c9cb49037d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb9c33cc8c4926958badbb6fbb5d3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1777c5ebe7798d509dcf2b4a14ae33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076f6b80d5d5addd1e9a444296e29f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6d9dd9c49ade7fbd9978213e654d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6658b85ff3249ad930ba96399f30f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36903d1221c6bd931ef7277ef1d8ebd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c520405f87af192be850ef5a416e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e09606f097f17e3de11820272d74d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6049075c9b28562978f29b8575fcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a237f38671fb65ebeed8ec6345dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603c9d22a1c42869b387e6a9a728f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c4ba8fda5053a011f1cdcd8d59e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56beedfdbd6b5ea9f956ed5e8ecdf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112b24205d3bf1fb5718bd6f43b65f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093e415013bb5b933dc07a2c92cfbbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022ed48273256fc316a4bbdef27de2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5dd9de5c8b1f0135003bb7b451b3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960c056447713a3bd8c4988ba05682147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb911b9858c5af8f9e841afd572a749148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2658c662be97573a014f5f91ba0ff43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af06e2a439c9b8ed6a26466a57ecd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7245743d3f1facdd15d0082e74a671151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a47f19b2fc3b9238b33078b8f5cf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58798c128cca3992f0e2f516f16a3c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d957f87c9dac380cf48b128d749c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547378d4b858df4f084641558da455fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b011dcc18570423c104788185ffbb21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e8641d3a18cffb1b61289952dad7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b16712f38eeace20ea62902e231b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4118f4fa6c6162183becf0955837a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0215ad0bf419739bb6248ef9227f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216e4bf02bd88596f55f3a81a988ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d015a7dd1c5bda79737f895da22a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b3f29a8b92fb9491c2373eb8c7d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb141dc4b5498437e4c691169983b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dcff6243e201918cdb751c8655e9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50033159f203dad851802ed65e2ea9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8eed4e8add920881fbe26c9611ded167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310be15eef6d43d2b8b60fda9875a14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca927dfa4d317314abb6f87b688d21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27306f265fc0659011aba53e428db3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c7d04622df6598203366178e854f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018c0fb25606a654f1a012043959e94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b939567978fdbe9cfae4985c147e93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa83c67c0681e5870c13b90390fa5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020390d3a85def54f51a9915603d7548175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70baf645ce9751eed1a8a38e70d479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf768ade68cb7c84f9baa17a239f00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570103ac8481ef37d136ca7ce8ea1667178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcdf6e32c9a9035f4b3d9c431acc65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f539b3391d3138a07d05385c69f16a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea68cf0b8051f93185c0d5dca9cea6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f78923bee9e0062c349cb7e71fb0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae442b4de6390a78e8475880c30bb18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e95ae6d65da9ad19bb9be5f92fce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884c95ed3bc3f07527bcd063c946c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d9ea4180c2c260e355203eaf09ba1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758de0f7a8a0cecea47326ee1e544b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cdf70a70e3af470a458ce122a2688188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c711571016a218c32163db5c6d3de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e66cf286331fe0dbad0086d94b90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670435e1300f56245350bc6200cb73a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d2898348007c70df509eac0841678192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e36e514ccb386cc35954602e7d69a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b538218815bd86e4c0760814502d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd6b5973646b9e7358a10bd43fac1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db92e818a714ca432bc95680f49a74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0a42db9df502d8f1f7277af2c4e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cfbed40842c09741ae5869e38748a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737cbf7dd670e37a923e0047fe400b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de195ab3d1f3fd3d1778faa409af375200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dcf47dda260f980b015d2afa4da89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34af627fc03ee6ff3c2e2d11925492202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e323eda7b559e37cfc4d6b078cfd0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54015d34ae29950f290927785680376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d743345798c092e351b0b5dc96861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47b8ee6ea05ff70b8b6dbd72edd93e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1de6829d8b6df59752e1fba6aa490207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61e37ebc17dd22f1bdff0c286fbc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd64a24ff04813f726c6fa2e08c9ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94532319db8a53db7b1020aa201792210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6236a66c21c808fb3ef1cb4c90dd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9132573b7b6a56242eec3231d91e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6512001284aeacc0eab4c0440c0339213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5f04a43c45220136a9221a052e5bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58331170c6dcd96919b32a419faae548215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7e0fb24b3d27b8e5c5825db7511e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc2cb7e10599a6ff8a6310e33d014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4d71712e5dfe5ae46036b7130f5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6bfe67f59f667085ebafa7c2d10b1219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661efdcca44e38d5308bdc33487f1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a014a1f9ec2b7fb5630acb5ca1102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794c7c7d5237b6351fd7374d988cb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ff6b6c855dc6136728f3b7b3ab034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf76d1733ad4e85f4b9f27723854c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f5c68a1dff2511d88f1e0c60641f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506746e9e9d65a3b9308b3fa434b2837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948861d9a1d21e502fc98a0580e1108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0f46e3c02a8c64ded24160d2bb81c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6021e1cf79d38706d9309cc1dde68b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268d11f6a52e878c470df3e82abc4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743703b213731d2122e69f37371639fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76fe6ad303e83289a6e16785052fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491433f32f38017a08ef562f4cb9077e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442625f6950d9f431a908a0b830413e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfac4e57ed423fbad8dc16c41298dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ef2edd85b54f0ff1be84e6d92e7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f77cc98e72742f7b21fc22af7230e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd204ab708b2adca3cb9933ca804619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d14bd264ca47713763de38e63daf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c4f26d8bb7d4dcab075fd6d6f234a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2458b67f84ae1fd1443ab3047975c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f2725ba970ce34a08a23d819217323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50a89a73795914f9b8c31ff1415d4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ff4543ff99e2609c0fe9ae66bafe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb118bb2932e1f29fc72ab11a00ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4171d155424e598a0aad7374f961a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887baeb32f1745cf3976868a8831f7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944bacc6831e1caf315474da28a01b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd3af784bb08d10bca6c483fc2c1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeacdbf0f20e5f83a950117858bf5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049f1ca7ed3815c2f52eb7392fa66e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e1a5b5391623159313e3b1e1968ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82cf8aeeb7cf39c71d22b0d52fb97134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de64b85c8ae10e6cb0bbc95c5d61a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980cb91ae57ecd0a85d88817dd25c2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41b65da29c3e201ca274a3dd0c7ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ad54ff9fdc43a364cdb326348da938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a1fb06332a0f96d6da251334eef539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a143923d0abc660d2d322e1fdaf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58352b64b0724ce9ff9058f618dc963541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a178d9c6121d02350f6c19bd2566a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933b7e33b1df78c131a5202fc07c3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0022b36ed469c0d3d7cc0988d65fb7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477807ef730cae05b9c5ab9f9162771545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fa07531ef2f1d75e81ac565137a1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3bcf416c4bd24d900b3b27624a53347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe120f3f960d1b058b5e4ef0642f0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c86b170cf70b9e6c2c9e2c40b193b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abebff432a19190aefcb8c545ec470650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583db9c1ffbd7a93c767894ff71dab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9c29d33b92e121c7294e852bd17b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456e342f77b846be57020ddd5f2d1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb9a8cced5ef63a8014284dfd65e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd181d3c0daa7a16048b5999e2e4e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177a625b21c9e7e1a18538bbcec6f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe4332200aab78f2a6e5cf56efa1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68a45e07c77c173cbccdeb5928b7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f83fc29189ef33afbb7c7a01e77d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bf743d8dd4bc86876ae44d0ea0bdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c409c59010701bea99f664cdb543c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b34a67a4c17d47b0ed5bd0f36499d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3ef4b18794d94407bb9e644f2aed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e6cedc8323f1e57d37e5298ae55764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea86cad6e9a745ed63f863620d0a8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce8b3a88630fb214abd555bc0969a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac8ea790a73d032f77b0e2758855167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c9c490947086aa6ff062875e465468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4f5e6da480f35d2b87edb716ed0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5516dd0d01d876962d48ecbc883c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cfa6cd07b836922447b839b461ce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d784ae5d3bbadb917d1e0d07633f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ecd9d2f5ce2067a65c58c45cb915873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f51c6fdf80ba939778c68b7ae4f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a496978708e09bb2ef3764b19e84a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cc190e7620ef62e41f96bc7544e6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fabad04fb8149ec93c7a4fc8be7c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba6f5c6ce2c0b6e02cc060a1cffb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6ef28fd321b9cf3dd84c6f086f42379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be83ac897d0c49093399cc640804b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e58ab1728cc7feed6026a1ae168d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed608cc9a57103a991295da895ba0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102db9df5a312def7d748938900b3b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651dca0a881fee43d4a6fe962110b7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad438ea9a14cb22be4119a06f8ee76d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1989703f2a1e8f8bfbc675daf1fb3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe295bb8e6b59aefbc1a84d459831b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d4946d5105b7c8acc13b1ffcb6f2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd9f1d44bd0dfe3bd6060dade2973189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc76a0e938e18b9ca1f40e1d136f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f078d821432a7e286b948927adc61991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae32329a7dcfcda3235190f15246b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6212f009aa5e81a20b6a727f0f1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647240546805c33b9de6746b3836b98194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379a76e9600235997bfad92dfa2898795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacd3610314b6f07f108cc2ce78d80696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb44746d1c0e9715a5bc4f6de33a6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddbf887c4abe541b59490a43632d4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddfa1655d66dc580951394c7297f0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e819928b9c7bb358767af07b8a8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e85c9526b0530bf97a67999ffcc5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651e3faed95e64086d9d30669a47fb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e44dcb487f54540b781f7d065ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744b46fa25054a0956cb27af1e841b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3755c88bd3ba57392a6d79a10e05a3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1789e2051949da8f8294ba0a4a88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36af4c47b1485df838c69ec954a50d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9e02e05c81ce0cf079f4d3fbe317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a12151266e65d3033ca271615d551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90a6b0671a272a9ab755f28020355110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23945bbcda2a8b8568856c5ba95d8d97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eef76e5464d976853641cbe831f07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a01df60ddc724a83717f20220eb72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67556b83067fb6bab9429311eaaf9174114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c318df20009dabb59f990bc8ece4db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e21d0fbe1c243493ef8d8fc5bafaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea9c1b507afcdd27cecc51f221792117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66263ae309851131b6364b714fe210118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4d4d5cb304bcc0ee74735ecebd9f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96391da4bb4e91f8941992c3187fbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b209c5a209a025033058a35fe7834121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003d1e9e8fd6646141f6da0b2cdd3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960cc6930d67a7cb6895ec81b7c0867123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476baafe10834d41c605e8b315cafee9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a286fc221d81bebdfd202c9074c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b013259dd34f7ddfadd759a3b3e6f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ac5f5280b0878c4edb1779acb53f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397acf25e90e42defeedbd7a44507b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd6b8b2d771350955cb8ef1c0b6b3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896ed2207e954ebbbcd65acb5cbc290130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bed33201d8cc75e5c11e9323bd9d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477554ab6116928fa4fef72f10173eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ca585922982830325b133ffd50e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4066e92d1114fe7aa583837759c092134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a791d9816a448c2a9841aeb12d87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01b2afc4c521bc7a3ed70824f2f25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73d0121c72c7f1e913cc422feeebe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f0f9d4797cbeb7ce779028460ab39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b87901846ddca71e955d63a7c2b04a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc866449c2335487ef124dbe470ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140141b14e481bad1e002a82763b6bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe14cc9752a9a6eebaf06f766eb42d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee360f829efba5cb52c07bceaba94943143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece50e8f591aabb19c0c1ed2d6e84d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f78c304c794eba2d7120cca7d5e725145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3c85072375f3edb84e334839efa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ea4474134065b0b8454e3bdf3ae76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915add04bbfad7c1d96ebde0e0232655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b82b0bc9034a1b6601a0472f343f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87655ca61ed16ecb59e19b7fd19917150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323e668e2d85dc81896f1b9bb69d40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb4680148c4c43a21afbfd688cb0c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59eb49c93298540ce5b2e036bcca9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e6a914d8292d320f448cb0891316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d90c3eb283dc11087154e5823d7c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b552d774f691865d37989b3c2eaa22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10448d234735b0d725a59c74da8c9d35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a971bc8d60f719acb67f8a44135191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc6a4ad95f1ece47a03d507e4487f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd53defe52b317da94e337f3c11bd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323bd8b69210f596a566a7bd903ddb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703413721d40b84a0e31554580c80e91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec346c882d3ea06f134276e21927ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2ab4e45607b2409544f209a35e94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967268b10a5df60860dcc9a6706cff04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06183616bf86f975e01ac48d1f4f55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb8c327579d9de2ca633dbec2c536a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8478088030e577f3a57eb27c3a259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940a9d00699c094f3dbd4998c87fb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9f2062014beb756bf92f1f7546829170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f74d784185d97836be28ac457ca37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2df7985d76ff9efaab89bd65e2b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd4767b3fca01a1f6a59c01b00663173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c65551c538e8caadc0f5b4a039e713174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff325f0d59d12f991bf9dacd4ebc1e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfef9399ee3056bba53ea2de777df0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d870a6721b65fc283b0564eeaad3d7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e337a0e484bde52ff36ade25d131d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb8ef66ea7cee53bf8bedb5e71e84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad984dc83d937e033c96006bb586db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf231e871fa52dadee5ba934bc9bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ebd3fcb4a04189e8d42b312074fe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6cd75febdb07a781d80cec855f7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd69828bd1a4cfb25bdde065cdfd63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c585f3d5e00209222da1fc0410bb13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5a9b3dd5dcf2ff0c8ea4d64ffb93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836205c980df7c0cf7a91982e8f768187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5f615d6b9f619dd0001d8cd38171188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269657bec7c9dfb1621f608e7aa3f11a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049c998f6063246ba08aba8c9fa333190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31608df2d0e21bf71b8c84d93a76f80a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1f08714f5225687e660c7a619ef66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede7f148faec53c1d42a3915793bb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbc76421068564c05b3c4eb5c98423194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d49aafc52030b0884a7b3d4ccb009195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1f5fe6dd3875994af8b140cb2524196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d282e79bfd38815ee200c8bb2917d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ea3f0fa7e096fe9fb547383f2ebc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd0abb71a42dbaaba88d5207f86a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0430a60ab877aecf4cb1667ed50b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378624bb4504d92790bc111e16e186b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b6bf0849b6e1b3b5205899addb254202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5668e1912051b0577e9d2e56ed1875203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c602c4f2be9286dde1040bac7283d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3f41ca123dc5605a093d1fb4ab26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc3157c7531b374ecac3c5994dc11e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d475e802c92b5eb1a43356b87d6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e3e38aaa7bfe16cc6ac1ad3366de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b285ff6791b70db6aaab57a1bdf89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545e7bd9d59d3d1c3440726c994847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0383b654cdbdf0b62671be59a89fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89082d7b28bb55b00c4d0dee627d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264443fa4924c502d74db45eccd1692a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3df6e5471b051a208b184d25d761c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac66004680b221d3d1a65a2b0304db0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5e949368f0a705c27110aeda6e0a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186325c06f1ed62ac9a292c92265a4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246910456e65cb56a18e296590bd5b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4df6c04ef48677d4f86411f39d31219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>