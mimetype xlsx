--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff345d8e786744a54c59acc06799a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088d107d5276dd88b59de59e5a5d342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08416d4e087f07084489abe19b7447973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca210e5981159d1e2a7f78a9ae1a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed15ad23aec99ec7cbe251b12b96215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ef89d260506b942bb2f0f8471b5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b540360d236af7ba2804b3ac8dc747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d293a90bc95f6bafc214a77f76ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c997f7accd7c23a6f4ee31fb731716f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12512bba3d64af01776655625648f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f9c48ff98d32b0640a93747d5aea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a6b7bf597d80ed28ba68679d131f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d8a1a5da40f812c07435939c7afa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f9ff50de8160da69343d6c6eceb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac06a929d59d471b1d7d5d275dea515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6938aaf01b4b758ff882aef7930d5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487ca210e38cd4e6b15bb4f09d0e7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1515aefe68e6dc6d403d2ef3b094c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831543c9809983ecfc84ebc110055c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a89ebc826ccc14e632f6654c339a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404b41050ff86d63d0f5c7e92c735421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae5d406c4e41d8da1954b1a7a1401222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40c98812e5f21ab0b07ba643a68ff123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f2cb25faa68faf09154fa37b216be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5b58903d51c2dc0056b3dd6cf9e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe763aad8afacdae0d6e1940039b1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f84f518ce46c6e5a634cc1ed52fe2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c02867579a57d89d7e608aaf82eb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2248f5d0184cf37703d762d25aef029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479178cb482d99f2aa74ae6d9686ded30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606a3d0ebe422d811cf2843be3fced31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093244b90431fce4ee195a29719536b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b6fb643329d2671a2887bc418e5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656837c21cc54ca1db9bd152da7f4b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7dc19c68690249bad04bb9c4bd5fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413cddc040637814be5f481a1a2686d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8fcc85cb8986dace1a3de87edb09d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bcb32c1cec3f92473db474fd8213938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521ea2a728fdf66bf9e80032ffa69339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510efc59a8705ee4ce0ef070f7223140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b8e043de705fc66cf45006de7426941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58dec553bb4cfe7d17c7e04530973542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1c698dc773dc232adb01f2daa928143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edcdbf1b26413215fa9457100b99d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e8ec22dbd9fb789d557ae1dec30745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7b8bbebd1b761ca8628610a73d8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061115c5297af2c1f18505db1e55d7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3034f6c42f59682a8030b630d1f1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd6ff9ad9c87fd0e729a166c7d8ecc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dc408f34a80da0deeae47b8a852d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb0da496d8c9dfa54d361fbc2b37e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe494a18654f919da2ece4ff7adf30c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc46823f407a36638c4507f3d344953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0eec009d74f94b74196893c1e1b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a8c21fcf5b1be4ce0573abfeeb8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ad874470235053df90a19637234856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5988bde0c20f9026685563421670a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0281d78663e885ee5082945aee0024358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a1739cbc158d6fe7483ecc88b6c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca475200ccaedb553f90830d0a824960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba71d7b0b7d0123557cd22e85d7ecc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf9e0153185a0e1929239e8f8553862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b584820b14cdc03a44a7387a3ea1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217306d828f9e3795491f80de07133d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1bee1acb34640d81457192097be265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10fe991e0adeacabdd3551e020180366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c184ccf724d35d20b4922719f274067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb56884c7e040d603ed5a6026579b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669979f1f2745bfb7b836fef6640cb2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031002f2caad79913a1bc4cf949561e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2eec0f4eae9a01f0750a6dc66338171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900c3ef32885a0babae9efbac2386f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ef101f42a9cf2f7bc7f198f6f56073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569a2cb04d533aad48662e6ac3e192474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1f8fb0cf53039ffce719ac96dfac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc15d85c4cf188def19c61a2bff2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85f8493ee55b1deb9355be05bdc2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d96bc38d6c8b71f8de9e681939bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb3a550bc5e3d3bc83c393bf9461779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd74da3b42a81cf543e772bfcb04aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a9c9c53688e84a662062f708108a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde0276b78573b427b2c651fba5392b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751540b503e8a3f1f008e45468c9214a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe4f3dcb3d6b6f4a682dab53d621d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6f56b05f0f01f3e35d789353b74085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc37a82cec5b3d2bba04b59dda609d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2948ac9938b832e3c0f5b8dff459987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd86bf92a939ab45975f021a94975ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7908f68fbf1a86690831e12f69ac7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e814b53a4b7d812930513a8d48424b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49ee8206b79a577ae016484702cdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb0b687433370545b5d0c4f1c353f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0fd0e91216a00bfba9cb47f9d306693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e47ab0a97a8d5dcf03c1df95e5fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005082136edff83bbfb5ef77431f2a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6378b5b531328332131bd102352a1f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31e0b61f45350c557480542f0ef9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5732eb6d29643253b0e13aa5b98136598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9782a86219811c8f3622fe7463915399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af11df5709b77a9053e87e9552db038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c91c2a635ec97755980820c776d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4536afbd4180ff07338461aee9f0cc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034de3d2d16e1877c779d46f5d41f02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906eae7ac26bfd2b059118821c2dc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff3ba6c10eb21e520cfc12da74aef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82330807bc82b7be58e013ecdd70db05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531fe6108d6c8acd0c8be1ed28434e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517322e86ca09b3e3781351890f3861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b63a7aa8203c6cd5965ec25192a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7266f348ff38ea75a9b16f295b4f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247fdcc70d185d5bd8f8e294a220d52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04112cd4821a635f80ae50c3c24379112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe00eb58137020cfe3bbada404a1dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07cd29a97cebfcae350a8ea612ef41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4bc536edde0ef402d3e60139a8cdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251290e7c4984bfcebe3768c07743be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435b2dc4715c127ba4384c7be1b1369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70185ba7f593c4bc3b60deb05ba154a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38fcc3d191fc8112e8af2708e7de80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e101779015cb3931f84a91297a728f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404151d8c92e3310a4993bcc123989121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc3e2d484c1f80c08a8eae98864ab9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2ac606cb46bf665645e45734f7ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117604157e4ba6523d677803f71eff9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8dc6eb0850db7969e0bdaf3a5b2f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912bbdc3e1d15616b7f4d23e7372dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727f50f889bc07b9202de4b5cc0c75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1677f9609a6b437c34c1b889d93a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db73e3b12b55ded2efa6e1d31e3323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e5d051b1e925406e6dfa1d4c4c43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b2f8a8cd476bbfbe533c4c529199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cae1fe5b83a4e190a61f7ee1a11eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9df4d10fdcbe08fb0e1840e045a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baface5cd5f3fdec2657b017dba55d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60773a4e150e2220f3fb4b0763f65b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb667ce0059d0231f005b48906426da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fc931a34d2e9bffe27ad367e1e155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7abf8bd221c62cc9ad2ad0a5c6db32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550e9d41dbc41869b79d9d3ecc78c1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c8b7997b3790c9db1b4a5a6e0451f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904ad0aba56bcf8c84d3fbc4d4f5b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4268409cb3ff5fd7ed17a1761d7530142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848862495c50e0497d4dfe8767713823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab5dc1e282f5b235d507330ae2b53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4936a0c0706a2a4831dcdb39f8938e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e17024013805cbe7887137fd52a925146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c1a33323e749ab06dd2e1a266bfec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db779c97412756a41377f7b8bd764857148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d014617dee18f44470dcbb07ab898149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ea565a3ee30599c67047c054c2d5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00163e109174202f854735778ceb0b69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b157a7f504f3e0ce404f57163a3e87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3446e342f55d307173a85915b6a604b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12315dbada30f6f0abf915a88b72b5d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da7cef7ae46c0bb3d5632657e97ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe164f5d7071b8ba8d8eedc114c285ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64061a5f6eceaaaf5705f7e0f530efd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cfb71b0a04ed187daf66e5a7c880a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceb4a19974a49b2f4182a9a5800024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771646795b80e2292b6979f6124261f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3464a8bd8ce16980adb1bfade8da7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268910a87a916cc1b1b9a216481cdd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ddb707effc0a4e640a9a544f65cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caeb68ae49c9bb6a5614c151c420e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95961762161e4ece7896e459269b5b8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8234879a067219d2cc5db0eb2660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ebe795d18ab1fd9eefedf71340b69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7597d74ca075107eb8ad2c43df3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b87d29165b1f003a00677d3b2798e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6dc1c4dfcf8bd30c42624abbb2f04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae3e97e09777b65c6804447790d89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c689dd260cdba61d14e75c02950085d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f21cad05e7ccd0fb2ae5e5d7e21c3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4b13698394dc3abbbff44bb8a763174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e291b088d55160160f0cb8a1698f271175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ea69032376ee38061b394b6045058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693172948226eccc069e83dcfc206ca4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bb0867d3951042ff8ff991e0593e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac6657c59bd95fa3ce7cec13ea6a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be7f723bea302148e13c6848438bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e542ef8cdad8729ed33c52cbb78d8c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901c68dc09158c544a7ebbc5a7e153182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b10cdafce5533943b1e523855da95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2197fa181a0b2bfea909c1bb9afb33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f49daa2ebcd7e3d537d06f04eb24c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440fc936209ed2608f6f1d8e4f36f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce779833e8fe22d613e4cacfad7b69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee184e252135899918e2dc891221cdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d115d466341f8e63cea975d1a5167b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efbde9f9ee52110aae190d9e405ae2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774855f01a3acf5a9df0dc7b828af1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970c65b95df1a82ad11abb79872789192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed38866efa3ae62e1789f50686a78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff188318963fb95b583ea337801a82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458dae4963949362ed6bf40683fad16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e01e41ada6ffe52fec81a7aa405e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a423d81a24b9b6fd87c521b2a5c405197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850d83e032746e16927fd7c1783e40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c467cb756fb974703e754fd3a6bc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d512fd37dc92373e7be66d9ef0a61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6da85bc13c4ef34047528ed203c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f390162e2a12bd8c48677da672ece9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b61fac07ba6461fb130534676d0bc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a0f9ef4dfed090a764633f24d6e8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e815bc8adaa1d6614e5a83e18956205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab7f40f1896c62eb07d670b41ef87a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d04c7fe2d6dce40c4ca0e26039c54b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d59c0d8e5f22b358aeb843827f63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85f88297e45d792432f6e9d90fcdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a95d650f60c8522dd6ced1c32eb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55efee332fb7f6bdb192415c0b9f6c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265cbf8f08def6b6d6e5b25fcb6ab5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9e189659af928fca1f7570666ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48c679e35818d205a86aa901dfb03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d01db5c25ff04977285c1e19d82e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3980e8e614aa8dabd94854678aef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96aa4bd9f1c20a6cccd45eefb79dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f92a921fd5fd3473fcdb04e09868218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037eca553be61f87302892aceb1a5db219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92bb0040b2e0eabe63bd25eba0ddc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b1245dc44d5ee641711b2302ee3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cee6e5492eb0eb66f7eb20d0898103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a42c9f57c0144a82a7ede0ed5b6d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98906400177674cb311cd5ab547126b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8164af4eaa45a463368b7387ea026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76e167a6a47600d6945111c67c4057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dda4b523f2a63d8aea17fb7d855e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0b80adc8e813c2a42ab2a38352849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e6b584fe088d92e43dcd530c8708610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6843b9ead190583de56746d2cc653b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334400fb9b5e8d3e9e0bc7b8d6da6c8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3251e1bd49d2b2a0c824578c6c60a1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786acc039f7c4cec3c00faa87559da714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dc017520823cc7cd9727cd59e572c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57b7ddc9a4bd959945a95f023c0c3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2d41b5272da80bddfdbd6884a86317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea59107f0fbde7d528238058d9b06118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc14c2de338e23eaf739f8f32d13a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c5a865937164c4c02aa12a2e745d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254eb8da1845b384b30956475df75de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab788ff871e77ba586700f5de26ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfdb854ebed26299521906430eb00223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077cd2158aa6099276531212f4a89024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4e4abf722b17fb3f6c9f20df4bacf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8583697f5bb369df5d7faf53016c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296c87705d1db5764db4cc71c9aef8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77239510645643b7ba663c0cec8c673928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b8fd0e51f8decd7031b360a0589129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875804b526d4fba54938d75fa23e50630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e98362040031d3fa985105ec4f21d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832256e7f5d8b8d99392c992ff1730f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff0d64b6efc2c0e1ac6f08719fe1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f202d4923322afee3223e4c61b132934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75181d81484a5157713a812a9681d0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38957c19d341a42d5f6b3ab5eea1ccb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d8bafc7ed46a6559032c4d248b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c72fbdd9042ed9872f45cbebdafe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720013a5478f793a3704fc323e8240c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60192e9bbc749409d31b1040aef311240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef34d2e2f0624da593f5a1e9b427841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4129c21a108257961cdf4e6ee63d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b98c67800f195cb869362d836e97743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc8163e2e90252eac9357f82d775e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c5cd6ccf9f3ba2f5d33f625eea8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548f03a549db603356b2fbcd7701c0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552011c4b4fdc181c7a892cd92d1de947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b4b250b0d1b971ec580637e74009d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb73a873e0c8198606b79b5d5a15f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356c1f10452892ed8a59352436fb1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a194aadd5ca2013ad4be82269350c5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c803c2ff8734c8acadab97fea944f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798d791939a109bba9f3f9bb494b5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec06f597fd203b19288ea3093e7acb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d586419713dacac5685a1401b7d36c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850769d7ea440147fc5d25ac65fec7aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42852cefbfdffa6fe98326bcf4f3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce89772ceb724f9b2d7f9f2c95881a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f18bc046b685957a44936299b95059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb96a9a138c37e7fe0e61242b7fdd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba917324bbea0f108c25d53c3cc29a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea06a08d176fb71359213563393f8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dfed49b899fdb1e9543ef6ebdabe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faef4cf8266dcbcadaaa15ab96c11564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38e55abba9928ea3e0bee2ec1a75865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a63e137fc8726d8efc065950b5126e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2152a30b0a840f10163b33a308bdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b36db750aed20bd68227ef30fa32c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dddaaa4c5d15b9b9bbd49d16c7b3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a7e7ea8a19047e97d8b78e2bfebe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86980b83411289d620dffe4464219ba971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d14818f3f6c19c40e7453f7cb081672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be3d6b1ee5378b250ecd319e5328d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b60790b22624c4549a2b8c88da5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c79c49932844503d96637bac31b4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cfdf1f00a7472f84333128995d76676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4136774a675ecdc17df3100bae7d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1a746aa24e8221942ea46c64693c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56649bccbb5f1be326a0cec11cdbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20d08457b179fba1045a12d13a2b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31518f0c579118a2da3904a7227e123981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e171e372ed5b710888b6d664dc4366582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18922af3f367888744c5d36a81152ba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182ba2c9de6aaee378a9d3003a5aeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b260ce5326bdc618fc5d83d4535e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad0913a8c2d3e5a446402df7831db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87713b52dc50ac65874ebf269feee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4e891858d9bde4e2ef4bdd14a0b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ccf797589ac659840299f2924beb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593aff68256bf27c9ac55b0d3f18cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95edf9f7181594f80235f9bad5f7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155289a63e4aa0e0136c3682b888f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb55fe5313c05f27a68ef43506d4cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c840f0444d67315123bb2876eaf1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb5b6f9444255a6d56eb544cc664195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907b3c512a61bb2b8abe109d5c7864996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b95a3be75757007166f2a3c8cbd5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308992bf579e027b145d6d86dd00b1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57435acfb04891d5c2890e407b25421b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b89ace444333347f2b75c259731e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd0288b60a214e162901fb4f11ee2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb572af1d52d76328d0c37a6c4335e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba832f72babc7dcf165f496898b05c23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb871820f14c638df7fd5baeeda67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d67d7d8e60bb3c1fb7b86eda7d2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80688c943a148979a2c3e36019f987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ad8cdd2c18b99fc6659ff728e16a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3849f44171e4d38d78e0c06f69d32f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ddfec7722dd0d942e75d2ba6e5df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d2f9250d35e8f975bdd4d1f36767f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896780bae96672e197339cfa937b4c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4458b0c9bfd41411d767150bb535112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095dcc0abedefa462f4f30506159f6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b543e6525b8a44a3790050b5afebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7c6428a480f03452fd16e98ef778a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7185e3f88a565baf3dd71129af7e40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3f0db5a6b93b21fe31aabcf53a9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eca4c66c9a770bb3c37cef7dbb329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270987dd22011b36630adaca786b19ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5254f0e238492b337d847cc8da27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67791a018d5bcecf4c04ce12cb9e77e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d0b1ac9d4948aacc834a1d004d83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109dfeea3325305696eb0962807dff2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c93236df7babffadcb35fbfafbd69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad80a22dffe24b9990d53406705bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d742287475470c58bbaf2f3257ea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1f202b2a708e79d3ebfda4e4ab4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8830635963ab230e0fd25bf411a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1573a5d8bea2dc6d7edcbe4c92749129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1031ce6a4472f07ea10eb67dd2958c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20337957a1d31fae85aecd5b5063ac88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978aa6d4a4337b0367d800b345284f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d909c565bb0367d44b216de481ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67704f1e520dfb908c71375780e91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9adb824168b466552b26e88f21bda3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d366e7b1c17baed5c407a54a5b8752136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d071102ab88ec4085675eb53bfdb92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8f459096a822756ea62e23dd23c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcec62b60bbac5d698e3bfea7a50a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229bfb6b7b36c00d50642042a64c39b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a94ebb62aeca80525c88dcc71d59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c3b21da2d4502d95c7ac762ee334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f2ad82a27e13a2a752a24379d63ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e05f421929a2a4b1b5cea1afe2e7bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdcaeeea074593cade584cc3fdc012145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e2b35eaafd8721558a1650a92ef5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2006ef5eb5eead7fb13b88c90ecaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb5de316b6ffd9d5f6411698260ab1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93dfb285c207e7ca999d1cf06a62db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e3d0d677aa3404994c190e3b32c08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ec6b449c59da2159a205687ffbee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a968614131d14a7a2a1299209ce6d97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37444ebd78936408ea5f0b6b332f645153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc975a84ed5459040776ccd8d50bff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32130ae7a4b62c431275244cc84a0d1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fab0057aa177792e563e3791f2132156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2202eb4fb277dfffd75217449ea87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d339f918bd648d8dd4eb5f9c8491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366f57a0f4f2950388ac97faa2d27a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b91d6ef3247317cebe3cd407daa77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14f399bfe48a0474e6d5e151a6fb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f474d9ac21a631483c7a5d5869ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bbe09882872331e1fdbda4777755e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332065ee5391a92ceaec529bacadc65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d056fbdb950b86c0ced8ca517ab28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06099db6a810d2e74691901b7da5d0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b71121e2907101adb57c9270dbf6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de056aa02e233b6e58681fe693415c29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e08e12179020e15e4e89162b5269a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e794cf0780f6bb88cca410f3e1136170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c554c41bed2142ab3be78d11a598ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618651e5d9d4262f6aa015a7d2b41dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b38ca9975f1d500040f2f0995054e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eaa3eb7d9d56de2434fad342efa38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb6c8d99380dc2c0935ad6857fd95e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b49c7aebaf66b281ae3bcee5cdfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6512efa4993174e97f0aee6fb4c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde212a6a84f9c8c80308478526e7c21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a74d00abe239a0a0e93371cf94961c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199fd45d3bae28bce4ec6e18ea0767d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f40694a10eaf057ae7c77ab894025181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c80eec77be1f02dcfa91df7593f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917d1627a01e93d265f749098844a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53384825dafba8080c126873cdeeb9ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c41bc51199beb488a12f61dab9236185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b2eed045b2b8649bd33821f0f2ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4dcd20a9d5c67e629e93aa938a217187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9048f31ed249c50ce87923e05d7ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac133c7bee0fcac2cda8268454690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be77584c6ede2508946846b8dc5d3e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725437fd68203d0a60904ed54cf9c16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5e096c1010675b1d746526b98d6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2910173d2a30c633e1269651176dfcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf7b3980b672d56d8cb9f5a1131eab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e36c228f2ce11cee9dc36e14fc0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ece37f29d8c8738236c9f59402a98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5aa3b5c2dc0cbc74914f6fc6d7ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a61157e142bc53d286b613888c5829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51c6f63507854ed4f6cd8915a044a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0fb966f9029a47f9ebe7791c292b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2624d2586e493535cd0f8e8bbe6d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daecb9f098373ed65b837d90e3ccbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be4de8fbe54a9e87d3ff36c40624c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2877a0880441cdffe595a010177a98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d206764858890c1b9fab3461a5dedf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09d2e16b8cf44153bb0e9331d3146f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3e23fc4b03c705059214565a07d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044843284fb76394e5b2ade8a9ad2c7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14af34ac71000e46582164bd3ba59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81bc6369055fecf49aa82c1eeb86f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664e821880cac458fc5b1a8a44127ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1d812a2efbafa7370def0be43a8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe2bf9e8a1d6382ad4a5d919c377c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb21f480c9be92f41d141b558afc07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff0744965f774e4e6076ea0b65f27e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96859c68ff199d3aa1ec53ce3562fa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5a36ff513893d0a9ef2b244102cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944d5099794b034e9864a22d988395218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcf20d8784c7a026fa05b620e5446c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>