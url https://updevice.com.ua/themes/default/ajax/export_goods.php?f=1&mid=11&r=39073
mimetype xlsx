--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12efdb6610b87f8663e24a6dd77d9f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0b2cf758b2a0253dde8d58902ced2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34d7a1d56852902e672c1d6a871413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc952e3bc8b0d5525b1277d1527624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074e71ecbb31196f3f5442490e68d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a0017d1a61051b6ef1e50b5052046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90aeda8eb0ba0f756bc66c9a8499b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5eebbc25f97914a67041b406048138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73e49637570f813a28b4889aac6269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26287e2e8b287fd83080e23654d8a9ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b63cac13e05eb71d9d77c15fdae6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c84de128aa7a1db32da0795d91a5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8b61d5748529b727f33c4a8458ef013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8271075a404e5d33a18886c68ca414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9617a2cd036608f13b753274a8f344315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f1a3150b16a9cbc99bf4bf1360d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79056813781bfd81a966f0fa6403e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d801b0defc4f5168920c1be74fd6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d297494546275b43c7d40e46a7518419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35232c2f62ea415c5698672ec77d8e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d33613676213eb3d0b50382d30497721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b40ea51a4254a9700a05b4bc8f6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d0f836281f06bfc5743f61fb00ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b79dcd21c76ac4dfcd23fac820f1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f1c956f37ccca60ddf286703357125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b3d557a36998985dd9ccc7866ec026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf852448803c53526ca3bd8dc774dd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b3c640c65ebd8c679e54c769fbe4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d70b56b93ae555a2ee05da283c61be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc5e8172d52bb9355e90bc70da8c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e63148e2b5e2531c66910f0e2c73731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65926297c2f22dcd77b7c8a42191bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b5fc1e50a88af989e4cf66d29503033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216f05e792f30068a4c09dc5cf350034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671be13f123c99bb6c7acc7f0b1121ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8202ef97ba411ad2cb07412b03214636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a647e103abc0d46a711e5c856c714037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4414f22165851da03cfc070ccae038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715cbebce54f2ae9cc70a7f3fbc5b5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c739ad99744a2a29ef74e5d7e0e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8eb1b800ebfeb06d7c5f262947cd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064020c55927e59351dbabd8d25771e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cd8dc99d83996c3ec53f148675a2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb29b199859fedd20d30a4eabd46fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b881983fd12c9b969af73f52905445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b022b728bc3726dcc46ce010e3e3cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a432d300db664930d63301e3b798ba847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041229c6131039d76dbe4afe249fe31848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe381d24d9fbc38795c3f159dd4a3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dfd5730e8ea3d8fdfc4418495c06750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992956c5a35e8af28ba8528c8ff70e9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33a10d4e28616555f51956e711c8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbffc4fd2665ec376ee6a8f94d3eab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f7711d50a8cec19f9f6f37e04e38f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9df25b0be9b033266e26b3e613c5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed43018f3a524c1e033d7f3e50455356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45324ec4c1834f9a3166fcef2bf7a66157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e950a6018444dbcb94d627b59479958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6f4fc8c2983262804970a1369c9c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee4f23acbb96dec4432b514f295b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982fb5a5beb567a66c0545b9dfbfcf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f089dbca6d654030cc84735c2897362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae39b4cc82a9bd7ae343a904f3fcb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e78bd4d100424f2baa6cc97fbe841264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420b71cea475cb0c8af1fd9177358aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5261f0838b3a11da75c037435006cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454a272660d4c01dbcb955195e42d9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d109050061a7f5ad52dd9bd75a78c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a679ada47cb94b891f73459f16f1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282deb21af57519900a11ad2d11cbb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d164ff661e4ff611f37ea5d53623271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76521a02544a4a942bbeb2074e2e3a4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3602e8253ee9c820d9436e828c7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ce3359017d8d2892e9e20521f204774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b560237d08b8cdf06fb00439a56e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d14458b59a1847ed6b3f397a61920976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f56da3c80f27f32d57247f90a44177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805f490a7190e6e8e7d0a196448f9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba183524ffc84d610a5c3e873f41f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf4ce33ae0c68ff3a1a06e01bb3a4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80439f8dec66b0bf3a9a668367f08f1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150fdfb3d5a6ac6ddcb9163bf7c482982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc827b8e2156624a291a5e5983157a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f2332d2f761d863f2f141647f347a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ed9f90ecf19be1b05965d59f0b9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c794210033da03d63178ca0a344f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3850f8b3caf70ed2f6be2954c0890487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962df9677ec48127059c17645a0d4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1823bf5dd9820fb5fb01316e56d9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9899f060c5bfb156f882febd71c182390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f0b7e0027ab308499a0f7e1947cff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0477f77bc1067fc889c0f7420c71892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fb473e8a8da3a4e5cf9fd31a2635893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1939466dd91349d334795d0831ed11494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967341781d67422878f1ca6204293ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c016fa8eb358cb7c8bd2d463d98b4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88f86535750a2792f7c5a63fc089e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114878df46f9d5e5551fe2ada0e154fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fe20abb9a5681341cff5bbe99394e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8355ce313b1592a52546b57eb2dd02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395439efce746fc2565253d9552cb22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58bc7315746c6974694e64ba4712b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322556d6a55250c2cbf4f896b30c753103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db007004914e91a81e4b712e3391f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58659f766840c12ddf84e6550c1f5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e657163a002e2137617fbc4c59695106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755469a0ba539fe991e8436e3c4a1da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf4bdfb08cf71f08eca86e0e55ade108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416b1b6beb8fd6dd5627a452c93a762109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b6cd2adc537068f5b7027446b7d04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc9f1c5872bf8c270e05c3471a4194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593de1f41fe3a881aa43bb8f88d68d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ace0712d4c35f86490d466a18b80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68825448a68d19217f1803629d9417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39289c999da003693999d1614edf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6278b4c03b3b472d91a46a047d27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f11e8b797789668db72a72c028d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560e358113767afd85325ee0dfe154118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012200ae41de899bbe66dce26dbd8cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d64c5f08cea6da5a0da2715c0602a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649805079729baa1f6eec8904ae07664121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d84cfce66633db6df233466589f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633631ac3cbdd61787cb0b91e4afb259123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c59ae71ad47b69b8f3d3d4bcbac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131e96cd459a4060636fd3a0389790125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743b3b9d934de769339c231e65bbbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218a3b188d685ecf436e75488dbfb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354980d7ba50c8b233e0d5c23dfee76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ab35bae74c153b462bea47ec7aa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce214771973bd243efead3c839cc3a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c025db963dfd5785cb61296e2a93b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cb91d1ca0f319f32ba317bbbca78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5613c4ac61d09ea0ac16dc3f96e51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231bd5a4e085bb5d810d6b411e51ccc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c564ad36227de6f7faf7542df4ec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c59d9798f89b4c001265f46cb2cfe9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfec415fe4820e22c57d687f62c4d3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d65a4d7272bc85349d749159a036138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654516d74a81452c7b3dfdc242def01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324a4c9d3656d85da04ea9e1650da80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef41fc729735dc29f9c510a1557379141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea1b75fcca55ed5044ead0c1b8dd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d812e1d9e9e0f7556826b80629c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5add771e4a8ea67a9a5683f9e7a9567144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8de0a1eba63c7d654224392a6db92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2efcfb22ffd6939d7adc19301545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513b35b74cffc2ae13b1d72eb7a4e9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c957e94cdc8eb58ad406646d696ea1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b906609b9269bcaf419b2564f4ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78345c65844674c78967a8db68d4de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe815699fdc61f1adf5324b2ddb62c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937816f792c20935d03f7f82f63a55ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7839bdb0cb94c14db70d909af20f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a78354de18a5f3cf0878fa6f0510154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc3e9100d001bea34f252b27883e20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8f7bc1c6abcc01a2388fc1b09d9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679dc837d62c883ac9c749e987fe5b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d341f75ef98a9d228cde8f19546c11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb275675264a1ec9ee698cd8bc3cd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffae2637ed6794dd37377ad3c568d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d87d6a3cce83943d0057e872ffcf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf162cf7e0745b7bf0977e5b0dd244162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe066295aecc3c6beee5425b356cb5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d4b4a27c93e20261acb94cb292d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df2a29ba65c6306404635fbcff32a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae820df0a25c70e104b91a937307d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b5362b8e270c21809a6cd7171ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a978a98c325559cad9470298610b96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969017360b052a7ed09b98f82b69ef8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2becb2dbdd06dc8cd4c02fa321fcb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431400d6f14dee7388cfcef905787c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5c4fd61c87043c3eb8f8d2d0e5348172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fba286523b8c1470c22c42b540fe9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf21fa3b5105c39ddd0bf392b8dbcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3261da0f7cd7f3332016cbc49414ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b385db0d8d56799584054b1b3eaf71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c31790f0a00d2d999ddc79a94c302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb84a4c64e335f75bf5204ac87157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b96e14c85a4fbb48c7fed87fa3e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01780ab430110aaf95ee3a90b4d34e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e66d4d57e85b717e1c7262d24caf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374f77728f2a1c0decd6ede58aa71b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3596ebd64884663631deefe7c18c945183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aee598ed7419a69bf8337a0900b533184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a88349975b6cdbf32fc579028521185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b0742a218b7ecf38e7bc9cc847e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fa0a66d38baeb022ebc46132f3d30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf42b0f553b960ccd61a211ae9f831a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00f42414668fcd46ad35690551ff1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b2d5dfc6d5f169044b5b902b2bde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1563e1147181b5c086b16a1f4bfe02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d405c7dc6ba8d5ce3a9f49dfcbb034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bea9178936badcccec9f07213e9c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec26d686e734aaffdf997473438e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba751e0b4d9d9b019e0c68f2660836195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2526c273cc0a243f72a7e4ec7eac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7f253402b3ddc6bf21f735880192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1dcce836c15270190bbb135a71cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6dd4429b46eebb762543ed55f27d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2515ecacad9af3f347df28e9b7d8c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b38aa8ad497e1926f5394c1fc30a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eed023ca0b3d4fd22cf5e387ebc21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fe87be89efc153f017ee735d499c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6aa387a7206dfc5bf8c1eaeb503f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f734eafccd2a024df5a3229f7b649205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765fea164877891e5dad6f5986af5e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df26e65aeb14dce4d65134aa50d75a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e61f0c4b6139d164f048137f068f4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e17deb4846ff566f1ffe511fdae4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e69fea3f94d17e832c2dafe3b85b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ca96bf76964f2dc544c08c61b19e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ec89fdc720afdc79e8717ad0a039e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28197f80513b29b2fb34ad5e47e2758213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f12206a430fbe26459e5809301224214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f0a3939c3a91a27fe2fd0e101c35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734fbe1958a95c8d3498b233fce2a5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f92fe1666695aedbcebe5316dd366217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a205fc75f38c395c19cce5ce55a1e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c792bef61fdb72ecba9a35e02f0aa219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67476f50b417b8220d367a9385a3977f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d2b821ed3af81c2522eb5d153214a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c9d0b4ec082c773980cc5f4bdb8e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c4d25a6ac23735925653133492444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf6b2f06f8b557485c604b59fb3d7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2ba842a60f98cc466ab1411824666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ecae5b0e247937ae13301f5d662627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411774ab3c9e60f550c1803a9fbdc1868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f453c6903f62c80b07f03d1f99b539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49ee4a09404aca123008e11c1309510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289578acbed38990da33d3ecebf468cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb1edf5dba383e4a4171ea9042117e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7227e090e205c0230fbe7a0d02e22813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b166ddc0936d4c5141b5cf990c9a7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277fa38846de87bdffe57433ad7a6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaf5c64e60c884c510d2e7b710e33116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdbd06a5058847250471d8dcd4800f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f5c3296fadfd80d6fe246f80613a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48157a5bb0b21ab7d1f68ce14c3c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d6f2fccca2c27de9c6ddc48e4ee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172b33f6a2ceef4e77864e485e6e5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a223b8107e540c2911998e0304b35c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9258c9d31fcb6535a19a4c3bb8d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b94bbe6a2f671895852e4e476577a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53fc45e6f7e6ba506f76d811ccac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341b907547f9862a0bf4a2d9f284bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe35267a2b7a02f71917d77bb504f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173749f0d596b949ed117f203a675f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d829b6eb33ef1a8363fcfe81f2370ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db3649e19dfe9c1365a425db1f359e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca811ec1264d0a6390c5f9f9582ce5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975717473d42f0fe97c5857a6c6edf9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b75629213a13bc5580d471014ef633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994561d1dac8a07fa7e1fe47c480b9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc43ec4eecb7f8ef12b88e7574e43035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1e5819eb290aa5836644fe3167dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15f3077dfb900c5250b38aa11120937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3008aba40235389844855df80819138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc58da89ba8a4e17718c92741cc1c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31222da39250f40c0055ce65978b5a4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664aa5f1681c3228d11e53a3baacae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5cb7b012ec579677737e0a4350d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72e6a1eba91e7cca148df697a79e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4d72eb5bcf7b594ba1dceb5afb4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c282211483ba30fea0d304ade8db01445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ce12b44d9ddb3fefc5f44238415446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48b692d48423cebfff8c6879f2eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c745bd45eefb52d815e924aaad79548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd31fba8adf911c02b716c84ca71a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eebdb4c7e16755d28cf3f099221e9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb362e17bce89e964d3a2dcc901ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12657664411d45b3874f9882d3c0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360062360c0b0b7627f77e95598d1df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930d3abede9a46ed93d21803245a37f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0df686a9d420d939cbb986549d01c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae98af5b3aae9ba68731e5237ee58156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a1f1cabb670f5a48249415bbc8d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c29615952fea37d2cc4ec32c1a2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f26c1ed4e382a7221a7b7553d02959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3434c0869b000903547c9892ae5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7815ef37eca39a26c743663cd12c8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4dc2e1d2ea62fca8dee4810aabdd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb67bb6ee39c942cbf1e94e52a1d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05745538fd121308cadda66140a5207f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99140bb4435ce4c013bd7bd10e66d77c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528fa1c1b1c5660e5837ac2cd760e9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c63e74588584e69cd13e8190021e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9bb35c115e588f0ee30df546a436268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79cee78dd1b97a0a8cf3b0b3859e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785145844a1087607cf1b52898962a1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf04d4017b2706a0ccc52481971b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccbfee2e9d3c57e233891923149eae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e1c404149671fb55190f62f4836e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0b37b24d7479251d1250849857a8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83360de5e0d5b53629958e43b9d3a88875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5323a76052cf4932aaf678aa9561bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359ef0fbdb04d7f12ef3f33afe437b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79695c4fa08049bcb1176d0c42aec278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755bfbdc72066ce2e0d50954e8f23d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe5409626d6c110f054b8050a42d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52763ce96d78bd40d516acc8da268b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1f88cc609fe19e63696a1cf6328982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74032d34ad91579289758bf259382ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e475dfa641a71434cf61cc0db63f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89bf138ee982ec4e98425ad1fc2db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf84814f6fb04b41654eab3c474f6f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47733eb59f31c57bfebc2b41fa1ec1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e91dbec85613f28c5e27094baf9bc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424d01a38d9e23b951963399f20b0ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529bd424e6a12800e9b1bae7dfc1aab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fab81692d62f18962baa35428eb8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48cbc471117435ff1bc7d9eec2047a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587caf1a784b6611916b17828cbb56593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed06762b80597846ccbb001f81ef4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451324a84b65961c1cd54f94ac9817e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384bf9b04d67f6a6353a575b20a4c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9f5eb2d805c77195af18f655d58797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de3165513e028d4883d7a1b69222598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9756bbb014b803c22891aaaa4341399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febbaa73be9585feab2737220dc6011100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc736e72c32650e54a20219eb4be01c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57177c031c0cd50bbf47a76262edefb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dada5770076d6c7a5dce6404298f2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b45411119676f7416bb27b0ec76b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c4ea560ac5638698ffa8afae611f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474569f837b169f3d29f82e6c8c47ea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34227bd79bdc113e808008de0ed952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681aeeb92e9bdec78b0b6e8b0adf32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa57037dc3e2f05114f58a9e3b18de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05366c7605699ffa50f93a91aff95b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030c63ed7c0b6276f7344f8b96cc67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c4da8dd770b17c23cd56f5c7894a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9b7fddb1848e9d4f53b2b89a70313113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d239dbe62bc458477050e23bcba54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f5765cab181c80bd62f0b894e9c25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b25e139727add88d062a7a0a7f779116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00727718ab6dc39fffa699a185d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1db528e8be3213c0a9fc5bb9c5a3d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7bcb938d35d063080f55fdeb9c25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e8ddbc263588e96abc4b8a07bdb69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2233224a245b53db2beabd48299b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db269b4686aabbcafa2e88331d3a62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8afccef38aaa3b76a48b576fea282123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99164b1c83d441d210b1df05fd51d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207fe08521ce04ba57725d21724169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40c7e1df38b3f418247dfc6b17c743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9cdff9984505b83815bc38aab2cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f148be269753ad9eafbeba9c75065ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44401c94330ce29873ec94b7db7e50e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f68ae9156c0056b957994128248a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976300b59d1db98d974c3c86ed6f5ecd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df7bc60e5ed427f43fbc1c5e65f98d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37dccc97863028dfecde367e55e19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca86c4d44859e29224a1801f5e5ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95af224f25c7de9201379492575b43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da03fded1055aaa86fb5c45c7ea830136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716ac7224c78684923a84caf3a2312137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214efabed6c7f77063d44d8acb4634138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22757b4f82a0fffd9b6615bdbcb0fc8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e1aaff2da74fdc063fb49e5e2977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2332d698725e8bb16c954248284f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daad024aac80a5f89a6db58a4d1428142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160efb6adb83061833391e0df74911c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69266807271ea02b8341b2309aef6b2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915b2232e95dcd7ad01d9508da1bbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71942975444363767ca27d2c7ba4b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf9d2879ecf6e164fe998d5e8f64b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b8f328e7a41a6acf14ab3bc700eed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14830b128fd4f24b43eb9848d55a3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5651c52b70e37aeb129d083fd65d88d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a37d863bdf78ae558fe165556db05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0b68a1d6e09ce0e57e7b3f5925633152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124a23cceab18a191cf748db2576a38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723da189ad59714490e6adfbe612c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4883612692edaa2617c0fbb6f22894c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c412b2793bcd28e0c307ac92d0d863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788166ad60fef707b69a955057e8b6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e8ad100a342a580521f11270d645158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1017774c61d2cd67386818292f0d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfcb830faa8d3272335b300505b4d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef59079a80baaa336824362873226161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8281121f84971baea6cdb2fdb2e4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854cde22b7b7614cf47c4ab7cd056fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f893486b0c23c0e0804420e2195bab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3149c0b2fb22a702daf008c54005165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47d079f64089c779752538c3128d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ca50479aedcf3df4d64d4a1aa4aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b69283f86c2f314d54e957b4724e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f35ea085f7b8d768c54a21100afc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f68464c4d5a3bd8ec6b0771c946d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c210cc30d5d025a9b80c6c2029c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426403c5462fd5a7cba6288b49825d0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933903654ac33f5d9ecf75be9b75c28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676d8aaf4f47d93342ea0b3ba3fbfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07d3140779798dac0943942d70e557175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f56fe9620c3c8e0bc622bf7c7d1a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf46d68b7f78d7260faa91fb16a0ced177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40e8b94c693fc4f683cb67144f67b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1faea2b92650b3640aee10f30b5fe5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db67e480ec5a3ea6ec0f72b17bb8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6185ba2d5eb7359ba8171824c7f0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b67e1585f005f1b49dc13576f992db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84331c1775deeffd1a2d90e847cd8d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0e986d4c4a77d22194206887e3ac4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dfa753f07a0bc6c5fefe01b587e9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aac3e5321b681d669c866f9f8ef3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f076c56ce49ec155b9139e5e94af8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a05e14da583b9ff55d8395a5943d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b090dc2c3d29fe34b7cbd27a21d4f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a25cd5b8d53de0b0bf51fc9938d2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6a22e636b52e925d4069c4bfd05eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57c983ade2d0a8d9af5899e792231192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589de5e6cfb53ce90ed3e64e68eee5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115360547602cd1f5de9bc36b4068f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918407cef3097f0151071282344624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b87956cb75254399c7db07b72eb93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07fd73bd0fb31faa1d866896a76509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c486a9c649a096869c93cd94e205198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db179849fca594e279c975a28588e24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9dd329e6e1a9fa47942d6ec98edf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d7a6e87aa355c32b5d7d908b7bde3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e604337470e3b8ef412198e65cda4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccac673523dfae912cad727b406c8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb6a32ad5c5b1297e6a33089b9985204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe465c0860d1cca01850f0d622a0886205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee281c53d28aca00836f35d42922be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010243e9ed40bd4f7fad8cd76790b4ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80755998dc22909e6d1a21362a13fab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24eb1c316bf21c9513c5e10d73d442209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee0d43e4dbae06da4ae55bfe141a1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5cba88e8582ed3b22afd5fca0380211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec606f904f1154cf9114b8930e1d61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af9db379933a92202630e7edf54b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad844952eda77c735355313fb7f216b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890bace6dab58cb0c459e4562f1b306215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca5fcf0ad15484f6ca10a74c2a02e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d6fe33472b4f91f21b4d051240da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308fc20ece0992eb376d89faf22eba5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3095cbe743b6c4d73062c9d2035b6219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>