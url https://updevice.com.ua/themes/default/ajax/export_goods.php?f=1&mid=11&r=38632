--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f55c29b3b9c2efe976a6803e09762f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef188ba5f2c4502226e6bd41524662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1a0138e372b251ca50f3d5d59aca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b9874a75eb9ca6927229e3787e114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548eda4a8a1e5148e4472b9f5dbf505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b470d5fed0b41c41f28421c163f1fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e788ff947fafc28d75ffb046f13a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105731a1f64f312db8f8044c473a378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab734b97452cbba16963b74df74eba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b465cef420a0821055019c39e5bfaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36444a220b676ab0eee139d449556011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30540377d2195c24d39348b6773b33f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908064eb9d5424be078c22b4a69d06913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16929ba09a33d00e485e0a50ee7842bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad5d0128c4b526f270ce50a91d7a8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83025c5712e44217f567ab098d1e95916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4194c5f4cca7634051dbdcd022c1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38746c8e8263b89ca2b38e816574a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ae65bed305bc51d75c99388044aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0a50f21f802be6cd38622dbebca1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a55b0259e329a78247e2bb3157414d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f67ba98e1f55810d1edd8238001222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54306a786c37a5eedcca2031e29fcdae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c46a11459970713a503d0cd79e46424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd0404e3a1c5c8360e345a142b45625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b39ab132017e22e6c6fdd1dd927026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f0f5bb577bdbe50df1fa3a6349d2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc9e535c78f18126ce9ca36ef2d6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47e9a4f51fd36d86bcf60355fa7bc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f62249e316d7c1085ac506c68450e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ccf84e67e49de68b06c5c3381476e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6722a4312a269375458f833810ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a831b2c0f3462f37fb74ce8ef3bb9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bcf48fec39c4e885bd4fee28f65d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bec046c703d4747c39876016edd1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5279004ba9762b8e2302608f90919036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f411fa8cfa64ee6e191f3cffef1ca6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368c5aaa05505ea467f6547f2352d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e76c92fc8b00d48ee2b577b1a75e2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac929bfb14290f0fadae91cdf75cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f02b4397852b1aa091e6213fcc1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f57edb4eee2fa0fa805fb55492efc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f29de4863b4271768c543b3d5807d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ba46e2ab8c02f05da0fea8e685e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eaf6d1fb3960a911039321e1375e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f9e759d157eb156408176e592e5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a340e0a8718bb171d076fece5baf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d497130703a61395c48c4601b9d94fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf5bc674d4c5cffc56d1518e925d0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492d81f4ddc6c8f9f5b97450983af8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ea9f056386e4203482d1bf6ec60151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3014a3e81aad80a5680fa9f9677315652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e5116ac63fbf967b1f8231d1f0cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5222e8ee0d7e248046b9c9b7656b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60894eff5e10d53dc7da731cdd16834d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858b5b02fdc894e6f509044936b79556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d0d7149d93ace59e56550b939df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18554dc34d2b818181c969ecf6167cb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d575c2bf36b47eddea3db4e7f1d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef06ff50dcb9f3545dc75599096ca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a8a19a16d6d93f3a2c97cde3dbc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17445ba4509a0a4823f70844e9095fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1914bc6dd63093eb028b1db8fa98463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abc010714a541f3fd8ef82b4d852e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d219f0e8f4367c58f74d66e3db4fb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bcecb1067a4ef8dc64ec64047acd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec99b34488e8b443a5a9834b063af1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef3e85737f2ed930ad745c6a1868868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8053b8b29724737b963934355be669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173adcf806872f9d1ab4c1505bb1cbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6327d5803fd4e515f591d62c6749d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1977fa076376c0d3a85c6b7cab71272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d59273e26e769d4d250dc395260773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f039c3bf68fca65fc79c4259ffe0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40263f89b1dbdc8484a30e9d980e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf4611351f1c532a9262665eda89e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a580963d83aca6d3f1eba48eba5afa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0dc9976e2d60b9fc47a609ceef41378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527fd5342d4c4ba933680483793edfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d73b3eb9c4cfd00166340a9c2c3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813898eceb85359ea25b6537303f2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86fd9faa52759143195f40dc9ad2fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe9289ef913baf9ea45120f0363f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4a741efb9e46890296790669748884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c6f7deb7c03ad8d42aa5dc9701fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ebf7d0dfcc0bf12f36f792f83d49686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c888f35196689e3f59881795154787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf5f4cf0a738637a6ee4fa01f3f9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac599ea5722f5d43cdde600d6d985dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20186d621ceca421a1050d3145633e3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2b5978472e83f83abc49dcf38bce291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f67a6570642cd2c17bc2350ab55ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117813ac66896db23e7e04fb722690fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79bc8c2ec9c82f0b498d8a8bcd3c9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8b6ad8b66ec35b09367d98287d53895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8da8f0068d602a9382bb07b01b7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c926c61dbd6e7eaf90bb575c37b8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d17fda842088c31b014a39b1714aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48b30aff2f30ac6bd210ac08c56a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879998bee289b253e4e170fc72aaf15f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f860cde3ee32db75082ba2750d68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d539f79deb9ad2b946869d35fc4cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e7162957f1ba4d572b558c930dda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bfe29261ee6ece71506ed325b9354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53101f5f451451d1e611ad5742db8fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743333f6e4d619072331e235e323faa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae7f2662aaaa61053e538de98c8a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def654baffaf11dcfd988ccb71d7a0b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb559c607e09ea0a35a0295eaef9bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e53eaf993c4c427f96b1423b7505110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b309705aed0b154c4d1f2dd9b3209fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10126597724ae7e8b0d2a8698b4ccf93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1215923921b186dead63d7f3906d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa7520c06fedc10b00393ef6fd2e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400058c0ed329b825669f9b7f2380a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f717a0dd224534b332e5dd50d6c71c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eadf3e572a400fd6be8b133b0749d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a74a6352056f18d3321cf76bbe37aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c90f36d0248d5aab1aa59b69fcdee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74ba3a0cafe25be633129681097815120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6ecd6ddcf23642f5be732324d0fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a7f3fd6a0af84dab9b3332ee4cf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f798a8c38d1615942ebc3dd2b805d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95dc64e11b366da5b6ece15d662d17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25aff87e1f40a7ddf4996a14effd02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e6ca6cf7c161c9ded27477aebcc66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2261af979596a323036a8a814b84dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de10daff9df3b5392d170bc3d2490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e641572cdc3746b3daf9ac2b85fed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72abf512215efadcf0ecdcb415cfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb571de075c251e974d74b61b3c7129131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b6c1705c3a8b2861e46531391414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707564020bc68c25ae9991fe9c249b31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c3820520f63ce5726845c5ad4be6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81815ee9d46d2469586d3c0f0d7ce95b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fff07b94cbb33948de28386eb2b28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5170520f00cae7b40c6aceb62a70ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b663d25938459cc85d6d47d91ded8bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583984c92d661ca378eaa5edaf53b171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764588ed3940f72639d082c1578d8c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f51b4d7bf476f2b89b0337cd193d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd765da8d4aa4e80a96a0da485c564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8123bc51fc3928cfc6df0861ebc4a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272d2ddf7bd29ff77b3efd7b84da7ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b277689b17682d4ad4c76b03d85dff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032d3654b89a4046fb44e1b9d2e9f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb681dda6235a134b7326b9574ea4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd37ff790d70a76836d747a451f06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14bfd6a83bc163f73b0a7c7cff03e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975fd2986b6239ebbc7d59386cded3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b601c09ca4fd4287417ed60d5f8832151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4cc7f628e935a99052db68ebc3bba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7fcca075c1f674022d9da1484efcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4625c86fe520a7d007b4b4bae6991154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653379246e1972b3d32941bfc33ac99a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c879258395f70afa550cbc46f1ba5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194ad5b7dd7cf0dca39718f8d2ba1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f7139ca7e5ede03d91d1fd191ffdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd5a1f5b59a1e29f6dd16635800f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5159507cedb4bd1288402e874dc68a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389a32fba5960b26f1a6ae0e3f16d8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680587c5aa318318dd581340f1f8f246162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8831632f0424f0fbdc894a963fc733e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43fd907371cf856248bfae27bc886a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1749da7c8849a9982a2bf9f8e8148165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aa1d214f139028dd4c5011fe53fe6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a40f9eda2cff947ae4879d94f4c11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746778af409331d3ed8eb03351d3a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45d4de5301a9106b283ca2d658477169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98b1f479dfc11858330e12920a2030170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e3402fc78fde8fa2cc4344ec4290171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28231bec89acfcf3c249259360fc3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8255826fb55bf20760138386f72a7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ff2332066f690988d0c49821cc05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbcbd73615ded40b36a3acaf94fa6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771700f686cb16a21b4ed812c0f9e29a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa20fb028e6e1100a0ca8d0c1bff4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53687144092510e6cc19cf8244f89c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656112052ef3c14bc67053b51f49939179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59905060848805e032d2ecfdf34dde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fcc2f61d5e1e65d95b58bd3dd1802181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c917329f741fc0642af702125d6d473182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd1ccac68daf1076fed8a598bbcbb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6b292b93d6d88fe510ebaa428ab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c5a22952beff11dbca003ae33fb13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9be77db996e52021097e1662292e75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e0d7abd8f796b54bbc7be5ccbb1f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b306ef1a1d8fbe1b6354331514804188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f32b1b0d5dfc7d46869bea4a1b670189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e659798fb408482da54543b60394190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcee62519073d0ffeff2d3c40dc9905191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef247bb6b3c3eb974516186cf043cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247722f79332ef7c9724d07d4ae5fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445f55767b7c05186d81750324df820194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f032ba9fbed3e3a9bc2a4de19b8c64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658e36d804900f4cd9a88133b93555196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4880797c01263ea0edacdaaa23c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c8509113805cc37ff9737f9a9b82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da303ed41b004da47ade39a17c3f6765199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011cc3b0c050e5efb0eab0941441fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd391e299934aad1a7207c570dd49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e16314ebc1b15658502431e1975df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b85682e9e22057376aaeb10fdf0d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf26261bb90f687dd2a5a7cb351641f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c996c3d94f4a33ac8b5a9bfa698d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab845dc13c54c53af5f6aaefa65aa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e814cad75ae801617ddffb974629207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df6863b973522e247663867a0cb17d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b23333bbeefca8d139be2884321391209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f0363dfa36257e2ac26c0bfdf4bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847b44dce1daae4ca4a964a545f6b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ebec4b6296713b059421e4a95f7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59095a571955a86c87700843e01f1371213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447b5781d63433905b8bf6e22aa1c92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53174a48c7959826f0ca6d6b8bbcba28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531667e9e119386e8d0b6a5688fdf800216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417f5615ce62ae755aa390f4a6cbe0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c552b1e120363a06f475f66cb6cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ef906fe08ccf52a598599fa2195f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a546be05dbd1d2ecfdbd0dcb3021ac41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a268d50af47b5388265a56f2b75fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e8e1f2bd95ebaaf9721eb3b158713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f581fda9253bf4936f2efe5c390fa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe172053c30435863bc510638519d505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c30334997cc2ed9461ca1ce9e576e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533fd48951de3a26be1b69628fc4bef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ced1c59112f1de9449a836afd55e478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd1091c8b6b6fee77e499ac2efe2dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c69b2b7d6a85455c024c4cad4550310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818901b7f43cac5a6ffb8f1bbf2b86a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d50a9387eefaebfb2bad5b4462e5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2057c7c580140163827ff3ed2bdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb948fcac1dffc15777503f91a7ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddd7a2a4ef90da01def31699510e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6cf7dd11976b3fc5fe9e526f5599f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce57c4755a4154de0f3b0e34003cb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea0f847fc92d30b2150ead7e2429a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f60a27ea5ec58646e31ba011a642e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522778ca8e2fd870f37f085cfc8f5b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ab840032e60a08822e89a088e4dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c167a5a7571e194ecb35875c703022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8973d5fb7cdcdff57ea6dfbfd9be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda0c17b673352ee490d0885eb5e5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b8d8e18333733e6b66570f482b69725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488bef2beb8f61729cc56ccc562b12826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f9122b3faf85989002971f9f2abc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1a41f66fff06a9f1cdc07469afba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3aef296cae19fef0430caa435a36f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694e50b9800302d2470f565ac712fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd77cec8a1cdd959381ef27f7f68aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190416a8321044048d6116223cb4e6d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc30f8498c6607f3fc5726198e81b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7276c4f760dfe7b958ccb5f258bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691467f30282851e7bab9c61d8e6f7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb849f64217defa166e249ec35feb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d041f50ea716ae927ad23c3877798737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c61e329e1a18b6ce836ff90270986338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d3284bb05b00b5a991991bed145d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bb577b5b852543e5a774f6f2e22440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f7d5ea925458f7ca7ba04a313a82041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967caaa3ec2ea351e86f3e9d9d92a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b5770aad8893aa88c85f741e2671c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c842eeaa21994d4a1899572495fb2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e56d0d0ce891dc76404686fd7c7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a44db498c4300700944a4b0f1b25246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b85dca4930b2020f6b2c77aff9ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe82f8177f31f9a83f31f57a73d36d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86af66c1f880ceee7b3ceed818d28049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884a6afd584b48044ea34241d281e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b33b5785c55f8c932e5752e847e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3dfbec0c97bf1d04534493f91302952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f144404a373f8027cba703e61eae05453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463ae5617c31796e9f399d1513756d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4ee7b82fb6140a1983c6063919b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4a39f4401fb050d6afe7a9c4f604456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed002448ad9043c8a1f0392c2c204e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b74bd4374a2930ffe59075c70b6d2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f6f648a6026e323f5dfa3ed9a4ed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f482b955ee92729b5cd90dc9b5984060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9db0ff049a9617ff4238fd319fdb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747121143fb91e220c11ec4d4df01662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a64c32e8b06cf99fecd0b86a710e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee4a030b7d9c9ad879359ce12623764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71063f6e8689929ff57b98471dcb5b2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386f53276a9a8d6e8a3793ea39576566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7609ab0cc4b078cafbaa326de9e4fb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef43a4a39457ee05393ea6e1e8883f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15211ed7724b0b9fb428c284199f82569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47624ef5464edda5c0c8b111bdb6091270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac2aec2878e5fe59b53284730d0d0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8695dc3ed59cbd3caffd226f713fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a283b6ba398e4aa6013067256ec0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210bf914b06f4647159f426d7b436d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef9a85faab1e38505d5579b0b50df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e425c75791bdd0d4902d48b0c2d7f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbe18b56ef2083187a6b15d6c51bed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c5a56ffd1b87620d613d739b68be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a78b6299b9ef824ec2662a38b90879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b461f651bbf42e28e2e6a7eb37b0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8d0d2525fa52b8b208ebc478f589d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990512907abe8b23184f291a368465a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955989b84a9d05dbe966395cd2f20a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3609b3dcc45d873d35080b8d700a3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb22c720a6f682a7ff8c69557cc1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70bc6c8b70593f0687225c0d24702a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385b9e2578b0a91cb4c4f33169228287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b13c19dc4a5e919ad2e292929ff11788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86f135b8b140fbfd8964908d6c70e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf50a1e72a5855eb3a6ee5383c73490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffad1863d658363139cda9bf38ae091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1552353f6a9cf3b109aefb86fb10f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf0248b8221d0ff60a39d2f44c98693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ec9eac60d3ff346bb8a1056d397194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260cfc4acfc1498803f0fa68f3d4e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a3e0d2757e96db139cfe4c7edb8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19747a9a41125ec2197d0755f47805497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969e7a411c6dc508318aa2a0b53cc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac09dda7dbc3fe10f5bed371efd93499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded29de30dd4590294a5ce3b9d3ce8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b1d16b13cf8758c08de44a5773d2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff006547fa6928b7493d0198b55c55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca52ed38f96210d0678a567525760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348602636d0d999ec3639e99a11d4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b5b5ad1575c821f0aafc6f2f43b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec9e441fe200e4abca2e8a55f0a10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1b4c9e898ad7f71f94ebb62a4a6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a81cf06a4e37c420377b73839953f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803f3c02c0ee01d541da71637adf00c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf97e9fa4eedc4549bf2926551fa917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52607b652271713639accdd16d471f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbfd1215f1c5b104d191eed0d1cc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583973c5fb45dca46678268ed2e93ecc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1bcc62a0ad13de08883cba9ddfc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8916ca92671203469985a51f69b36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee1fb036e2461bd20a8c66dafb012116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f134a51b59ff4b3667bca2f3a203db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535627b0f03824f7c4a90a8dadc16be5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103b80b1b10f7a7457e4f40929bd3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cf6e43cc85472e0d91b68e3bc284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e9ce045b2826bc7e5666c3e5252d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0bc146b129ea983b4be71f45137d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1e59957da9b3d04b9edd03c0dad36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a73917c03b97635b2a77892ffb5b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72017736600be0d48bba27fe4ee7ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c1ff918163a12fbdb3aafe22f82b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8096923a4636be60cac2c28ebc3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633e4defd6264a084d1f0d65b5413f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935b8c7916a16ac0cd2110179dbc49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c772c8a87499c56c32d367cbf2aec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c609273e0e5d0c39f8c340b444d94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140e1a160ccf880955afb8a02327bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea4b09317700652cc1cb91b5177e36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bceec14315b32f042180ef3aa69d28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60769309bdc5d42ce79266c4aa990a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4896b92085be1fe3bf5e80ad428218136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35c055142f19d2ead54a0390f210e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d3d040b11027588750750ff1c4fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc85407a079c76f67549423ecb668b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346a8e3d29151e39c7061a0a1ac7cfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f3362b6cfcb28495283333d9cc3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4284c7dae26cf04ca6817612040c39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c66514a0126a2dff35b7cfd9470f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c68fe1575ef0be57130cedccda0dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a1c21291b70faec0034d3178e86d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d41a9fd9d6eac27e7dbdbc8678759146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17f020da56f9d65531f349ab7592f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd0395966f504b76e7823ed51d799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e6ec70ce7a2d912f604ea54532424149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475586a8a6b37b6adba06e18ecebf47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73416fd54fbc8dfb43f64a86fb89c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a07a94bbeb0ffbea756df3e5a2af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66992e9d7f628b5436f8729b76e97d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2362dd5bbbe26804cd0a5d06c68c34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5351bdaec0ebed1a48131bf164a49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df5ce9c00c8f5018f7379cd5b5873b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908333468f4ceb046e6f60684bf0829157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39636e23f9b419acfa86095a4ca81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2453cc860b5a2c847c85b8442d30b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a14a5f9b5874f04f5d014b5e3750c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dbf8157b7470e3ff9706e3d481d4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1029572eda6b4ac4478ed7aae48276162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ba3d737242d6ca1b711f109b8f35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c44de83673a8c4d1883115b989a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3b8859e901b278b23c4250ceffb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5ba8773f83c76cea35055aa31ec35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a0ff94fa881f1c8ba7ebb0ad2672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9f18ba1ef1e811af478093eb589b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51ce131b7633455533c5981777d962169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb90bd6966c8c450e0ce5262ebb76b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eee09db3fdc97a73881c16568a141171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8238ff7b2cbacb13e682e171cbeb89a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd276b00d7ab7b2491f96a2eddf3e6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72897a721543105f9b3c20315999d98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48986d40612644f033a1402b8da19e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd999ae96e6fb7bbf7247c4da4e800176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae9825471e48d1eb664be76e113472177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf428c59ac215f4c2f6129602c10c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03e9948cd7b4de6fb25a9c4a6cde43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773577231e3cd2a8229ecf54bfd0899180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dabd4225d9cacb9cb4071dc74dc825181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01e6eb6b75e7f69c6951db2139b91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b250a3765621a19a83780a7b3b71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c83c65a5c2797346b789001b5647184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb2f35f3e081e8eca2639a5d632f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607049540fe3ea238ec52f3150811bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe4f405e10524423852e5af82ce43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03306b223d356c523c9f4f55568285e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098f8cff1c5d8bb453cfcca63c8c50c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95954750cc5aa18e02fda2cb1042fce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342983b8c5199f154ce68fe8c7beabb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4119012c80adccdfe7e65b936cf7afe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa01b46c8f0fee74d47256aca463be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b06f0fdac0b61f66f2017e5e9e7837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e030ce52aedd2dbac3591bfeebfbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67753452bc73b3d4be36030b7533114e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1ce379d71ad7e892019594b0f69e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5b797f2027e5978999001a1a165a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258266996b1af35db61e9858ae948873199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f973f3082c9ea08fd61d4aef64089d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177303d2cb992415bf40d34e69e6a769201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e230f3fcf7ad03b17aff21ebc4374202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fa737fa0d3547d83c377f07c4b805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8c0d77efa1f868a62b4e32d8e03c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2c33bed8b107ff57da9d6485cf2fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef00cdf87dbd1453e27e2990073e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96955e6f467b111b6d2cc4efff623d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc96d6e0b61638f7abe27e772afd094208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e69d27de4e994c4938ea592b3cc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b4985ae095b16072dacfe63435fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7a37aab71febb4dd8f7b002a4e31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eacb5ef260b5c00869332011f9d67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a1d71fcf381c01d31437f120d9736213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823cf805f4a23edff77a6563121ef38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09688ffbc4be72e5da4ecb698462c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e34a73e1c366f4a700de3f4ce06987216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ba92841949784e108b1e83291496217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdbdbec63daa36b2d1002e064807bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd74e4d4cafe7efd49da7981f782ad219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>