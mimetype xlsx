--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e8723122d583f4c4c20860ebc4831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3dc8754e3216405c881a842666af02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a533c31cd701dd0c4d6ec96d702833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f77eb5d120c9bb79baa6f341a40134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970da3e87ebd3286869264515aa655bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d61b8293fa49bee332a6a528d2cf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb95f4c43066beef40df47281c7300b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932bc9b7274b7df4335561a7c9881e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c85b5944dcad907022df3c0417199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219d09c9dc65f408d98e2a8219cd66e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f858896d9798801cb12c51fa428111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0d7c94df53ae0e592c802b601c2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbcd822a425590ad0612854e2e757613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e4ea79eb782fea1a08eb82d7caa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3baa035aa6dab5a54b8207f9708f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5666328083fd3b3399551371b88615f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9fc4d4e252f5652b275d9d175877817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94851481502b02818504325a6289dd5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a65fd8247fe4bda33aae84019afd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05c3c3796829c955f717949356ced20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4200aede41b060f0f62353c27653da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84698aa39241a393d08fac635c1b8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33767987426379edbf780f67f666c57a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce866e3e2a6ab5217dae94beb61f3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072609a9822a18c8d7f7c23a95191ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6014b62a996e88b5f07f32925441c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d01b4a332da098a2abf5473b803327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b1aa5c64bde3fd1c39f0198cf2d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23a0fed74e17a0599a2adce5e9953929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dd8a485fdb7ab1ec4d8b2d824b2d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6595e7a9d09becd4ccd7c9bb02a6d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb9c9865ce1ffc509459590833ecdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681f97e149360396a184a73f15641ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e293b61ebea6a87f8f59f487b9eab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd94fe542c6a90ef569a23962f57a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9626b7fb870874fe77be30ad2d4d3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1151f341084b29ee7547fdc1294f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3837cd1ab05316540db3fa78005e92e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a982e52894ef09b9ad63ceaeeac639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae4048c7a8496d512bfb320811d05d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5662bda6264d953823eee6c095f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c51fb75a5b1cecfb6cd5938d4916f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451651593bd643f1aca242a655807a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cc65fa23651b372ba1825b043462844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f2fc610b372d689cb28fd97e9ef3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ca70eca9c10feef125b13ece166246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4726f3c7c4c0f650c920eae6779a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b8f1302f5a39272b39e3d609d45648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60f567dbdc5e7441dc390ec8a4cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a644a7a5e896be58c8f10d1e08ca99f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330947e9b461c03fc5942828d9f909ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257f446d447ec762b7b0537a320caa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058bf930487db5c47c389140fc3bea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26bc18aa2245fd515483c42b07078b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e01781122c991ba04fc56ed274962b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac692eb25e3c5060a3bc2f0d7da1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b59bdaa922dcb07b4e5957b93ca557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefc95a021e38419f7897b9387774458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e350837de02353902a5eab9fcb3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785c02c810667d1b5f7af0a94c4c1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945eec5e4fc2475357447f888169ad561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4540aeba4aa9bbf618da9edb1b700ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ddf3a6ff4fc87c64dba3487f334c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba305645c43f81f87127e00772cb25664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d28cd6204781f6b6118ddd919b6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf155967c7d1ce0769000fa4489221166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee147dd083fd0c28c296aae022797d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89742d82b7edd29b58aa142f05aab4cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea508a6d4054009840a8ba8bdd760b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a7540ecf26f837ca06fde1928667d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333dc8c2a38f2128f5fcc4c82cf49971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211af77211ecaebde9579d164d0753b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ee3d1f7ff746c48d158014f2cf3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f45a8c0924adab73d08a270d736474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c5e257f75156f5d3963159c4a708675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ec82bb1e7c670be30d1f780718b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b776864ac59ca44aff9149cb1fb40c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d69cc376109dd7b306356e6f65195878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7792c69b1ed1ceb6e6fdab1c87a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83e2e2b5081ed8f3fbc60c49e141d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531cb07e4e68a022879a894df105e2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624dc53b6007815c07443aadae305a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e488d9f93c26abc483c1d70cef1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab24cdda903b1737b40a2989f979a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e540ed20c9d29fcf64945a8c33d88885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b649a3d0ae0805cb2db4299a9643886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7d165a19477bcf63b09490740758b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28ec435b9f3e56dc4100f73da20fc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d4fd65d1d3febdfa3ed225a087b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e114eea260c8f3de93d58704cfc84090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e7480213e0796aa1971c03134cba391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c596357b8abea4055a1412f322e3cc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36b905423902350e9d503cb7bba1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df6dc3c39d60018b1905c9f633993e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44181ff9d15f5f9462e01335543ca1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff022cae318994ee8d419e63a93b1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c702ad6e42fc61d2ac607eb6913597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18071374eabd073f93eab18dd161faa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19111df5cd279951b487172a7fd6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e76606812dfd762ff44a376fa42164100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b47362897b63f178c9d6280bb485101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1915c14eb2d99234bbe472a1f9f76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5de54a071f188bbe0f43f117bee98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef728401104aa13a3246459511f91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e7a2b5f6b5d3bbff576a572823642105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c0e4b169ec06f760977be63d9294106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab315d26e9366228001daa0e0481ec0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6041c599aed39b4b48eafdec289b97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7193ad29efae75aa251acf29b33db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ce6bdc8ebb6a44dc647976e03267110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e4105341f5bbc96da42bb3c12a14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdbf57a1d347ccbee5c47d2705b445112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f1079fdffdeebf6e9f68d2f96cd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8febe556386669d9790ae8f61839cb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680222f0b6b3a288501392a6ceff47a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fbc32dc682de069c1ff1c35671ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7d4d5236d7be649716d2c07f0e28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1e7bb6a4e50f1c4026df8492e4094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e78fd8a5d9bb621ce1003f3e3612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe40dcb0c16e6446831f1b3a827594120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e09e8aeed31523eabcd4c3be60fad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c7e3b07c4b0a00f97576f7c147a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3b529a34d2673f97f246364d7bbae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802695b335d6a720a48454d9c5acaec1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303512129b65614c5d79e6d1ac9baa3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0657e96d0e3271b0678e46c73060853126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931167ef28e7d1ada0c7196e9c5568127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36702f72f5f9e75585239d5f9db57e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b46c7143470eaf049488e41a71f8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43501ff4774c8868071c62408ef8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c59fa9ad32958891bb2fed83b4ac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae36c96b2849c1182d7ce2d945832132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05885f17805e017407fa4ade9f947133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d22d9c1e3407d4d2055a96ca50b762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c2dc7dbc1c17f0b1a35e3009e6fe4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ba471433b441c71c5f3d9dc0973f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699308760dee83f48f58f47ff040d2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df21ccc8edc35c47ba53ec6634f728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1034695cef0c81ef881bd23549fc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a373e17641e145077e6b179576584e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77ca76f5b36ca859cfe6a545b6c9c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a5567ffeba8eb876813249162ef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e3f815eaa004aac1b1fdf66ce277143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d41ce50de0e4f329e39f8584a72bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2c7e3745bcf7f5dcce8bbd8cca875145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd153b5b9b1c9158faf0ac0847006e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dcc27a3a941620697b69be2aabc30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c099320ccebb5fb57cb473e6dfd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603a53467e6dadcf345373731d0aed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41087fe96f3aea591e603457b2f04d87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d3db818742c00d46c478db41587a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca624d2c9d31f3e0535cf74c65d2d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6eb4bd730ff383a905119ca2dce0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349dd1c7ef9daeaf818e3dc863cbecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d388e8e6af1a6bae0302803fb99d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4498d610e13d5c45236d960944daa94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c79a6053c47991b8f3a8c55cf87c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6372dcdfd1a3054757a4b6f9761fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f24c759353c8fc8480ae5772350e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df88b22e25c2e22c9096899ea8cb5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58366110d653bc90a5f01082a92f3b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e45d9eeb7715a469da3d2d05072f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dea1b6c7b86228569b96752d2e3b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df735edcf40780693af0a54dcaefe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc313e0dffd6536fe3855a86ee9c34c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41e7728216c3138b647f203ee87a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b38a745a89ca8c9e3c84e8da1380a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9397386b63cb0cfd1af308d9ed9a40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87beadfaf080c221418d7063e982bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a781714446e448d1060c6c85b2f854170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c5e033de070df569d4aa2b616bfbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768fe6c19f63907bd87dc03f3f53e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5eeeb0b6740b0780fbc92a8ed2aea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036637b832f494252d75208375a94dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a780cd09f76547142bd4bb14f0182f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d38b71d46bb31ff1dc25953bc31297176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6cb9d2f6ef383535c4b5ad6d6693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5dab29342299f627838b078a05fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b997855e3029ddcae4666ff263a8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c08dbe4e6b0aabda0905bbde04241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c4251d7449c4882549623e8117e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b73aa047b683566901f2dac6796b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd2ebeec43f1504ff3fe5cf29bb7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22010cb157bfe82012d8cb27b16e91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003057591c3c2e05cabd34e50c08a0ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0089d78ae1f3e03b39d25066ac67e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822685187d488d735f93c6897537be4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f056fb781c0197289361d7a09f2e4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a1f7d9329933a2c0256ba05c33b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a265f4c6b7b1a70eb2766487b0cb5ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c7ab5b7064377eed17ab39e8e172191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff189ec0bba130b7f3532609a6d69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37e720ad53d76b945eb019d5cded21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f196f1baf491beb4c5aec69a1efc72a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c476babe3a2ac6b216254a2467d72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219c5242b52e8d36151eea1be990349196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a5ab48b7bb2aad3e62e26f960564197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c439b5902ae8377fa8cd1ad80960198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ef7e061027a75a0c1be6617d6274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1398268dd18779e556a377e0a808e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4ca70e0f7d461ddabb89e5296a42b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911329530ce23b34c6f08a20a8233a76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942719841c9bd18de8af2d5075a53e2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f374c969d907ec337ad33bb2f47d4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a356ec5bd0a08a9f46c318e39ed4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf8a69cd0707aa05eeb006dd8232f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731838f4dd481146a96f2b343de89fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183220647d4aa6a3c6499fa6a5b7ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277507c1affda9d42597b22f4497d3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf7304e639ef91874db1516725dc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3c5c5301f16456b4f6323e772f06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bcc698bc26ac502d0345f3429efd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c5277c219afb7cc7b90a6197bd24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d996f9dd498e603e6b134db7eb4a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b6de61ce5a0e4c098627ff9efe6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5881a92a8245b140a559549fe5f9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6ff8bcb29427fbd2d6cb155ed6a3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b61479488197cd66b1ae43a9cca53a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840e7659653d6780f36f5b79f2d42d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fa48402f273b03917d0c8b6eb78321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53286b9e08fa66972205d13025e950fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ad5b6bc83cb3c7ba1433347b4d69e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f03ddee9624e8e0a66a6f0e51a1f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43a79df7de2834afe421fdba88ac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19ac4f3b3e750fcff93f4dde9fc8066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d06182e4cc4b63f49068e03465e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d9d4e96861e66041e0bc842c47a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16dd7c34e03680a1a53fc90302bc989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86481bf77a4af36860419a424a6cdb2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbd0ba26a32be47812076350254ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed827cddd9588e7f2d91aa2a8767ac412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eeea13ca0d9927fe639fa61a9a1eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf020490336029da63153cf009db63514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26105368b65dec967fbc26e60630aa3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60823d9b9a6b296877183a60a1be2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da360a65c2237ef640812546fc7c68f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fe6252679bbe885d7ca7b98ca86118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e8051dc4ccce043f94bf5f77682319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fe30c34a7a72ac97d730aab731a7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec03e621fadacf5128ab188fa483e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f260e5e6a9390f64a37e5d4a124229622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758c5f38aa2efdcb80580423f81cfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca284b2d943cdcb43423b51900133924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da965f332fff24571459f1a99ac72b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4440f949fb0ab18ef81a8ea8975b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4712b0d7733481e3b0b87cd070d1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c138ca2d7e51515e918664b1b99dea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28b528b2adb41221aa39f7d1d9732d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6617edd72d717aeb670adba2cf0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c300c18a50d6f5399995e8b777d6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f36da1e2963839c26df37e25c174e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665f0b707ce571d4767cd8a50dc2d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33957a9cf65867bd73ff10800f5e584434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56af57b229de697e8a28a5456c8013835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f65f69627af2bded42c6014129230236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81490a408365d99505ecc9cc5e50f2c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7481f4a5383689356c8c8c40f85b0f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5edd8eb564b62e5db6162fa0ba4d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc54bdf34755f9cd3ea2083055f32b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef842f26122a9fea69c8a51e324f8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c2fa38dbb866ef4fb20282c2608c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837025b9e668364b8fa5cf1903a63b8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40e6eaaadfa11eb2c1fe1a9d29dd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7015d266313592462e26e6ad945dd4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc800fbdcee9c4db3a9668c477efe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e95150b1e7abe8345daf1d177621647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab89df9bc566c8ec50c13a8a41442f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d6dcbe74175ef26a75ace7299f1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adea98bd3d4f2efaca3a64cd0d4cafa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c8900a74ab372873aa98cbab41fd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fc0ef42544db012a51bdf44a4e5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad39aab4bc85ecd9c662e1f0722218b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbca0d828efeddb858cbd4b9b5eb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ba7269b6a552b95e0bbae648dbc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4303903a3097fa7536c7d0d00c4da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d69f15fc0c8e73dec920b12aaa1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c54a38a1e502e44fefc7a0522a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b80c0ed13c923ef11b67ca1dcd1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa4d6cc7ebe1e8b9c959b8af9119660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c837208930ae939d929cb009a4468b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9420d6bd4a78dc179741b20d40a95d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76be17f26a21e1f62a4eafcafc80af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad021b330d2c6a5127818d53ba2e90464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f757be95239710b1de106cb8fa21765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a978df2da7cd9a04e5a3aa159aa44366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a59d5d0ab6a3b91f3b76edaf7698c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415693aa06fed65e819f305dbc5804c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18512526ebaa0ba8e09a08cfaa625b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187b48d255ca11ebbc7915969d2cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba38f0572acae006563e8e6a890b15371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ba2917e38581bf99eded46fef6e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19bb231dfdcd79980dd492651955d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476a37748c37fbac82ad7e728c74ad874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d092f84e2fa021357532556eb4230e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844689266e692fd4a0ae4c78c8ae66276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3994f4d9de5d8bc5bb6c390d755d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4370fb82376dd6249131f14cc071f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd453aa5a6c235fee51902dfa0b4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd3cb9b0b67d0790daf20625a423f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8de9ebb2792f152dac1439aa0f95181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae9aa74408338f73692d68b7099f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528237a53cde378de43c48179f6508283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623060d4dcbe869046218e9e5767b5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ba1a2a08ac49de872ea893e780cab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e454b29d3db0293b0e4f903e6b15d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47529a50e36c8c4018aab14956f7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e91c3223590ecbb0ee50dcb8ca0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148d7b73480b37b2ed2c727f609c6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a5d3e56960916ce7fd2eb28fa914b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c4ad4410c014e3e8e4d05311b4e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0eb729c2c570261e9f30c544d11a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac42b1d32f97b244e8c3400d6b276a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeefc3e56d0f5516dcc5a68b0a88e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c791770d95c70883ca0b9b39145f57795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529978ba78d88612566bdaef69ce9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba244a1975271d1c6b79a4545f7e9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a107890f4ddea775b489eb29d3a8b5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be234ae442f37c9b3d72bbf716f0115699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1eed7c0dc36f71a3f31da224393d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9e3d236decb4e8f37cc8ab43aebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e4735f24c7157f752fe8b14d2efa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3147c0bed7efc6e89d256289c9a88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbe620b1d510437ab9fdc91c3f8bb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a92a7fd4bee0787afd030753408db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05766b815013b1fb5738b01d831123d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ecc47f8753bad1bafc1e51cf0b487107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54634e720e10ca0be4d43afcace02d58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8ac932b2e491f504af17b64c2a8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3093d4b7a07ded2a5ef0f832c127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc6c27005a6a8819c463d315bea718111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae27efe1b17309df70bd0636811d9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6651b807512a0239137e18edead30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d2fdf8ccc8e2169060faaeb9d743114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5e0bec5b4eb1af9df829775eb63dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1c1adec3492777d4a36ac5b2b8a95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32d95437beb11bb9fcb46bef209bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffbf7639d2371084105f6609538bc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780693661baebce4c40a968030e1d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d7a1ff1e850bb9c8ca22e611723c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182e2b2875707919d6656e4ac82f5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27730464c2a7bdf7aec0d82bd1ce7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8ce2137e411fc5e9b80d5473a52f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1a51938a0f37d57935670a73ccd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1021e34e2acd4cd26510616b3a609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1907c6a276f263fec8b5bd72df67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f5cb37b13b796703015b530f4004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c1b6c032f26e466c9f3cb73484ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cd16d483ba85d6fb0858f4cdf973a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e76d951b8bda1c1aa480100ffabb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9221c9738bde4d61657bae895833906131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe52430dc1f1947c738b7b19ae7dc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc47a981fecc22302e16570c4277e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579fe7877908390095710799a376ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797ba305e4eb5829f3d80596f718ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c438eb75835c25dae2d2ff85fe340136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9b2ccc7828aba0d5d5f171719c1b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cbd03b33385f5aed8d4044a2dc04d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbea16913d4abf5ac6126c2a5d37828139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5cbe7f6d2ea4b466d1d435ab2bae6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16444f93b3338e4720f36a8b94e33d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587868d8360fb6b1d05f0096149227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0604f795d91ad2272d56b4f3aa5996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898adaca731dbb72ba45f0a6311d7ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59118c221c2dc910d96c305600f8593145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4587292279abb8a75dc0548264d3c5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005391e1810417d11bfeb8b296111db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de8a07dfdb34a5888fd1e8bc586e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279589b1f1a1a4393434200f18fa92b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd1f7f27084b27aea47bd239e8af2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546410c98c2e3fa7f17c9a3abaf7c364151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b7887a4aae9c56e9381081327544d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea7e95968da93512dca4cee62788b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7e1690e098e39369621f59ced0ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7451276c287bf09b74c9d377e61e36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2c2822fb22db4e335569121d6a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63e0670a0763ad80db488400ea12a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e360a4580fd993dc3e9e5e1872195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005ff5de76e71e2e85502714750b041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25944afe0dd1f42f5c7b9f6e077b65d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a782a800356c12f27fbdc6fafb657161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eae3d56f62914a5451c90b4716ea8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eac4aa8686fdf45305cfbef60e7d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789682d146a64ca6c0ef91bee8e03fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1930efb276014602e4eb8b8c86e70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fda52eea8c6e41be3431b9f305d08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf8e654c23c452c7b35d516f8c597167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e59e574bacb896562bee20fb0fc5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33f64d677ab05f7c7500ed2d1dc89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ad9bc842fd0aeee973e4493ebf263170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab0c335b87e59653855bc3c7d2778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09e8e13d1f83ee94834f15b272019172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e0d919c2b0a53f219e219b07987e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e656e85071215d988215c225087407174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5183f049f43ada210115ac30d99b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9424c3fdf75a0e0c58b696759c0ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147401e99b68a51a745763330a0d8a54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03b61d926835f683f60a0c83f59a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce571aabd26e2a85f5a867f4b8a0fa18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a721b6b9c954c08fdec51882acb20e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae69564f3303e2666c87dfd07e5814181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3ca179c5c7090983eb21bf2a074d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6bd3cebf98c851599910e0b1c21b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6605a7582a252e30209edff35b59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46793d172649529e04363c1fc930cb71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1cca663693618abbf59f3e28c75ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f351df610a5364daa007efdb707efc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc311d1b9a4497f8d36bbd3cf19b12f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53366dd99c5d3f89c40e622cab52077189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155985fd21bd40efcf8c5eb6ec897fe5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84419aa2f992e926484aaa60d56b6014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd9b1cd46024279581121d4e74fddf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89976e5d98bc7acf978f1b846310fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee382874183735fd81357da1f21973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e89db5d6681be3649d0f2fc2737a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dde8839640b56a05ce56b1664b3c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7fdb3a585f6d4342d6b3d3c92836197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ee6f0071406b0735b5d24b2cd738198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf91034bbdc7dad431969329d33119a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb5ee7c4cc515459aed8670de91e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cbf99b2bb64b44f59519cfcf81930201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f4ef817a1fdaa64d9b0fdc593d406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84f0f4354b11438320cc6beec51cd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c4f1da4f8b71bf25e2e419286432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37119ac4ff0970cb2617a3886eee7947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668b85435f418e439672652e4984e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bcfa5d834dc396cea513b2ab8ab6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491f8f4cc9903de9ecc24d6835cbdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ace82ebf55bc0c70e31c05ed77bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2ebf1aa46a5fc69edd5f6fe6862e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c16cf06c4397ee20eb7caa8e148aab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9d21ac54bfd576f2836aca218d8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581660e3a2bf3021cd8b4443c5f227213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705c140ab3e5eb044cd647ca094b7ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356e083d69edacf279ebcc1ae273b16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65576d84043921acd213c81c4b26f11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde28402972d7960480bb25813c2bc81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51885a250d1b80c259b27b9254f1fb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86386e14c2057536a1105a5f303886219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>