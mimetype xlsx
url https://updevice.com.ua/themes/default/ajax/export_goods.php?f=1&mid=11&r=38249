--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7689c07e4a74af808a352b89229f861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af63216ec52f0875755dfa5a9ec7c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052796a68afc3dd7d6988f7c208179323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014cc9071d10911b450d54e135bd1964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb3f60baf3f30cdbb3e928c9d7c9485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1a400da2c62a77c791bb5d79221bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6831c427d97cd6fabb0f34d690aba37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c88d845a13b059546c0f7548f0928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1737495634771da2374cb2e240409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e93d68441d52d0b5573fc0ae54e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302fa641e3d3353e2d96284066f78c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7aa5a66ce451ea126c35ead0b51212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d43fbab36ed728bd78be0baf3a5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54915430e4bc784e2c68f41f3659b6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb76d0c6834da510a815879f13103dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5884b6cc48a3eb33e2e63db34614aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4c1f13449de856ded5b6be42019817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45050697814d9fdf0cdedf2dbc62483418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b1da4fa6b2a3588be191356e054319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf92847e8eac0d93bc7a5eb51c044820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df127c0fde02fceb04486ccf959ff3c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59d5ee843475844b4d434c51eb3e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84b9a73e6536360302d9d85026136223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab16619d7a2cdbd7833845da2b3a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49942450b5b1c5ec657560b850d9a9b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac020e1342a2de7799388e41f01e8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d94e660d68ab2832a2ae85425b43c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43877f871809f76195fd1989a842a04928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d8be173026b6b6cfd9830dabd762929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893075a43c4c34d16fc9a23343f4c2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9798f4f2c769d9f20dfcd44785d8b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc858683c106d3d19e5731c7c555332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5d9541020118b18a9e2fdebefd27133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44b387bdab1207ef0508c3d848e36834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075486ad213bce0d1bbf42d2145cf8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f3bb68f72ccca6b7be1449fe819f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4da4db911004da9aead7718571eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737570666b028b087e498245b268b2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b176085ae9add3d78b62099e41cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d72e149247b33e6eea3c19080a4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c39888d82b1074c4caa4840e142c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8390ff272d86e6fe661d522b619a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba8421c01f1e1a45605280cc105b1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401237b580c978bf0de8156b0996e0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68231a07aae58f53c4d80c040d3ea1cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b804ecbe0a07563b8fdd248068578446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588be87eecc55482b4017ec234ee713747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9246d5ecd3dd624fd73612c830032e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4239a955557fe3526ab9f935fd22c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ca24f7f9783e9e9f2fa4d0b9af9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a4bf47b9e522cdf0ba78d6b5f77451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff80ddbe70d0314d7341cbf506d3ff952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053201c6f172396ac2ff829c22cb21f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d709fc8b24e693476a1cd9e527fb59854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb95c7ab43fee526fd9646b8cc7d4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bdfefd5c711508448287c0820fb9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e616a994e588013129c817ce70e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a19283cfebcd3ffa6d793988275e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89a6629f5a7e005f63d60faa14c24559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3564c801b27151d8d9e9cdd7d1f6f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4bd9f56fad7729e105e4ed78c07161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279aaf199428e5bed356060959ce33062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535192d0bf13e13a0c51944c8f800b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faae9fa0fd564119770e657f81762f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7993a1ae3a0774fa3babd1d422fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6d36b2492790210ca813e7d2065966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e297e8082d14476be9aa4cf7fc416e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a672e2b3e5f5418577d68a45bc42e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f45a35d5871a665f817d060a0ae569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70f5365369d3e7412352621c5e7b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524fd02ed79ca7e76bf958c212763971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a6c3fc63be7fdc404b3a3f982fc9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c60f476610443e4a91f9f9decacbb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5493d7654b33a6f45b6d2f382b1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee3543771f9ea79a7a29fc068aa3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e7cc36655448879c36fd3a73717076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb669956705083061c449e34bbc597877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e61dc565ec4f8909ef3128489a0a9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099d44ca642cc12bcedaef0efa91679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0be5fb25c9dc262928bf924f0434080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44cf57e7bab8f13bdab41a86e2d7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf12558424bea03403cd6f61a796682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da6005542a474b050a736cb0ff05983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001a34dfb88ad99bbc860408776da984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1064f8d7a261e44622da941bf2e42985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb2a069bc8c32b733283015a373c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520fbdc17fdcefed2673fcf1e5823187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a99f134b83a0dc4e5484a4ed842488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29313f7791ab9f540163162f137946489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed93a1dd13cfd6e411bf71c97915e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc75bf55c229513f083c7d1c2d0b2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141710b57d2e317ba687a1817bda5e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0ef1cc88c0c84d8ef2e0e2a9314693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f49817bdb1a61c982d38c695c4881594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21d2c1fe7a39ff8f8673a6555e4e9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456f0dac0df326e836a6e8829a4a7e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebc14ac1e09950c3f21e067df1fb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d34e02a334c227e4f3765dd9997498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ed871af9f713f137fbb8bbb238c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55785c2c949c895768a0f5e5bbe080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2e90d010a14a45204bf4581e9d6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb3d561db70a06f925e1f6d29e7a93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d94e7bead3ca3f1ac8b90a1a835946103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608477689c2f0ef083e49edb6f12562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eae76095d0aba6e09911f89c93128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb012173139d9d5d82223e7a3429c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e7d7af6dd3fa0ec574bce98bfacc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be846c267e44ecab538fb949a99667b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa4e611b7b7749794beab01b31b49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809af07dbc8f8d6c43a42e7d0aa160f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb81295962b67680e07343843eebe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5097e66974f6a9c064dbad5e1a4d3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29b75c7b51c2802c3b91e8020ce44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63a0e421371a057e367571d26705c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd623644b1a8df5e583a281e10be390115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749bd255e8faf486b3716fa9d59fad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375839a942aa3f19683c9094d655bb3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37527fe14bff5470b830673f0defa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a52ad9a0082014ee013e97273ef4e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44521aa71ec64c20bf7769c3921582120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8590be50763a44d18606c3a062fa67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64a4daa55eb9046e7d5c8fb3a984f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6a3f3a99e38ddd9a9d5bb141f026123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551a8ee663de0f3c40d5cca1baf3d1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e95e42b2f99555882cda93d8d494ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298e84558bad94255b3949632ac6e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c688314b3573f8b33b2c4e50141c83a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5639db61c5253f3ec3631daea8be475128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeff40f0253d3d34d4f05e5bcc256b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683742d54d2f49947c6f0cc3f2042b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd4a69922c358ab7a44fd57f9e7d14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4179b4bdabcffdbb62fa60bf0acd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639226ea43035279650902044097717133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec39a1670be87ce422a37d3afd4641f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc60067a787b5628f08239fba84aa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257c112f27c13225b18e0b155f6c4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e65421ea29929a1c96c5f5fca7948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bcd02af379eddb46253c1bbd50565138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd42b69e9382db87c92d8e347dfa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea938bc4d70372096e98079931826c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324332ab0c2424b97a4194147a8a9d91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c10d8076cbe1ab3d1519841ea93988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba85d9923bf9e0733ddd0ebddca8bda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a752836955e5cfe6996681d7bcf6f56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92e9104bb255213c17c0bb67730c2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946925a741fda6f8a5ce7dc4dc3cd215146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb21ec4837540e9b85d0fb0ceeb5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af296c1ba376d9678be52fa95ca790c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426ff0a3dc8011b3d6bb59d0f6b656e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ccde10cba91f155b415851755d39e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2928f0a0b1003fa34e0815555b5143a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb664e55ef9467ac212dbf59a907c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f754227225a2e6d7d9a38ad18d438153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8252d1ae8fc37515f428342432d0b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f31a82a194802a0719d03d95a4c86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a08f5d3cf35303fc9e6ccef754fa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f740102454db66c6a84937cdfc4073157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad34131b7389606809bdf2a4e4b40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dfb26adcddae313c9641b36d4d0e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb402264fe9db9e5e8e533a8d1fb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739ae49ddbbf882891e9144c0dc531d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35e3f9f6138d1a7e1bd89e27f2241162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963f82e56733a1b22fc6a4d7f909df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0676463e732fdef114e7ae049f0397b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b5b62542e8dd1b044782942a28ba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58557a6228cd239c0ba8e6f3a705a12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed353608efd9f1cd812b1ee89e280c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd7df4158fbb93fbd42b7c22ef3bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555265e5bd2ac0ca709175bdb099b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a880fe68c97ec7c03568be30d9d761170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746056957f7b15a5a1681b5f9c4aa42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c5472f9f5d1f71d5b134b538deab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8c9d2950e19bc89a70c065355d28c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c097539e67dfbe5ab32932199b3d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b1b4cb7901d9aafde18b1361671c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661faec2c1af99498bc84cd8b93ce19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea91c5ab22ecabd1686014bf1fb1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5ddf51ec46acb056a97c9c2e479b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2c82d414b2ef70b1d81b4ba78a42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df0b29b1f4bb18858340cdc138683180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d65afe0bb1c8398da222f805b594d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9696dcb26ee08cfe55be87db5fadd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d819c973aa9aa5265fd65cda3208c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564cfaacd041833eef2318bc5b66680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c640775dd41d4613b07082f5e7cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be68b87d8722b51ef393e2ab509312186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565cee786ee09a507fac9fbe05cbd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f2dd8ea83909ff8cdce35def195c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfdbd9db47e73208cc0f4c88e3636189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5eff0d57bb16a636829719de09a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c81da924e4ed880b38475aa03cef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58941acd07f45818faa3605e695d76b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e176f965ebfb8af4427e9aef988a28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebeb21597a695e98d5605eca9e2f4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44072b17639ccbe1692d808d4b5d61a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f61c7d22ce2c36ac9264a4e5dc5cc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb01094b715fe287e86b2138ad1c9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3682c701a4bf1f56aa78dce0981f2cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb2506919bd69d5790d7c7c3567a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767728c59777737afa135c962f478c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b33c02e41a7cfd28c39b1e304b55b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7903486b5fa58666044c7e1eb824d1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1aa043e242f6c8d83e64c7ff862dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64150b17645ba3291f4a44e32cb6cf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d74c254f96f54c3257824cc58d711205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144aa5b40fb19e35221f9dde5d6099e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbffc8a7f6730e54e84a385de2b2fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f977efaa697169273c1de5f1738b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c511e31383b3f6b68c9fb14e28af2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330315c89bc502a53e3d40ccf221be0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b3f8255d074724ee01b7a92d51f98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d72f1d8bc74abc4282009ed65f88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bf8133c6b6b27abe61e8c458e358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa61617bcc6bb645b1d66ad3841a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f58ff9afd948b5c701a7746da61340215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff774dfc926e19f012e144c4a1528216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a0a50f224e0e054d1a5489f96e21f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebacde0589fbed0f8886c10f71d223b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d09f13aef69fd99bd4f7f76fbdd9219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928581c26f1cba3eb83b77821d1151e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70170e98cf56432a3a10defcc5e672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4a1b7cbba9b9abc8fa3d081e75b7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978379b0f74da5fd1ad669859ed972db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40166aeba79690c0c134bf5484b5e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d21a38d8dbadf096edb16bd1a7486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832f6cb12d1db1cd1e229421ec5a6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aea2d03538f4f0bcd1486a100495e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba05307691adb47a7c34361478e929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e99c3852dca55de2dc3a5c5cbca810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121373bbb06d3d1270b2d5d0e208cbb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a8666a9a5ad0654d64a3b4bf13c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28f5db6a31ee5d5e0764605be9f4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c589002235ee0bd86249093c75b54914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb10f143c1cabaaab659649d6e79615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af34a165c551e598995a3e5d55d40516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082b867e4dffc422c97158d0413bca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0039ba1e3b4fdf3775c975a16f0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a170b17691b7f63c59abb8db0d23c6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0463e6aa5a7c1c8130b0064b519b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f94b05643ed65bb0699abfce5e60121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec611611969aaf0b5bcf241cc3da2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e242cf657f881176c641cd8580ef023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8399699c556a9ea16ea3dcf332fde924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89480163f585281cca056fa1c67f3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f9355b6d70868b1df6a196dcfade26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4b8f9e73b25c462d0009c1c4264127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a846a684f226efd7da88bbf85e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6e9c62dc40a84dfc01eabb3bbb47a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8bdf9d6a84204a13902fe2812152430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be6126a5e0519ae2c4a1807b74407731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cdc11ad50f780fe5bd1f8dd58fa8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe530d5ac89013129d494cf75caa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b2fee58435f35ad8a8f781a692b0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c73d533c4f0a3c0bc41024adf185435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07ff7939b07e897c0e5107f5eaa8d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5765f88c24d37b2bb72555a4293d1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d1d7dad8e6a0b987c86a04506dbc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f090efe631d5feace40a49e35d97ab039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5018f55b944b112366ed71c9663e3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ed08cdf184d5349e46683372a74c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391cd97bc8bfb9e3f79cf8622827cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df9a4b4c14e075003a5b6bd180ba243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79462109ffe8b723f45ed4f3a79b7f1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af8edbc4843f4229bfb0adc9beb42c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b7d348c3787f8dba715eab93754fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7e24cada59d62cd63965cbbc101a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08fa4dbbdd79a48cc1e6b4e88adc6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b6927439ddb0365bb02fd469def149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cd13fd80ea5873542f741b33cd2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417eb14568ff849c59d8227c5b0cb2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a46ad5e246c25316ead09b3ba82a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939fa6f1f1bbcb4502a9bb381a9ca453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780f3c625050845cacc2813652973d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a570fbb6e223871adac6498b1efba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb662d4fa07818535c1974c52186156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab28b40e81bf14927f31e4fbd281f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb36ac05bd0629e6fec2404b6e520358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99b623690e4e88e679f14e55ace9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcaf38af1628a6e9717e4c9a68d30460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055241549419b472f8f3b3ee7df97f1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731777ab966350ef37bf80aadc5c28e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6465605676ab0d4ce82a059cdceb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235114cd9cae40d6adcdc4e467868da064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e883f475ca7fa0b85ae5423219f3c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fc155dc4279f480e8a5c6fea1f9bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56217394d0e3f0d1fbd627d76c95f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa17ce56dbbe8a79aef25913c5d19068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a6bb36943ce979fb66858407a01569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb455487f7a7f133c3c6b981a7608bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063384a88f5ffd6c597095f4b02e2f6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539275d45d01fae75e620cd5376962e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe09cbb8af424eee93a89477f7fb8e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734fa437dd182d95af5eed181dce0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680ed3bb1dacae610c801a4a2ce81875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1b4a8f8768b16ff30d2516ff7f4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e40c1bf96b9246ef256903d00236877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64562931d374a6edc03cbba9991edd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097539b6e4736f7002bd00b80f63bc3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d411c76fe402a5153c1fde8699a26b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876a95062703a08b3f2ee59a9f61db781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b27d34f334086bda0b5ae89fcda6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd2593417b14294ed8023de5e30bed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954eca57dbf044c798d8e77c5b236584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b329a4cc38e4c305320266046539a3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba29dde120d01096a7c36b363719586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fe10514b1fd5ccbe6605c6758d4fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2dfafe3d50c0b4d038f1d4ad531f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431eb02a0eb4c48a91be8d003c4bb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1bd5831ea67ba840cd87d5ba7e1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525337d2afeec0a733369b3010d8506a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfec71b262ed0cbc915385b503d93d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5460b2ca65f7e02a5fdfcc744f44093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a67f610bc7ba8955b5d2de599bbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436ff8da2d92b127918c5b26ebb60f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b52627e335c9a1093b04569bd02cd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4da506a03ee6c9114917e32df675097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3fa1c3388e2a631b6353b1d4dc3b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da399362aa420c6a836bd90a5d45796099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ca4a9fce6696ac1500124cea873bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b426b9e037774642ca1a8f03f31ed1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14260e58c58dfb702321f023a732ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e61b3fd92e55e0219537f8f3fc78f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbd84c734cbaba2fbed6a2004e3ba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8908e166a6d4a6f0a12165c3f91b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf72e9cc377a134444e4ff2a78c46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6321e072a9986333315504046c5cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0547fd0c73fe790aef41aba2cc9aae8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc86d331f6857354ff54fb607067e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b3e26a4568c89e634631709b7113c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24fcf02b8720db15508e3240d4dfde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d8a0accb1470ac570a642c3315318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199506765f8e36d1663aa20ba65e6cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9da22fc237e32935fa9e5a0785adb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65848112e3b327ac7eb7ef7c0da9ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6dc9075a11ba0eb475081f55e86e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46d346743dedabe11915838c9839d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502132def7a8e9f2043668a2c74a55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef3719cf40aba01b1c60f5f4157a11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9935a0e1029eb983d7f9d1218ae11d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6182a013f536abf64da91c6bff2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e31e2bbbe527f3d9ee42cfd62725122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb4fb23fd933a37e90b474e6f1f49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c58afeb396820ad189d7c583218c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd068a8f1f9f722d8b31a25e0caf2d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a482758249ed58e53922637e69e9df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c765e802e6afe22367ef2eb4d1d74b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfefa32e472412f7dccc64689c4bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ae2ec7f5c00b9f2d229ff58768ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d95ca4b4121180ea1ffb1e9215e74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df47561d8d6f0f59155dfbd574b4e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e699074adb1f28d8cb4d6c7de7ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049e366a1e2391055a79d0a92a0d23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e3197506912b5399fb16bf6fb6371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe23204f13001f016b08a0fdfb5ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f625eebbd758f3407011e672b44fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e51c28d50a811f5b3bf5cddedaed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48ad0b7d466aaad052fd9afb42e0b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70096e32fb764dced72ce7465849e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3e5ca21b1b475b82b455b0c6df91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f50845d7c2024625af3ec6c31c7b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59e9df347a2a63e45e00ae1a6f6bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027800e1b8ba22a36b03570efcd4ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93a1dd3d2fbfc80a5adb74afe1b01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204311f740a7ce07108715e9b70a3fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8f9824b19314fcee9bccb98a0175146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a66d6bec6cb4fe3516e41695f70952147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bea7890b53d3f944de3378b7f1cc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79187d5310753d48e21f88b7b1fed8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd516a5a714a60225f3025597d5ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d0489c470d1e4eeff6ce0c9e6121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584091e8a657d4fc9226695d3177a67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b9ac4423e6ac5bdbe44a4cf964351153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408d3f1d4b3627e63715cc405fa9b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e189b45f8a6cda686c1b1b0240c68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481bb5895af39b33d3431ccd885e594156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684bd37cf03ccc45467140d8984b410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa38fc90da40143633927a343ad680e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ba2c54f3212d3bf509d68ed0bf59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8053ca05076b9ff19c707338591686160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883fdef6b0cb5664c84211908f9510d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68dfc249bcf9e239ee7e4408860b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dbeb49c554c8adcc1ca3410ed307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed24fd511732439ba03879fe21721c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059949de524c708b038bf0ad782d7daa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdb936e1f14185369d61b7295eb6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf338f361892607e0ad55aa04236b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676e144bf53f44099f8d033b222f02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6c94915fb19a08b6221fe0a122d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cfb5761702f1d592688a35fdc18c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e0bb794d4011bff8cc25c3524865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de927b912e502b33e7e7cacb2a34e43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9c9db80c9128262b1ee9ebd36775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166e6358c2a7eab86c6ab8e2a8d0526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382ae684623f3fcba0dbedb70f5072175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad6a11b94c03c3cb8f5a17446aed08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34378e0be86cb82bfcc439ab9469e333177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992522d3759a7b9473cff31cf37bf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1665c8f3c0b5b1bfc295ea22b7454179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f26833cbb9dbebd17d7f30fd27ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51aa450f0f6aa38ec5561f86951b8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb6052fd671d02aefdbb87ded9084182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e9a0e7b57dab4074b7b5dab090d0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d427f7052de70ae1cef909c86fa1fbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01566e1a72d12e617be0d59aeaf8a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9180c93bfa90059cd0c304928135f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ebfc4b2840476ec20775f2b9ce4d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c5d19ef3601a9dc36cf7530e5d6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0638530cf0e2a67cf394cb34928f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb6c279766dd4e6bd08be5590e7878190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611f7b4664d75dddf763523559af19a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a98726728eb674f20a549e7950c190192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32438e8a6f39726259bbf573e08e823193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1f1dac4db253797a1efa873c26b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d272390bdebcc1f6e823f2802ee76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733c9e4e509a91d6c11fadafefd334196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fef5129b4d7e0c30520eb886bfea5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df9f07cdd8eddde95e8fc27f96cf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70e773c5ea86e749e9017f3408856b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec2113718ff2cf70db0b21034745fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa47688b259848bb38a5c35d85cf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded6da083fb74efb08f52ed2d21547202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec2ee46f5c35fe81e23759afe4ebe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b8350e47cde5c7fef821bd6d7627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7bf687759a20ef3a6e042fc0cf702205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21932f86b1a1e98dbb366ec84c0763a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510e9a4ee2f890a5cae395f559d13f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c825ae96febb228435ad7c24080e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1cebe65c9a7d1dd00b4b7c0a27a6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c543468ba1dba0ec5a474da410bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd61b1cb2bd418279b4b37636afce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4992f50f387295adfaf85715addba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596527e3cf4a929f59e27889beba5de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c76343aa8249b5b7fa02fd1564f59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5445d4f05aeaab2a030a06cfee614c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea60a6d1fdebd456d32bf1f39dd3f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539726baa327d3035316feb78702eb33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778f48f2bd70d6707975ab90aab5f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c45f5d5c47c639f6cd16ffe0e5b93219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>