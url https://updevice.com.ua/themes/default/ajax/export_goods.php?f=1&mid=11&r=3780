--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb34fda61525ff77f847d42a27b0ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664923238c0fc9ccce1d2594f62fe6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908cccee9babce7846c80881ce4d9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a0fa662f9a520a7aa57322d7f2ba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702be87569236e464b165b5c7cd1f6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce5143ca50dedf888389fbe8cdf8d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429eaf360b3b1e95222045492bae5647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d3e59be23158ba5ee564a2275df38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c487f7349552dd38d6a0376261b8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d04628df55eaf3398fa79b8cca3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb5e497bad011fe63dd63fa5e30d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635140314ea45fcd1f873c103baaf94512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c73bcd3cbfe36a537469b76df2e5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea622fb79773db90897f2eec64dd1cb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1327627580b99024ee24bca24782e5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0118f46cd32978a51d20dd75f67971a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6abd9e19b5e98406fb04ca40ce5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e789579e61c6e7c59522467e588a5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c522963b40d428acc21b6f627b36919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b7ef59a741d295a7bcd8f67604d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6289a45fb07d11f905c5377c8c00621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da2b5aebdb1f1acd079fc980e1049d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c906fb7bc965c5270be83b31376d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb959ab3fb4251da7a7f2e97d1bf39f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d9a468cc86bafc66f710d572591425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7fffd636ce5e2fb7b1f7a303d5c1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495638a66f101377899fb5b745623227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b02002a381c4b7890f974a3a18b15128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc965ffcae18a54ccdfc047380f2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb0daec2cad7a290205de72b4de4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed38abe6c578a75ca61bc69c02d08a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7648a2839163a433f855bbe479601632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce61bea6eaeacf47b6fdb0ca54c43c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c46b6232ad75a48096c297319dc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803671b3d6be2c6a08ec98a5667719ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f30fb46df17b7058c71427a85c0fa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56c7a7369842359b03022fcef5b1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf146ed2e070727e350220802c521e7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bbd42902b7dd4b19ae0217edaae8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ccb33a5135c7b13875d9a8f2098df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5e1520b1dfcd13377ea8aaa0eed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e3c162a40bfcf8de3f576541d11c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bafec15d6fde51bced2a736b494fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb21ab6a728a4286e518b3e5a2cee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588d2ef6dc520b138cd6e3fb9e00e6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e25d96b5cfc0542712a5c9ac586dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3eb7ead40f9b56b410ce46507212147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c9e9441e34e479b0bd920567dfe248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46837170c16975c83d9aabddb277da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a30eae82a20a3f278c1d1361e4823550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fda91605cc1a981d4c6e30610ba2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c00ab71dd000116a0ce451c2c648052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31896299b8211109a2be557768738253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e646a0c607f682dff89c5e5f2b623754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dabfbb9fb1dace7451f97e5d70a60655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8a004a9317e5fc10d3c2bc3e5ac456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3bfd63edd29f0e3b6f3e9e240fa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45736b78097295058c6c028de4f22358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f792aeb617a860239bcb95a83290659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ec8465c1be4306f456df456f1941460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f6db98e440beaee9dd982ddd0009c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a63105064a635a15b6086e4e58c6aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263038c54c8c55f571c5e0ae21da25f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f41df23cf3127c6914ddde08559664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22834a29155ee5f06a126ff335990c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91337b3a7b77de4e3a6d07421a78c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd974bf8a2dcba1c4c08bc167477b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e61d54819071237aa411029043c75c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54217fdd18812c5ddd67f4568c53669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962f65d1e3881ac0fb7914eda24c21e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f676626b5746b8694c1fbd38d67d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376f78eb0b3d99eef0ded56fcc4c9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc248192d938f8ab55807d333bcf76cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeaefc59514ac9972ccd9167084eac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9084b3fde1ad4e3ccdbd626de7919a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3290967461a61e25b5c9382b624f5f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8814a592f43cdf141ee056c87aa89177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f569a6539ad8f96163f9d6f5ab2a0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec49b6578e7623125a0b62a8e6ca8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcf33cadcd6416a9a181ec21b65e8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669100a9d1ad1980d69e6a8c8b050ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68cedc944de62840c51e4efb04c0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cdf35c0869b68d34ea43ea4ac5be883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705536551421e4cbebb164cebafa5f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b937dcefd647f4a7641e343a2b29185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0d7df62f5fc92b11f96234d55003f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b601e809232a43ea3a8303248461d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2306df1e8f4987c80860d2cf093c57b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fad260019d047949fd6722b73106889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955bffd9e4740954bfcadde1d87bf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b0e5131f1bd1573c11208e06068e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af568608db41a4857e9716732246092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2eddf0af620cf63a2a52aa3a82b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f3f3710432e77964c92531d540e2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9447261fe68de0ed60729d93007f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6216e5d5b33d999e2dccff31151d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62595db7071061704e624210d3173097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4ed135fe7730b81aa157339ba2ffb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c437f7307ebbbba00b1812f06aea4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08a8e46388c4dc0583c342f9c8f4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e2876550d267c75014b22e8bc1c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bbcedcecd642c6ea0715970596b7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb9e37a1aac69a1952ad049cad9dc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcea54ccc538625bf6a9d8c23b7b67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87120e6400eec5897e3aec1e2b2280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ade26857847229a3f16bc1ccb34a56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4b6b92eeb53ad2366d72ba509fe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbe0f5e4c031ad3779b78a7984029108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89ba977ac18da32451d58ea95fea3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de804689a3ced8d6701341877a84e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b3297be98fb6edfe8fed6e0341da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdac89fb4fe02f97087290938169a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c43e05cd32dd77c71d4fc3dd11b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c17c4c42a70dc1dff99a10bc1525114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdcc09e8b8b305e5dae7167c536815115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9427c281e58bd2d220264e00ca74051116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bfb33fc2b99fc989cfdb62bd0ce9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5fbfcdee13e2ea3afa92ddf0ab95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28988e787294e05f89037b8ba30f255e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f015599a40d87cae8497b76533a1fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72ad28a0bf743a4774b12e7bfa507121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc1091c8a6c7d5daf42c56c510bd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d9afaf086662cc8ee0138009107c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87822b0873b7d55c2bf484a9f9d422e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab87f7bcae891c4b35d25e23382dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0201dfbe9963a22a0ae791cf2ae4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289084c175b3267625b66f803cbd4f5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ddb7b5939df3f2e612afaf511022128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0875b91eb5312b045474edfeb13c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f263db622ed9710d79a3f1c139b54a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911f9e27f6fa39ed5e2513ae057c0b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d55ef022587cf5f8a749dc2a114b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960aed397bae9e25acd760eed626653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e6917398239972c6e8a0d3a75f63d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d7c9d241a9d9b3dfa28611805cf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec6827f1d0e10d9aaeed1032b102a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d35e958ad84f7dc6a31a38db2de8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ccc22e2f3bb4acbfd6d1c7dd27fed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27f64b99ff9e60a551003f66ad78e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a38d3fc6f38e1144b9d4b2a53e96a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d48ec02456ab7a437373e4388699141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029938488401b6199661797cfc6c15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8e9634fddde32425828a4211b9c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc71aa58316818d2a22b59ce55c0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f488b0476b9d99b0319b8de7fca3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e840367a3d8d0c0e29ac58a08001146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020aabc3e76f3d6892fa3b64ee0e36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf0080406b441024e6a4708161c9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560e30627619a1ac9622a2bf253211149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297ad037686f453d8ace010e6aa95b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea16c1df26d0dd4a18409f98a46ef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad82cb8a0ef2fef21d13528abbc0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398f6cdf31d620775eb8ad7d830f007153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0d9fe2b5d25930a36f180d0860be6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416cfdbd8f046636edff6e7c537dae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3194eae2670692ac0a8664ad90b8966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde2f2bb149e6f0cebec0f916dc7907157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb708e099e3271d8cf804ced12524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d06a8457d1241216b13c8d30ddcfd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849888e2bccd83aef08437afcf88270b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31fec43c098e2a68a14fd9a273ac44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c284be3a7b3c85bcd002a3bddbc2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6595e213f11e62b9591e2bf045d7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654efd13a7b7a5160860f739aa444f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e73b07e4d48592cc6d906cd184ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c91e74b04f91eef5bf5860ad87f6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e8eed34d0dd6ded1cdfd795f16b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8545fa5c11841b0e1b8e0c54362f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abdc733bc58318e18197fec379bcbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a91d73b08b19c85da6f31d49403162170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fc7a6c9075f9874a49a5fba3ae4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a363d9f407e09b2a8cb268ffe45920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d9b5c0374b80f97b787850123bd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d8d489efff51cc7ecbbf5e6280f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3f7b106b5dc48681029d3585f2fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87660f384c23882fa194362a3c5a8047176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3175ff7f0b669a182d9fe290e769177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122dd3b6ec9b02d5fd50cb2344be4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaec14b0295e4e30ed16980b06f8d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3b02cfad7d45f794d9f9d8f51bc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c675f6398a0665350325e78f7e8e12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950669b61f0ecc1a41d4e0c8ca0f77f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e6c6bce70805c83dd6086fe490c77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ac6e73994bec6ea1cbc4d01ccf1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ce402a41d7769b98fc9cb97079aee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724c2cc34de29807f621837e8743f39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bbc76b22a4260345249c68175b0dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0fc66fc23cee4a5a3d773f3ccc28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bdfff01a97bbbc288a870c143fb80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71745858585c445bb51411a83135a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdcbba58bcb68afc079822d9782a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18751248e131f1459d9366b08af0ea77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b317b99c1dc7dca7054bfbe516a12d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f05082f4f41b0ea5fecbcaa838531194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb983b2874a9750b8ebbb91a06d34b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300ecdd4f216ef41ab4c6ed201fb88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222162c6b838f276a4b356d0a27a9d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b93577a99eac9ca7b2845307dfff4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ecb0d9947a7295f964877bfda47c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee64a6481773396040ffbe71eeca1be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9922678b6a6d57e62d2add6ee1d276201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f06dbadeb52900814a960a388965202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef3a2532d61eb1fb8bc82be51a393203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8213ca2f790e507b99209cf4c07e083204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ec2a4cfa49be46c289f9da5ae4b7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4e1f628f8acfe5c2a73d36e8f937206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f87a98474e2ecdf495ae26576a036a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00cb85f7326472e8cc8f0aa5b81d63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366f47d6b0625bc296e6f123503525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6428ac02e241711c92b43945ff1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c50756999836c6767363360c63b20b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62708b83f3ae2cedb9a83e10ed20e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a30fd3e11a6b9eca98f905de5907213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476fc305e7274546e22a643ee629913214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450dea962eed1618b5231b588ed95df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc12cd47b6bdf920f85d909515cf38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf27b16708151cdf93fb69751322b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff84ee89ffbe6592635b0ce75e4055218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf26e75610ace76cb1c8a2bce0909219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27633ac04030f3ffd3bbb305e9189ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e452a2c7893b4a99da9303e63de4d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d694415aabedcedce658b6dd367c303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e88d5f03123f1bdae4df3b9a4f10a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf65d01a5d0aa53112eef2beb7befc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450668313893f60b20c22fe6c97f37f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ef91252d7ee95deffebb5085c6617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f6ebf82bd85d12b292b5f4307db18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d917105562e52fbfa3a8e0568a48b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4e37df9484c8b214d6272ad0d996a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b02f0333d3c85c6525cef1f36d8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef0d35f820cb49ebd61b1fc743056a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a5df00014825255d38c66b2fdfa6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a344b7ffea83a2f42cf10dc23872414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bb60835b1e3ef284bd69b60f316e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6549d54bd4427237035c21087f1e8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b064dd8c1e67e74c1441451fe6ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aea681d0175fbf4885537af8d3e5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4546fe24e88630941978b32cc4c4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef58df082a9f576489282c592337a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c6b4de9a8a11ad3f8cc0efb98b7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827287b561ef21a156c6014d31539b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12aed4cb564da7b09a902b82cad0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2173f52ca3ba96f3254ff20e433e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ef40c399021ee5583942205ab8d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afefba743bd601dbcdf149a830da7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9685a7dd7e3f7984214228d1fe83227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2bc25069be5841e3314c3367ab6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedef61b65019a6d3b0e9b77936866329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae91fafa38f7895e2cf3ee3c67889f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60cb4a6074de22aab7d7a6ba03e3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304114a96deeac35e99cf13dfa92af632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2868bf61b4d5d9c90dc712622327af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f7907db9d26c09177f7953e179c7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292fab3f8e5e9ebb8dafa981fdd23c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e1b8c159c967bd3317a40a9a3d8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10aad1246caabb78fc3b22eb7048d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31864d19c6c1aae488a48a73ab796438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a9865d6eb5c281d75fb0a1b7977f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a8cc7c6f344c6316a2b9144337fd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d47abacfbddcfae4cad155d2fbb1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f4a3a3615b858c40f9a57676304d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710859c6a41abcf733c3c6b20dc91443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7a56c6be4ad93d9b97d8dcb4e36a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a55a408d411c0eb953bf0b1a683345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5656c9f55783b2d1811db228ccc54246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773a325b667b6521e7302bee5fef7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dbe31f7d5820aae189c79e96eafb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f2d7716cb04917e9eff24b78559749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ea7d8a72c67a1577ebadf43f5c5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c9646cfd25a756f56053c3302b7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35dd284d3066c041a82eed321ae1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d972ba94c89de56297a6df98a7b16c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a30b74695c159fda51dd54fe72ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185efc941f67d54e743bb3a6ef52e9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a1f12cd6770170022092a26363b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20536f671c5a0db992cef586ed64cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb86e77d455a45a499ed447280b26758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30177e66a07b3be0ab6afb67ce64974c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5b398fcd7b0148092aeafe806f8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d76841f1123a585697de54d92fd7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92449422874cccfe341591dab0e74f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a446fa3d64d149719670f06b65720a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec95a3a6de15fdb95773755fe102ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d566bb5bee5e3f5c4bae306340031d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948082fde3b06ef0730274420da784366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bece504da2e64b1c309d263203c5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ed65c71c3b7116fe8a50f8d5341a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4ce559e602c3bb87aa6c88f3e13a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef5e28fc10fd7fdf3ff3df50274beb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35931331f533cb6ac0498404f9fece371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d41c19c09fe10a156ce08b7a2c008272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1917e83a01a2f4bb6ec8e300e0a29d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851da78f49944e980e4e469c021ff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc638e98492992d4dc76ae566bb4774f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89de3e3259d7e529708eb0cf1679176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453979061d990e28aeeb21f067d53d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc733e48df9fc7a66c2e5b76821de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d612e4b36fe276c8fdfb2458cb9e2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b92909340c9f0ad95f1b929c4d08c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc88dda54b959aafa522674a011a15d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869fdc859bc33b4374a273c3b9031d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d22b61112d1d26eb734cc7bbf9da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333924a33e322b6f9ceb51bf227524ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea91f39e0a17ad47e9867ffdec1de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c38f673c96143242930f6115a33c6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196ed3a7c5a0c81746be5c4a2b0153c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f46a5051f6864182cc2a2256e6c6c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933c7394c2ebefeda4af9d26fa8b2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d233add8d6f727f7240d5928f77f29090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38eb95abb822a06b40825411ace8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f46219d8e8cab7594fefeb52d9692792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1756fff15a8d584c0312103452e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a999b3d17512e7e09e8dce3cfaf533894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baa1ff184d2e9ac031df52615befaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec7013f59a48d458a9d51c740c99196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb7153f6fed146b88bc80263ad86697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d101850d8da4eb46bffd13e8cf0f9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6c835c7b41e0f72daacfd2a1467b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e74eba227e3eb5ccf833e204b0b85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103805239c1931049c57eecd3fd8f35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b0fd2f09dd7d04f253e533dca210e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43eb315150afe7d6bb10661b70c1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449299a9dbd965154620dd6dfadbaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e4f22a8bc4bc2ba644576f341242e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b2f140ca4301e94cf7a97e6a03024106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cda4e678df8168ed799b6523b76b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df686d01dfb87069b3b3102958264cfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c3e8882a14677a13b0e8b24ad07d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f9bee44a8ef9d992b419201e9690110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a0eeefc504cfca0ff8023137d7b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74700b0b711d5f354a4cacba0fdd3a0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c869966eb7f97d9eae9050a6fed86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594104aec28163739406492d5bb9f44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd9c4d153f128b2eb4c0ec751797e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266534c475cfb5e99c0652084e9018a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3649080ee9802140aded44b079ca48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858bd63fcf55275389314530024167118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267015b898dcea44710195d17db45c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b412f682bc5e11d856e05f65482bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278618c396e901f6582f80e277612d89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8071d083839fb4558726fe1c165b69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07892452cafbd7b49cc00b7ca2e6b349123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598e9f2f1906c5262bb9db57007c50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6805fa42cddcc7faef230f6731a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c929d27c00a85ba48badf83e12dcc15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e534c4e2b6c7bacd45ffb43981438a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37402656f82d493134b0e692d0401128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4fd55f7aa721a9dcd2da0d96630a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a09385184ddab609a9fe8953b6fe13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642c9ffeae52a14dd7bc416eeb72e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab37c51f401621a2837e8ca11a8fffe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990e683e6051a9db2b00495a7a61f77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd56f29fe8148c7cee9babcc4d75bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb82e420e40730d641e557dd52a3a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189f4b379e7d71225fa80ada945471c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fc1d341d4f3c2bf29d06fb35b4078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398558428ed63b002e2c80587e3a2116138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85037b6409e3812e6cd1803ba203f31a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92fc9da6b51dbd4ea4ebc9d5d920e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c598c799c766deee29067dba544d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f903a7091522212fdeac1bab4aea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5166cbbb8a713c7ba5aea9510631143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8b0649f14143beed5f610ec797f0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115fd210aa2acf6acfc87c7caef3a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35ce1147a9b7fd464b9e7111636767146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214fb9edeb49cef67842f02294d5d15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18370e8870143b567933f6fba57ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34e2749492406c80aca268e1606a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d4c7da6efaf55b2d40653406d657150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f56e11845d9ef4d641cc4c33a8ac4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe79ab8b438a9474cff0f27d7f9620f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2790666f0b1cc127dd28ad58478f33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964277b22ef2d07ee3a78b8c85c392a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e3c71f16831d478bff8e750ccc609155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0265233cd9e6c6b3a24a7be050d4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a77092300f78e1fcdc8225a6039c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a8fff79931a7f3d87a242153b336f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa40edf5bfb49ee27ae23534622d30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b83ebe68b3a59ede8f8481b64cd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c2b1f00a96e4d7165ca1488bdeca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2992a08994505f363a83a12f6e972162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12cdc70825e41e884894ce4445200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3748badba657dc8950cfaad7b346a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3f18e9f05d62aa118035d28c31bb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d137178429d1241f78b56f1a7b12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c20c2da70a68919cf35842dd21262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c927686cf2aaf277fec0bd5e06a15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f3203c103a519527e056d08267f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404f982e2c59702830a0b54ffc2b0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5734941c0a5d7486c21292af4cae69a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34242eab15a24d9bb4973253de37c3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a9c4a38c110b340be03e3f95dc790173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d480c6262d0e1e51e95ac5aaef783174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572112f44b6dcce637663ec1b1ecefe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcfcf4b087cbd2a89f8e75381b4919176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd23cc9dd4cdf398165e8f69f4f64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e23dd5131fc650d6ec2e5987318e67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1f37ba9efeaa9ba8532f12ebccb70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c269b3f837ef079ab5a2c2f17e445180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde57768793bea8dbf61a6dea923c93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747958f9287c347b1f8118b551702a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50e7becb63ac2104862c1a71653bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8df6e4e1e5a43b962d15aee37ca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb13529c8a8b1b6e3c7a55033a930c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c817bcc5be4be66b9f5d0d83f4c5c30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e231ca7993c9eb44780de7050282d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c69aeb42a4ebb395845e455ddf95d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9745d3b920a7da5c1fb6d19013cf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337bfafda7a80ff25a7e154483a8271190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd6852a3d57f5d5566a1ada709f136191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd62102f4a0d261df1438f191da2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a3f11029228ca8707ad6ec657cc7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd304d70a77f50e4cffcc8a9f712fd23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6b3a7ae16a7aea5358341c01f934195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d9ca4a0ef51cb6811fc070c3c911196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35f3c4c4b3e40e99fbfbf5304c4a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089de7e0ed083066b23dcfa823d9c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e8690ad4721c73828656545a7f4aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7d638c06e9f1d4717cd035ebf7d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a68137244c39e6c62b0805e6265f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d06870eb86319a45711f60fef8851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43328757504f8f3f591a1ecdb13069a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cf36941de78c597b57206b380c70b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10842ea063798e35899d3f86f2900e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714ec0dd3956a093a08fa250f3e456206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152069fa168bbad6fad4d4ce0eee79a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282410039acd58a972a46df55ee820b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1331846533b3d045a718802a3113209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb64c78f9eeafa135a8326478215de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4cab474e7ddbe1d733786bc870a4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7f419722a779acc2e857d0f362181212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f067535f9c8a5303e2483f3be670f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f5291a607cff135dd03c40dc2324214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8abdc305ddced848b9fb581b1e69a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6a0354a2feb32a1c18bf3af9bbd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32caa3b71b429be6be227ac65d50b9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387968d06956210c0a41619e78a74b89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb875ff4909cfd605ea100076de22f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>