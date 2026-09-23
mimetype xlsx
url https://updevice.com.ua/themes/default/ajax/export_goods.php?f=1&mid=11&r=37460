--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ec6b5c939f2fe908d771e560ac1031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a316b64a3e56c5cfc53d96e13bda9052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772149e8fa4c8b64ab39979b75e03f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788c998175ce389a5d5f5099aaa2534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e8856593944b51556bfa46b4071a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e0204c840466a028cc94a0de1b216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c8d2fc0c148102586a74af18f74fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f13bd705f739fcfb0421888be95758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c447da5b7ce301af5b71d56b04bff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf6ff1223525a5fe7b6f6eff6370a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a075c1a8e2b16b0d06aaec5563ca01e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bad82d4be9ae8cd8f9b99f3abc52312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4d5588153bf4b49e183735b44ff913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e516f208f728195ccda47fd1dbe67a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ce2fb1f041dd207cc5712859352715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3aa1dcf775933e998760eee1be90316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1501da006bccc669e9bffa4cd639b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e462053f9b6fbdd67d2844e57e223b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee013bf3e579114a9256c366d2dbcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00c52f18a07379e391c96cda58b2aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258dda77e44c380c313addaed7c9bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998404d2c55b794f25230a8647cc41022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641790d3a28dd95f24bac131f274b6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13599f70e646951d47810fd1183c0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50749b926b03ee2302443c2c67cc8b1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e5998ebb7defd14759767fe4764c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5241c58a525df417f013af78885b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac45573115a1111ee96d6a22f6750428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e77e2d5547b49465e226875fe646929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4272114b02227ee58ec5e2ceaed6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dbf37b6169b16de6d660d9f1ae2d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103a368a366440c9dcd6e6215ad61432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a074cb3515be1039b3b69ce45a7f9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b64bf145885e5257ea81f83d82e8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171e22eb48a293e973e857174de97e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f8748695ce2df82e1aa34c9482e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f0d237e756310b9954f607f7ffd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd92a6fa6e2f86ba2cf4601e9b85838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73e2b834d8124b4650e31265f6132639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389c5fc38236c449a8d3e57bf8977e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93fe6142a0ec4c8d8ddaaf027459a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d904ce3d4ff5602a0320d56cdd656442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ab0ce7a42846eff6b95c550513c3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c9fdee9a818098535a13f4b4661944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c31421a74d6b24359f8ca8987d1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdf57b59e7871df88676a3e3b5306346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0765cf718cc871140c0555da9f1e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53b2f504b7ace92b8f97266b75054148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619754a7dcb7ce675685678895e51c3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d32c843603b9e0d53fd2e79fc8ead50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14c2251ddd6f5e63bfe1d1c0effbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff561d0456637e2a1b4de230a9bfb5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dacb9f3a5a8eb60251f8ae16d0d1a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613ec4b103984e5e4cc5154e400ec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe27c4ace19a28cb98e83e3f682b65955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337299b02a2ebc4095b5d810b5bb2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf5490b2f84a9758f4145f9d0c0f4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9ac2b4d01251e2135655fa79a0b1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fad5f25fc3cd75b5d584083672a1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1008bc39dd32a124b6f54fd64d6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9e61ca853013f238e8db7a3dbf7d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada57cf5b0b05365b82e8c8ac59eadd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108defd873039d69ee03c701e5810e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1cde28ad2c6342420fd6033a2bb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8980825d783432fa73747e524e9c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae0b9adfa610179d083f14c10d471466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69257bbfdd8be22f27a5e04d55914767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56a38e2be91e64cbdc704b8d359bbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539947b589116d062cd5984d23a0948469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e221f775fdd16160f10e6fb91cf08070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded803b32e2ee6e660d707c5b5f64571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e44c4ab1eef932f361abc1269d5ce672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d8793223b133047e95224d60cfd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a16fecb1a3c8f78f6233a73cd5aebb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3c1684d923e718696004229cf31575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b1d4d922a05d67aa42113d47b0a2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fce1940a1a1762371259d3511a25977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3d86186ee232d82979fd4ed2622d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a400d383aa131436b5ea92173814279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13b37ddbd52e7164221e87b430b6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793809ed9c79d195484e377e545d8de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc9e996abf11af6b6d858395b118382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b81535af9110052b7626b56ad092b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4e325f9ffc8d786b8fe292c431c8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7e4915af522eaef28a23b91ab61e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8cbd333d589a192de729d850e159c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea03006e2b3ce52c70083e651ca26b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f94b8fa5491db973f02556d29d1a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a4078cf9ebc678f238f70efbe69d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681fe4617ed4efae969000442081e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1294d086c893671e15fca5406b6199391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a3c0e86fa982804d0e45f4a24d69e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033000086625b3376faf7a0699421993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e56e045cd86604b0e48dbbc0bbf1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c339e8462caed805cc9f7bb21af714a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb21867781b2366a132bd1d2a22db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4dcfb58c7db9fb051fed20dfca2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137609b8b2c44eedefbd965823589d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab179960719aed9e3212416eb225e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980dec9609e932bf0cd525eee2f92d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d639a31bb6d66feab2609515e65831101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a98835f38261921a255e17cb858e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279f6dfa902182ad37d0afe6b5c975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9716c1f8eb7c34502fd9e50114a0cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce6fbcb92cefff24b06035b91ec92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf31cc4827ea20fe6c32fdec769de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489193e0ab6de418dff4222f24f1b15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8786486a77b67cbc76e465cb97c3c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6b97bc8b2ba9bf43547969a2dd872109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c00200e53dfaf90ee698e40d0d02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28a2bd6205b259ed79d282bc0879d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7b2fc6a59ff3921305e2bc222ace112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf00356983c44dd9507d6bde76f4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823674d2c13acc1cef9af391d50f565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c578e1cff7494f19a2cade861a7b18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bb9b5946e70c4bf87ff4b7bcb1443116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f430462e7c136b1bdb14c9f020a15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c4b20bf96d553986242c3526ddcb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c3482781ef1485e7bf697c7b5ab4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df95f3b89b0a55cc5ec96733c2646120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffe4f9ec3ca5a639a2afa616adc91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d760b3d09c9b2fd696eddb09ff426a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed90958b4b65129be3fb356e3ed8b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c701c3b2c376a5090c6fb784ec13d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce1b50713c695f67f0f2fbc79320e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce8ad7b4433562a4523e2402a8d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9c4beb3d8763650abba24a16c7874127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4238554e0c50ea5640960eb34ac08f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4aefed1d507ce5cf848b3c613e68b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3153ca65818bab3a37c771a315b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a34cf9465877eebc2f369b2ec42c0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7cd0001c73d48555be0815851e57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c3535d168e1fddd212234c5f766b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bbb93b4fe0492e1dcc05b2fb0650b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3f71c9e841edb4cd0bfa8dec5180135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0ba3f908a937fbf94424ba96f37b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f85f388095c03db91f1aaa8b90edc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce500acfbaba5191c878e779dc2d22a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b254a8dbe4c3a4e7bf642f0d140f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69bc51d0676a841b94cd59696840b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9153674aa5e5f7b5538573a5e42fc2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400deb0a5c203b2a6d0cf1759472aa82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a51c5739307cecb31c4961451268a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d3c2e64e3832c8546a97235242ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fab825a1dca3cf37200b56fe19aa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efddb49477f9522eb911f9c1f000d29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b473df66adb9d9fcdfafabd448dd637147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c481e9c0b5688d52e3c144c065a957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac9b193258fc569916dfdf6f1fde4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd619e0086be4a01f187ce5537c47ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334ea93ae77503320b27a3e60388f7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f9236a86ac923cb64a06a3b4eefc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc18c090840f49de9b2619fd8d018153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f215c605def6c26cbe539047e883c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef39078996d38405e9e8f949023701b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dcab1cce1f6760e2bf2d1be097c90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba05d40e0c07edf5cfbd773cb572c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810522b31d2ab4b038229ee4dc0118c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cdeffe5fbf896ad32a77e69f667b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f66b43104add5fbc7904e7f154f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72839473b29819314ebe292478a643b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0fcae63ec5f927df5c123bcf4aa34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa9081d10672a91d51f76bae267f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b970a142d63e051b1ea05518ccf98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b701ced1bac5ebb529fbddb48c190165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508be669ff276bf70b459062df7838a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69712ee49f5d1adee03e216bd5d2051c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20c535f99aa681e6acab87cb9938dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261954a85bced63b8dabe20e4a8af64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5af8135270606bb8e20e5212e4704170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc2021b203d7c239f13986167745ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf50fe06ce6185f482eba23d6176e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e1f1d63d34610bb78c26f87b0386173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ade083089637725df73de545f7d1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb42af8beee4560aebc6d3f12922d19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03221eb3a4a2f0b2cdd5d2e8191cb98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b4570ef8b4ea92a6ae050a573e464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f94db47f7c29b2e478c23a5bb6165f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b92088e504444303768385e12563c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba69a0a239ae304d879f6558a5e3fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d906d768023aba45459b652d5dcdd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef15d9cd35f5890a1821da1a1d72f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fef23d999ae90a7bf3e646b53f18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b9c0da5deb9cbc382f98056d06a14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef6822386c6d9327679f289521d95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7439258415062341ab02e318c397186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd6fd525b8d2992958b67f877f07bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472ff0d2ab89678a2413ef67ec81084188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b69e6a3c50f1c493d9d5f287aa0f70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dab3743ffe0267c76093f74f2e8a01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca632cab55162bbb7e48a356dc1c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1c9ddb1bc5f1ab8f9200ff088cf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0e4b8ee26d5477ebb63d25deed2b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38633fa3b96c55811a98f71710513dc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6ff78ae7ad6b20085fb5e8f9fdecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cf3c37339edbfaf0f9d666ce7e2c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff9110d931e2e7de747a02771150c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2896406cb86662d0c9ce1db65bd2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310753662267e42d079784fd003e6d3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b0fe385e08e0e3f5f0550444bd18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc05b7819a4e0c612462ce3119cd07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e26b1baf5a6ac13b71861666d48e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5046cdb599917ed2e1bfb09c93587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4894dfe1bea9b8e698babe061e8f141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61d8d8fa5a3a94a9bed88551ca0a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54a0febc4758e59f09378578d9a997206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5206a66f2c886210f4827074253944d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b60e7f6884e0674f2050a3c1f05ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa76eadfaa58ceaecc76523f8946109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d860d92b2a3f76bb0fea39a9941b6e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0012dfa0d15a461ecd5cf1ec25c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd016de9acb14191fc907efd1f8bc4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f1cedcc8757c5f3243e61fb636068213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504454712ba434392eb1a8956eaf63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b2cad28089441600dad391ffd68a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d6e455b054eab98ef12db8a957e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb0c4fdd2f5608ca88fdd41707ac3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec1e8317aa955812cdf5c22a67cdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d981fd040a25f22099809a5cec121219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24b76c1cd1060872ae4034c3e73b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa5d3fd040ae23d3cc72caf2fb1ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306eb3a8b4fd2c09323d3199a39fbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a430e07f6d50025dc6a7cfc5fb54c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691191a2527aed70882427c07f7da1ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49781dd0a3bf3909d87be14f25154bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242239a3096511d517ae18f72aed7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34e5099ffe838251291b7ea49c3ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844997002d77820a8638e1a327f8e4bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf25456765c00cc6ac2734799d640910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c3a40d31e27965078231752c2ae7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec8812e253b81617d0c7170b84370512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dad1c7ee39552cb3c38f122faabbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d8b3c0eb0186673d4c6b20627911114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8847926c907aca62b76d4e41a7c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71144d0445e732c711922bd2ca33616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85aab98d727fca9cc73ed227b2cce517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b221171d0d74ae2445cc7669c99318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a29c0e3cfe8fb6ae7291e3e2a81919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9497f1beb002cd55b788b02b10c7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115252e7e1a4595635fc63f6f31d2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd04bfd29c447a1765a0c51766b4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aa2b4e4d86b904b3fa3d1a493daff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae193ec3ca136b493ec8140cbd79e3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67e765bf0e85ae5a2b0c9ca28c94025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3929da6e120d40b9a2c48b38c3c60426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37a6a191b7c857657e9673d019c13b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c843d939bb137c40bbf8f4bfcf37628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e772b26c18e6242df89a907fcf615729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5993cca620fb8e521654bd03304fca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07215f9a94eaf0f8a87dbb47f08387e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b97884a956c67d7e6b45a6ef7782d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321fb0a7108970216d702e9ddc65f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551615d3167d4109075663014365cd8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce38f70d7f04f08d0b1301434b7057535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ee5c51005a47b66d9cb685f12f24b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c44634b97c6632d1178c29344d7ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed172f70786e25079a3d25de95ee13d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd7d49407e85cce31109bf34b4092a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d9d735f0f39198dc8e1211b7826340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd424073f54b0e7876e75b3efcff1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fdb0b9df82474d7f3f5bc123a3d2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abefe3210c4bead6803e5abe08b516443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013c9a1246c7bb65268edd1e8f115644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84316102e96a6ab944da59574c112045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77570ce2a0ca76bc741169db41248646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b16426abccea414543585496eb1a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9dfa34201e9755d15b522e0a1e3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe344e826018bcecb41a4c39b13e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d28bfb259ac853c24a6e85f42f36350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36d9d7bf1d83298627abd727cca2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a0403bdedec90fd6db97c129c35d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e2bc4a38da616dbfefb27af9021e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ac84a170bc4ec740ce3ff52d4d69754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23049a714bded55279011a0f4c89355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b42d3446c64cb96ee8fbc84098c9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa1ec27424175a2ff6600e0df495157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2fe87a2e6be0505c61055bd7c686458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd88d20dc0dece512bdd3c3da0a0bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2061719549545d4eec843420c29b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159d0997e334cc9bb23bb3c4dd079f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656f739dff23fd2aeeaceea51f1d7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ebe6721a0ba0ba072dd7db0c87f0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d6912ce2b6f74ddc9ed91fe7fe6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6cabb414f8279951e96a7339d84a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb214c0fd90ad0140256a7c56b4a9ede66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d16f6cb9f0bf8e9519944816a41ee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba7e65fcf1b716568426de3f071d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e10c35353c6a22e7bf365dc6a25269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000819af3b63bcd71fc2328428892f4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a0f3d82c5d4bbda24adace8beadc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0520a42cf04acaa0c9fd30a1b671072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5dc8db219023c63aa9f4fb77209673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacbbd6eb4161860ba9188724fbf2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076118e88393054175b6481bbac670675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c022fcb29f78cd5b08c82f5cd4b1be676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a706183f2a907a6212fcd7e732900f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8af5adb9c6e503cced6b2313d94878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bd4d3ffb886568631160e2fab906179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110403c182aae11a770659aca0fb3f0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2dd8b78ebe710ad81b3938c6ad7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7070cceb206589975c8b68094c10782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45ba96a5ea88aebd3b3ceef1e826a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb113a4be5ec235e42586f6e988649384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6920a666a9ca22fb111f45c610d2ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221eae1a2c2b5da64a988acb189ea7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4796322fa50f1b32523236dc0f9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86d53195078d80c3c706c550e3a2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210589cf5c1a13cfa4b18c43436a9d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a568c372f53b5df3e729dea4851de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9934b1e53cfd1f1f864de7039cadcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa99f413af62fd5bb46a79f23b1b7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929177d4e80acf83060c05b1430df5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f1f6d18f540cf40d0c084012159f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88ac2bd5df61cfd46297bb197d0cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472da0e90d3b4769a86ac97fd92d81af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709ed6c24d164442042b5a121c273097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df2d9fe27f2285bc2a0a51fc676f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292922bbba6785a5f89721db659f51399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a839e2c45243847754cd384dfc9618100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887595838c6f7b4466f5fac985364d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58820da85380724c36c6d1559a06e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad913b14de8fe719e0258a97c4172a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439b804d9f6c509ca00239f6eee367104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb9b55c79d12c908e093c9900dfec8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43688d9757cef8c884ea7ff3e58852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d114b9e0d2f103a07431027edd16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817006fe1343a6cb911fd078ddf728bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e1e8fa45c07f479a214ef8c0d6bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda3aadcc05c03f7279925d1271fa4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee668114af9475acde16e3ffbff1fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06335479d6d8e7fe87cc61ff8ba8a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdfa5320d3181143432c1b8cc4b7e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05151b15b993a22cba68b511bb98db5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa460f6fa15ada8210932e95886d15b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e5422fedcaff1507b80285bce34b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954369e3d624f1e34a2cc79ac6422c06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e12a1c76f650658e32f951ddb6ca01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624163c25d408ad079c17c753b5a245d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f87325d70ed57486d2c701e99a1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcbbcf19ad50ff39306cf1089e41cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07a289d79386c2de41b81e65544b05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd126be9cc9f4ead1739ad236c8467123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d059cde0dc563315771ebf7a744e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e46948fdc9cc20175aafbd648ef71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256925b169d97fdf63a00e74b58def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99828e5d656a4d9a51e2c8a46c059127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c4fc2706e316e1f388a676485775128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e96c8c485fd295501c143adb6bd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ecd09985421d4115991028a81956d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24782365cd832ab117a5eba6aa5d0d4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588dcf086ddd15c0ac82d39e3811391132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280b2577b501a11ab3c839c0e8aed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca26b3c9aa7951a0bd5c15ed781ab54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99675087559fb6bc209846947372bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c1d841bd21d2198c6d2dd44ec6cc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6248ab13379bea66606d92a6951327137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d59fbf64faee6d4f5bf3cbb57f6dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587f2a391550cadcf4874aeb0b9296139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8720add30d69218a1e619bda4c8384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492a50a371b7de2da74888814fae42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14690af3961eccb230eceeb4449b2851142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f03f79a40239c9e5e8701cb6fdaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad0e8b70b80e08d09b4e9708bb5e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038872c77df7a4881283c46fedfe0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a33352a6d1d31b91d591aefceb33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8d366425702004fca377fe1d6975147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7234e5c8fa593c7bfc832f07d3d0f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1bf8e0eb7a07490f9c3f0d293d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c073a90b54266246dfab0f560988598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681816fbcfadc9abb6676ad23716531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9bba1537d07a1a4405a045e9dedb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59901ae6f89e9d7596fd7bfb5e63be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d3a864c92b9288a6388a745a4a9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41bf5d34efce0830e2f4d68d83c78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc14e8d7f839fdf87ecd5ef8a5055156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a337a2d4d2a95636a27bba671d5bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e824b6246ec401cea9c559d13208f1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164d19eb4c27bd248823a6dd7ac4b44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9db71132187db0340e7fe6ee55104160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f501bb79690dc83a753415894e16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e0815936bfcc6209734aa781a7c06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf55b1748e4dad3564ce98f30eda3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6a77f458bcbc94a0fba2fa906da8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9594d92938e522323cec0d947058dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce2f90ccad2e56b738b07479a1288e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b097928afefe98fed4c2d3e1022d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf016a573d08a7732ed15cb7a7cb86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0968e643bb9f411f6d58a914c2ca91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22bbecc422f381404191ec906dbc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768df370350b53bb54b3af72a20b0cca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacdca12ff1bdfc66f9f46783ad767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688c6c37fd32ea8ac4d36dc26cb086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e4ea59164244589ee3f010967d20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab458b5b0ca65f94555070cb39c506b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f8a2076bec690e03e907d558a6f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917611fa49a2c1fb38497f56fa7b2254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d983a0cba6f7b6395ab79afc4610604178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b518120c23a91f51bec23452247559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157254954f12e66a3b61946952bbb775180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead240801253637b353dfa881e6df2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47b989ee8c0541bf2fadae115b2fc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be245eb960bae6ca581c0cfbc7f4bce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e97e374e760985a5914c19b0bf61e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89a72be3ee12f99e2ed10884100fc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216e4d64fb5c6f82fa594dbea331ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf1e598e50e0000a3c9475b3db827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82955e7743aa2b33677679c3c8a97dd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25c86df3ad4605707c88e9908b821189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e1f96504093c4f389bec6a54934f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69b24d604c5f608a32691758c6a27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e322b682be005b3c55a557a99914d07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48023d221bdce524c7a7faed699caf7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee63872a9b330e00640c59312ce14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef37c0847887b3bac77a2b4b35eee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b09c79534394601a98ef1e9604be1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed330e7b8762f45263ba1329e3c0217197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8674776075a13baa7c983fa9424d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450704cdacb61d663524501f23d301b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82230a780ac4bf9e48a36d7e9b07f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27f5a8d866a50944b8e2c43d9889d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b419cace41072329e2880aa336ae17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbdb962eca4048104aadf8d93ccf9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c430b7d1dbe1a8bdc64999db1075ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475bfdff34acfa490b2290210d6979b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c47aa62ad733e3adc237a2c0f1cc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00174a7f6042b3ca62c794d0b9dff3a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838808b2619b387150199b4e5b258c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af30b02a150da7aae00d780155688f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc598a9b2a43cc4433168f6e3d4f65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0582e651cb0a39206cf1798cd88f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f92636d8b9d52af4f077371d0aa1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0d89bda3499a9dd503057bd29002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c1919fea6ecf8bf5868a75326ad6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396edc2517e52ea168e34b245ed99b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f272474871d0adf2d7791f5b61b1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc04b8f036e82e27ed6b04540ac0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7121d100ffee45d999508fb1b7b3d21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d814c64824512f48361237162a66eb219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>