--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624bb34d4a3803b34f858a3775690c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0e6f3c464b059b9f7864db9c669cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166317301dbf1e249e483e26fa84c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f47aab88739873240dc877f655d5804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066fd950089e6b95e03187261ed8ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb36624736586a740373a50533171a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649bcb7f8dba7007b4d0f12a79e10467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae662546eacef2ee9f34686298040ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556735d1d2d93131fbec1adfed76ca8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efd5118b894c8af39245e56ba2459b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b2691cd78c4789fd3070293e98f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe01c16c0a885a73ee37c2a2eec81312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f11916a686ee3ef48198e5875b81c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cfab9e6f4817f3fdf9061b746fde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c90e42f129154558504e2d7927c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115bc15660ebc9c3c96d0fc7bff361f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b008750452bcb3f1471d9766e76b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe11ec58d32e4513020ddfa0e285e8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abdbc4c5252d746394c5fa286e5ff719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217ab5d0b64ebe98ab4dd01f294cbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de53af41c3edd2750a928632f280221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5391532ecb404ba4e083de261d6b4fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd06b671e746f7d2d2ba24173d46323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129173a437157b2974092995d8556824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256e58a1c8211dc9c6377edf45eee725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dce0d86d66b7013e5a8f2d2842c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eba8db55194dcc9028796ab012bdf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56b54409e505edb647ce265c7a68f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589c4c9ab0aea05e17c764fcf1f90a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d811333fa878a67191df918e28a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa893ebbc92d7b7dbc241cc6d1b5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8af9bfee999d913a8201f02c8c0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278c3fdd7b81f0dcb8962d18f86edc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7a959952390a963a5c9d9a56050b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cae2031ab737ea46dad87a30cafaaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230533ab0552d446cbd29542efa7e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e4fccd70db710fcfaea796d16f9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d388cd7a9dd6ee2080a6578294d6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03983739db8bd58f9f870dbe9fc981f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88249fb5123d92a7aa3ab29523b5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3335aedef413d67cda6d8a1caaebe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520489325cc12587a6e32a97e9084942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62de80c4e3c85a9e73f1e755ab27743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985947a37647d00509d016b124d8b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bfd31d7033e0031955f8dc733d6a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7f52c1caaf2f69f5eab5456fa73646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25edc1e967ec0f9707536a75db9f6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5f0d68c2f7179f500e8b55ec5df0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51fee09a8fdefe36ffd994b1e622c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51b4c1828500d5dbb8f47120dbf61b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e449da4360fe6b7a03e213b213d68451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266ce34a99ce9ef39091258e306f5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5189a6ecc86295b4f51146df77978cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7876e4ebc14d36a16679f11dd48bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83479b6c99236d7427665c4ef006b18355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2ce0470ddca543298df081aaa06456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3227339eed7d6648da344ddb3fdc6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51246538c369f1aadc5c17ce9fd1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05170cb1ae1083f00e6d87b444a4b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646bd1d3a236e70680d112a627a764660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f64c82b1a956474686367d15bf3b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608db1e162b4bc487e83644d458190f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcbf693374876379f41c0ef05e458163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61ffaa4365326ef5f11b90fc5f10864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579901c62c788c6228090e359c69c6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b264364f7ed9084fb5e8c4b3e5ebddd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd41700322cc5b18fae72015367340e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652429ba4d6ea5601c3e35953b4660a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb14a6efbec80810c140a32cb8af069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4cccf32a0169ec0915e00cb9803970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e582e97fe2dee44b0f1c9e0702f9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187df8119b4b5739463ecb980af738fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666fb32e931d3ec3b11db811a01e1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43824cf57254809d7da7ed557b5d586474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c2a44800e2447746d88face470c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b56d3ed7e438b0d217a85e8e6ddd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d945697c70542cf2d9554e5927c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d87f3cb872849e6260f7f0d2dcd5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee7b4c65f64391a272655cb3f711d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ea3ced0e569e55661b9664ed964780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc2e1633f1fd8b0a198447ae799ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c992cf6e7fc4d8771653bfeb44b73582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd2afaa0c31677f36f55be85f5d0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bcc8a644ac06f9f7ab8acb790d23c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abad722845ef915c159f3a7da42d5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dddc5c314d7a9c83118aa480ce9dbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454925d36b613ddb28567b0d9f8c8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a819a46feb1bda6f2ec9199a543026688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b3e4e4c0cdbfce07810475abbf4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11341f95c8cb986f6689b343130d887990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3276b9db8140a5faddfbd91ddf6f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d002e5f7aa2b3f9ed9308dfdf60e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6c473c15ccb36df6f288937a717a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe1c6e8f73f2c9bad583e639bdfc5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeea7b202fa7d8287542d4ca2960df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79abc9ef7ed451531877de3e5a238696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0233e381d8006dacea5be7780f483e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c220c2a69eb82e7e6da8f5760fe65b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e08f921884f61b855a08655a9675b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076fec303b0196303f2ac2c4da2dd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120111dd6979416dd384ce656eabf03f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583677e259b4af5b4c68bd9ba4dd79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b482878e878e6060e3a5a75417d4c6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45481b5b1c10187309351971c4838104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0bc2499e2d5c26505ac48fae08f3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9982f29b257ac3c04c1091cea1e1d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f40cb1c06d41d95fb9ade7d5a7457107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e79528754ae348b47c26540f8cf8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d249ad8e8b15d0a911f75c12baa40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48324c4c7ce6098a428f7524219a8e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f270ead752df8deb867127f9ea3461a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece5c06a93398641285bc43f275c2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d152a6ad91345dd8b90f54a9b138113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53907f6a1f3f2264c23898245f770ff8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bdf30d46231f4f391695cd310177c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591139b9fd2c034a0cb5d00407094cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e860a4fb0b0f3bd9cfe88e49a0f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8f9b7fc7166142dd18f0d14633190118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6c7492300f242b8460bedf11a2bc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da4d518ceda2f9996f96648d918e5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fc34e4301761f44aedb4df86107e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfee717ba6936f798a04113d63b7e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a69a1db5e97b2647cd6f5e848682123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc68fbd989a78d29d29caafe0232b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e25a11f3774bcb7907b9aa8861e8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d933ab8e839471c8f83f4faa5ab3c52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363d0ad06ea9e0121d9f7f0e5b846f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b7ce554c4e92836b7c53845b6433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8db8806c1959be99994ea3738f69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661d95ccdfa281abca007bbda24f117130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66280c23ed93cb4351f6a3d06fdd85a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498aef2551893666c2e6646055f63e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5601c6c076c578082e871fa8eace133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068623c29855c256a550071b079897d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc0a89f4ac82df5b29b004d7e049f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760848b1addb3cc97f6325d2e2d143f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ee55dc66a8a985483e7ff73d787f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79265934d0514c8618f7e4b70d07e0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0ef37f8c74e6cfaf29ddf33f38c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0438ed70154cd211f6e27ef31619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e46b72ec597372e7262f28b92f52be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86eddcce8ae7c8c572cf2dc948bb33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ce87b666a161fc697fca1324d086143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe942bde918b7c047d2fd509460a40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d9c3a49c607aa9c714203418e51e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf33962e8c17fa91ac86d6f1fb68c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922e1453f7cf859411e088f9fd31d5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcee15bec7961a090037f4c2c28127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1574d43f13ea39e3dbe3c94e2ee80e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273f3061353822e29e222630e25973150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1594f6240164bc09dfe47fed7cfc80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3fb2d12dea426a94da2d8f6265eff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05006c4f7945608382f0e30155809500153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560640ea5754fe7c58412eb917236113154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf72b896a64291e6fce60805d59e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776a63e34bed2bb77175f6028bd444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1d90cca95ff86ac1b37b2f6ffc8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8a8840e1e47eea2fc577b4b4f324158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66a9826229bc6b200a309b32117a89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ece61bdb9fdcadf3d2bdcb3891752160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af146a68a6755ecba1af50328b2c6213161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612080dbb76fcdd731937fa12a3aad6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ad6c8d42cc6adb267ffaebdfd9f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e032bf8305838f698bcfda1cbf3c9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed8fcf020531473c9f559cae7ae33c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef57925d61123671188f67cea0a3375166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eedcd0493833c8aafe62dbc3871fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5526bc31f9f95f877f0a536400273c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3a460786d7b94c8c1469f6107f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b97da244c6ac8528f7de1fce60a4e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241503f3fd25e847610850658e7e2b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49811db91bc49b5bf06ff97aecc548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d1babde4778ef5faa7f2fc1975cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234e162bdf7ca691e011beab68d7b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320015e43d6f46075769b7aee0d44057175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e98e29f712cc7dbae6e8c8644873b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c702874b9285f04b8df9544b9504177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb85bad3f33b63314fad0daf3709d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d8702c704f8d893fcfdb9f6af4adb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5defe768d818e5dda34bb5325c69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8f424f5cef1fdfef070f106d9ba8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16c0aa943394d8226439f24013c5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1091aa68842ae6fde29a0c16af9d6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9e833dea0b7cf4032c97b115e2f5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94735049b894b53910c643a69fe3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7750d20578ea9cd50c7f4f4c11fb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36405b3d9c084f7b36035b1d4cf295bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316e21c6b28282f7e2946ff12f1c1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39911fb8737a3d2adeae5956d867765189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd5c2e637d818bce5626fe927e345f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3ad1ed3187437b4e259ef1410dbb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a838b4ae9f7d7492f65f3ef670576192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b2e9aef6c1486814978421e94c555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0caf7d0c3a1944d54bfe07f6ac6c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981a87ae8518f9f6d1d3b37602dd25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64841a2b5c079a808f69e3186fe3966196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e421a414f92e8e1bc329e4b1bb3aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e5188a9e5bdeb993bb862b470880c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b30b7668a78360451e3e429a49d25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4fb7514bbffc8f3f43d4e742ed5be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59627b9edd705f995e607004c17d25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c3a63152ff22371a0b9e0bf9d9bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29614a332886ae16f1e4beff5fc4795c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6b7f0f63f8ac2136bba871b10a5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf2702fbc1c30e337ac93e868e2954205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a18e1199cd7532da41311f668f475206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33a502dc097784e37f7cc70c90dc41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9a004d2debfb4e60ed0bb9f91ed9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc865e6cadc702ff1033929ec10c0de2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44795ca2036a0ba8144bd6c579f096d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071cec689643937ee8ef07f4a6744a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5626ceea28827312fc4dbf00a89dbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcf2718a8dffb63003c57d9239133213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611befa4b96e1a10b116e999f052fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452618ac67cff4b462abe97432dd1c60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae8d4e2a1c14b0378e6ac0cc10ac1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba423e8146931f9cf928d55061923f7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642284962e7bf35cd0390692c6f804e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfd9ba8ef9eac6e4c8cfd32571378c219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf8cd099f43cfdf1fce43581697c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ec707f7b55d26db4de9aba46589742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b0211eb19a173df04c6779d9a2763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b2475f533b19bc34bcdd9180973b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03612a265789663db4ea60ce2c9fbead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f99c092dbf00816a0fcae99d457006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc951b82404ddc1c0af3f56f6dd63c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8dfd275376df7761188f8771300c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045ddde060bde02af06a98406d285b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f010ec882b10c299ffc76f3b444ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b653c35d2cca8392913b4ecf9729a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297538b3cc9261bebbce84776d84ee212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb330850a345270516c9a5bca5d4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92aec7f4f2395beaab63cea05e1d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965068271ca60cf1878513c679c14915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee6483baf819801d6abf43f895ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0299ee30a208d8635d6eaba1ff9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163137683754220514eee4b6b96152c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cff9f8c3a9bea4b536c72585d032719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf9432f779f8f72b4ce12da0ffa6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc024500ceea46dee5de4d25a9f282621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdc7bf90e31f13b0a706569b8afcdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa71d63e36b62b2788260ae60905b6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd5430cb0aa5659b427258dde5bd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13e010cd383436acbd323cd6b513e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc78e5e539a9d6cc0fb3756f50f3a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b0fab6e6886f4aaadf7341eb2b3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e05a6197bbde04712c8d922ce8a9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66086cf8e34dbeb297b1f807379ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc211a6f6d223e7b238f0d18dcd86f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b02d4b0d71deecc4c83092f5b1331c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e58adf20a0dc65af75434a3d41f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660dda2641171c26497518ed496934833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f7b1563039836448cdd33a8df0b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb0930dd76f0dfb47b3907ded79e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e680b0ff02831d44a9881e12fe48c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314375a789972744b1b0aaf48df8141d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761017a4cc446845824da51536f2fc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ae233604d67275618aef24b2a60939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4706623935378bf662fbdf6a2a96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab0cb0463ea6bcc223f6a75240afd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309880c5872725e2cb1e84cf69a49d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb409d365214374419becff2b33fc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec51b3088e23569ee305edb736f4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed76df9b015b867367c948c0473e60f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e979f88ad4d9815d45525abaa8182746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b86872b4f7d58a1b1a2e9fc9248aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938f09798e389f01dc11ee09b04a5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c5953ff9758229be23c2e0c856a6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca1d9bf972b1e6d9b6f3a56a0a9cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c6a93b6df6dd1d3ffb11dcbc5b6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018e1f26824e6f762f8da266a8b2ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fca901b909d73a842063d9963c29b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3686a333437209676df9b41260a95e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd869635999cce9e06a3deb424b376155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a561d52ff87303fa94b283dd78265156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a01557fb708a7a9202e0065965c7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c8d9d929066b2c4cb1f8ced659e3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f9af015c65e72b04bf09fb76a58859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18e8467112d9c1f14f96c871055ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ace09c59095e7da9f51cd950872061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed36691358bb030ec5d168cc6f061c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f377b728608bd59ed0cbd47fbc177a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f43b2adcdcfa0ce5a164ab651d8ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0425f42cc5f04bbbffacc21549c96365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9757c3f83078ae7678a1b74c48b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d53469159e8e92d90f85abd513ac867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8c49cf47b4e6e7ff260ce510d7e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a697ace73d47692d1574ab2c3e9d4e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37bb3d861b86d23ad81f44966623b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb8fea716a2cd5d83072a7ff76fb8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835ba8a6863494d485f96cb1eaa1cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106485a410d6b1394b644abf5a4d2ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085749f97853b140ae40959d2d36e4ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ecb54258f5572587073616abc332875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656953de3e21254460f0bfdadc6f647a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f0146da448190c3200436e5af530477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b99ee09f6ffe1f7a121b2736149d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f6e6cb3dcf862289b7dd29da7acc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1f0d8d5c1ea5e5ba5ac164c125f2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bfa65edd9eab050d3f6dbb2efbd7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c39a8944dc0e31dba2b6f5c1e4be582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179ca1b439b41b2cce9d7779c806b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef88c824b33dbb57dcf6c850ede7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a05ad8509cef3f7c9eab0576fd28185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e5188616ae426756d2e9d98897eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7af47b390c60cc6385162b4b7d6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7344ec58fafa3972a25562ec3772a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0071a7ad56d075761376842299d2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082c262f0d900338f077af9591a5da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6838de668099732a86b179b2bf6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced40198e0cb0d4184e9563f91086d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46e853be465bdddc991eaf5e8a0c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23216708e6c4bfbe6553f834a149fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31215b6b3153f5ab2c6b2d25b8d047995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4b6f6d280e6979186b7e6308f85b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c674c37cc438b7b036fb79e4339d2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969383fc757e0ed7bd2fc204a6fcb0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc70c51e22d5ad1bf3a9b07a13c8f8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558613af592911cfdc31c720bdbf89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81690b6b3eae37370b2f49e823b2ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd34b5673421bc21f1bb4f76fc97152102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c43d92e67eb73b8a5e83cdba5d4bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3900579ade4e1a84454082b7624701104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba776d9bf6af2a4c8d2c053ebc57d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddcbf2a46d26dca3e62e97482e187a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f50e160912f9bcfe067252b96757c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe207c024d20b2df2b83a543d023ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29076c585ca98e429fae7acc15922fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0c2a047bf823a3d15a5f20cb9f73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe739851643427ebcbe2f5bc75a91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0255edf88e61f11b3925e34191f02d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f68a6c1a2761ac913a46565debbd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b98b261ddfbb2278ca79931fb9d99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c9a204e363367b9d504af15a59c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05969bdcf9e42c366da128c62265abf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f60ca167cdffda6126ba7228fabf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0813973e00ef8ee13af9a11b95c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474f033e9ae13127972a4b46859381119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabc98b3ca04a869520b43fd6fd2bc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb804a5cd1d6397907e1fbef59b7739121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d3289e6cdc5272f2dcfab6acafa7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21c8e9517b98f83821c8e5badcf9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3cc5e21d666d8b3953f6f4f82612124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b064ec11bffcb238a4ed1b14eff7f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d455fddddb28c8dee23b10e9729e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479419edb16769f87aceb91c4e52ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511478501f51c39c8e647e03128f98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35f2cc8c8a81b1e969b0a44e4caac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ebb5c6d5e7ff09d14849c34265e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad85320bebb214138a2a014014a9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7240d3b1840da31d30d8b572020a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694b670c3f43da62e91f867fe9720a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda2f2f4766d1634155d1af9b52fdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e05025013eca02e305a8ab8d10d7ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668490435704bdd38890ea36dd83dfa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b3bc86d478051de7d09501198cf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cecacd5deea4ba7f449b266e6f528138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150cc9fb5a6a29e43cdf12f309abe2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d84c2ff6171c181d0870365c0232cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b3bbf5597e938f0ba3c084632899141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfcca64b8bdbe7b496f4fed99cded142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab11473b2968525d02995a428aa5a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c81b51141fac87951ba50ce59929ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80b584d5689964a1ca1de3a19aed0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccc331fa0805588bc054b2cc6cc423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43eaafd77fd2ebf7cbd854acad1af2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db1be69881c4734b79d969f15a7a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82eea09534f51794509c36d426316a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6dc149a217d0b1ec4dd9ed24fcb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c614827d6c56f905fd8b1718b7f4c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd9df2e576f2fe97d3cf960abeb7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc64ee94f74a126629b65d5986115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b08c6d7aaaf7c09ed628849385f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f05f63bfbc17ea7c1bebf00b3b1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab89c4994a607a5b3f28ba1f72a5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f6035ceb8028012a30e35cd1c7c81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098c5a5f1187bcefa2185cd0219226158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ede75cba875f886295adcb757fdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e477d3a9c3205396c5fdd0dd523b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112499035a5caad766b2568a0b05c0b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed77aa4a06d762b80baf781f9f532bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f84bf979de89500dd1ac654ab2ddff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872b3063ec17a0cb6d2a958ce56f1bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d55004dc3c840e6767208ae87c423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb4f515479b676fb852fb2015ef27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223893fb1ff1cb70e1c290ea405bbd20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c3df6de0f30b4f70d6e59f2f87e59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bda5cfbc68cbe04ee5fa67d76bac4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25083908d5444dd7cca151bcf782fd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915f11727692264d4eb0adab5379adb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f9cf231b233cd7da91d23c14ef326172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afad2b6e74aebdbe27751515d9eb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f954e7f4af1c8dfa59ff27c6cbbff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81214f5f7df564cc12b02884f90588175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4c50a321c95a56539cd808b7ea395176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009855daa7c40e48d6fa24f8c27ced177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed9840ef71a2de3a49fd6b3eb188c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d696c2bcd317c107e225e4f2295376d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e75dffa8c19818f718f10367364a5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9029454d401148a325c8fc08fdb18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf69152754482c7a1dd105e0f7bbf8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43698e61e9ab8ba1f0a06600fd583f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b0dbd5338589c5bab3325e34a72d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e54c6a0d66a4c046572e415d3dcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5baaf2b2725052d13a71aa2d8d97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee7f160d362a7ffca4974818dff022187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282b318c5bf09887224f023bf48633188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95267388238bd0978e891a3115a4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec94731566c39cf5e34ba772b1bc1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af89b53c0b002c6103c260c4d6aa67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6541c9d449e57296d68f169ba50d75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e634306b1e703bbdef7b85854f66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2a7935592efcde7a91725c6370d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdd9a040a0b0798e8e4187b3325499195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a927b69a0da869cf4669e3d9e32cd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f338778f81a18ca7590260d2c3dbe48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd1e571827cec441f6a83aa9a95c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b156f9a2a365319abe589c869cc9b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb28bca56866c0e8f9fa24f52ed88e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac20ab03c718f8c17262fa929d8bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595f3c4c16998c625d9ce97566f2af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a58e514d2153055597cffd3447a58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f164fc10bef78d4f3b77197670076204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51c32081b332695a7d3f9c1a910b01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8dbf09cdfbd5e5e9c1f60c9067d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663208c0eedecce92debffb98bee30d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb53c97f99612e8b607ac5168996d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b28d968e081a3962cfc91f7b7acb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121c5a890d1b3757871cdb43e3b499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420f4fa557f2f0acde71f38f2d184fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9630914fed3a18f54e3af5259cd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6ac648e70210a6ead790fa24574b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348b72dc41fa12eca62c65887bfb26e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa21ac40f68088be2548c743655a60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73ed385dbf823f008070f3e5b5ea0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a8375d3c339c38dc881a101cea23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123ad87791857c08be47df1e46714bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340ae18dbbf6afe529de16f0c75392219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>