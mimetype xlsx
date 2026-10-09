--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a020befe0d257dd0bcdc69f3ee08e9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68040df960417bc3473008db7e5a7212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f17cfde3884dc35276c066477f4bad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6481b551842d17b8d7a587f21361e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80f2f88b499928615fc1b7edadeba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e83726e45973dd6aac34850e45b1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6108b9e783d10f176bdf4ce19ae17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6127dcf830ba054abfac4ff49afcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160d76fbdc52661894ea5e7d8a436b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358709f74878b4240aca342921c40510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df472360bb64b64860e01a0e69c9fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85ccd8b25a147d124e294eaf731d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e339a8945498acb849f037ce0e40de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20854404ef5a566da2d5ca4dd6093e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b0c1dd4963ad3abbc658703b36f7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaed644296fb340f8ee354a9249b9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b198fcda930c96ead8c2e43180565117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d7abfdadd08f2b5d78d876eaf8c9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870014c4a8dee0a907a98b144e8512e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fde516edb2fdcd6b87d8377d08f4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f90527935deef4ef810a4ba262a57021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03d1015635c12656ea5c8a27d67d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502459a526d637e4a1e73dab60cf3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440ba70ea9def294a70bfcb078ddaad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db1ba313f4058c17563a50c16234fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7c76c76c726cfe05998a3715706a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d0d198d9e17e224b6179c07f481027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c045cad33f2deacd431ce2926ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a1cf5eb3838a2827a951c7fa5ff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94818e3502ca5d2b60f800eea7978c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6812ddfa9cfc66cc2e6d9a6b1ddea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c3a6d00b65b3e81cf2c7914af8ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bed853121cd7feaaae518bfeb395133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deca190d4db8533dcb5c6ad206d39134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9acd0accb66cb1b7731e93fe07ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa5e732ee787216291cf8b0cc477636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f050958da20ce9e3014831b30cf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e6bb22005d0adebe00e2799a3df138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384fb18f3f88eba7213995be75bfbec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777506d57efa16e87078c794b4affdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f84facd782c55b4f5bc45d1854b0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2c0323e572df4748cf6ecea4ba91242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5121aea7afcae9ab6a3a2c60032643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953043913ffccefc8b674fa05065fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145758a176d9e345e2e66ab7ad91ce6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc13ed403858a113c717437264e07646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523cd8a833a0fafe2389aed6852b6da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd572ab50ae89522339c6671f442c1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268fdf5971d7540e09a0735157ab8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c748cae4db73beb893244eb25db74c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37863f352316f7366ad4c38ecc6c7f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09762e7149dfb4e40376f88ae5348bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b084fdab80d4e8bc2a40ffcba5a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a794f5f33dcd6950adb9002d5dbab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083fe61c5b12ccc868b8d32e9b66e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10482a05455fc969c0409e7c3afb441656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d253b4ddb78b09da61d585bd79aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c28bfdcbf2fbd522f2c55f03af2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337fbf4b698015660418b7bc77771959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1a0aebd8b08a836f343c9a1db462560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc738ea10cd82f89f4e0649d6623f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead87d5227673a2e3d3cc354b643458d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e60426d57096a1617327b90de253163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce696d31975a6cd1a431f2713ddde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee922c8c9550b4d2a0ba05738987f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57167a4736c6a040d96b54765c87d9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff27f69ca38c6e08fe7f4f2d7757c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765bf95d636c203c1bbb53c94816c7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3be31f3686f975c67fe24690680c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a1f55ee00d1ec66deef19327545e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9eabee762f24e43839e39d34e8fca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b0c68b85acd4c5346fd20c495d2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987c75e4fda8a05350fcda96fb0633673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0462de1ba4eecf8c5a3c5e3e9eee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a96f8801dd911a4526cd546e5719075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f31e5fa450a5a5f2761545bf4eba1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9c2770102383054d34cf1c47ab4b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8324b0c3a0bdfe35cd2537fd5168d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d7108e847b03bbc8b7ed55c9f03a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f0900095c474e8bcfd82a43b6c54f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637ea1794c78148ae0830e4f05eb3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d780c7758a50b860f492220effd13682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75e24cca25731b6038563056d3262883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbc68b9c446627761695dd1070c0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a423237cfc56e0a0547ded4ce42df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368e8172efd9a8aea59d548299142bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c4dfe73e962b861c202e92159bd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1f35f3c473c96b546947e414c64e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0fb08314d95e7286b80c0b34ea4a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba209fd583ee492cef5aff474197f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063ac45997ee9c4c684fb0682e87e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab6a3b9ec6fc8e209e98efaf1f63492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca33d57e49d53b6fcddee3e51fc0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4145bf9628b393e00f6e794c92a97ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de1ad9b51937f438c1684ebebfbd6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ced20d753ba12c3c3c4d6238c0ee696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654dbf655b86157400c2c1ec69307097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fec3516134e1e6415dccb697a588898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63161fc7fe8cbe6bd8d1e8664560ec9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85476eee6ef21d4f13d6449f99f29b2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa57cf60a3a01ce885f539baa5e2a4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890fdf9819ae036c863c56df016e769102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc3ff7b65e87c2cfb7e00810bb0622103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3e00174a062584b1d555c3abf445a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e124dadda9fb84082d7da87b2fe73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b7c70863c30876ea75a06fb0eda8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99097028d9a769a281bad7b9805df95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575add0b1f1b70a1880ef49dc621e27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec768de3dc9ebfa509123eeaa6c812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe8e1dc4e20e63c1c861b8f89057d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564680b0626161ecf6eda9a036dc1e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e4e656eec22c9382e93de12cba28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb602ca70ec678841f3e1e1c2f7e265f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03bd9f4eac073e7dc5930a753c87f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9a4cf2d20502fe6a4891a48accb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82ba0e8edac44f260c0ce8feeb104a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9984fc2a6d91685451530ae9220c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d761ef5488d35a1adf28e5edf11d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef9a6d236d6c6d296a401f83ddb05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eaed11b0f28709c5e7d7088dccc2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e076bbe859b828523e8157ee15317d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c1f9dd956ab1d6d721b063c9f4d2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de1767a74dbcde77485948be3b955f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a79c7d10684f49aaac8bab24d5cd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dbfe54b4d9273b5a585ec7d485323125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3c38c940708c21857464cfd673548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3b99bf4a960a08fbbf15b85044e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb30167367a6dccbcc5076754d6d2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a78dd796f58003f0efa301fb3e84d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960600dc68741353eb9d753defac99a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb20dc16e9778ef09357d36fe7cac0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8b38a029dff59cbd60f1e3a936051132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223e390fd1ab02de2a5b5266c2efb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956509253f1d8e65c259572c361cfb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abb18ba6f7c91d4cd84d7ff489fbbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702eb7c624e72f16fef7e9f04d74590136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22da04efb4f0d2050c4ca5ddd3dfad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445404c9166c2290a33f145d3cda2a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0d2cc816ed7e59e2357f545adc7ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebbdb282b883b5a0ee7f245d2a5a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903fac1a482300ad8fd7afb16e619af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e1d01bce5523850aaeac10932030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ca26d4752363fbdb8e7c15641e547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c0078a899baa343be9d90a55a6f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c906ff60e610b11d588f49bae7ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c239b1b901455a715a4bfba36e2487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d774762eacd4c1512d8a126e8a552b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267636ebe01659370b619704306ed0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab1c1355c98367800e6a1a6dec69e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8842e10663e674a6886c216c6374c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f1bcc68f299c50f49ec82d4ef6325151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc94e27c205da85b8d8d83d23c4a041152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd5e0e1a9413188d619c431770f33e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f98d59c30eb4bcae6a6cfe94aa8b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efb86d71a77e87dc478838248c6d5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e1daab1c16e1e40bf0ca9549d823156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd1a4274ea8a2d86d3acb6bf0c71e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d3c8295603de34d6ab616c8e696f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8fd18ec6b10e19c07eeaa8096f85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d84c5a89c86af6842d5697ceafb510160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d055d2d82cbc7927a3f2df437a01ef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e8620c272e3f1a96c95144c38802162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58973c0cf93fa198e33be2e7e59ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5019adaef263c413efe41ae1bb7797f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72cdd619e4e91b69430e54c8f92805165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9ee5b5dc2f55f0eaeed16096e499166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf9097989dcd84835429716ea40cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f56b732350528fb70c0ba6efdf06b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf840544688b8ef21fafaf6b26fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea58aeb8e9a9033c1567e7a15c273fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc02bef7e56f61ac946fff7f23438c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e059247c4fba0d7ac7e12e0ac6045d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2dccdc81b48ab56d0b435d407c8a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bafae81575621102f8034d2e85994174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3480d6bcc689433c29f84fafe967c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa766f7b31f4fd9e9c8261acb23f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374325d974c4f45a24ec42e5c1ea464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7008871e0e1ee5ca8f042c1b8e1a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08177b83bb4a67699f7ff9e3a460969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed0131cb7debaae7233b065eeca66d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4e33d5a0f26e88c19881bca86e3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bde2be9247f656d7145438147087b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f6a7728a4b080eb8e8f21b986c5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dda52d56673441b41bf42b5dbd034184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c820146475ff677714f545bc3f227185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b50b1ae2c9b5d8a2212f015cc82ffb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97351629689bf32c745fe4cc4a54c1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c50e87f85761afbe79318f458389ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242f92e39195618b9a1e2dfb8e48e14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ac149c753b7f6b802094dc8c26c48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96dfdc8733c838f4a21b7f60a8389e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e982eba81b64d9227e8d20efc582192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383b9b55f8cff9307fd24568175353193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1356af7f05333f8f72356c0b17ba77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35bd000931926400718253cdd3f3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de73c27bdf61254d044c9aaa0eb14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fbb0ccfee09034d668ef1758661be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762f3ac9e779e35399bbebf84059e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309695911009e3ddc05c3b7f1170be1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480bfab73a0fd608eb509a2731d8593200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748696c5475f563732b25b69517e79b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ab755788695536057b254c64e7c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b34f3a9df95498e4641029017e1347203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9738c0486744d05582ac67e8422d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76e8c69536bcfd1751e79ba3e68118205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205343cfed74d12e3229dca264d4a6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1f28e6b5afbb90deb808bcc9cf08d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c267346d3a2c7bcf2ce1e70c6f6d82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf4c7f4fa3011e3ef350327eda039d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0296891c9c2057a1a6c8cad12b6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0ef99eb42124f80d4f74d5c5aa595211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacfbb264d8f7f4d33f7dcc3912acfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3555f2c6379a5cc5293bbd2fa9d743213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a90674c7f9b7727f5cf64993d68f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf37cb928dae9d55f22459c57abad0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06093f4470e0af1cfaae8d9b52f92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729cc67e12bfb740c9bad68ed0f7dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b176285436c8a53000e523ac153f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630425faa36b2b3b63a2f7a92ed25b67219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46c8879f765909600c9a9eb46b02d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbbdfd5c3de1147511086ba16db3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcee96bba4edd3185acb9cb6b6daa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76d1975300a48a9c3045a2bdccceae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c77ed9f9864792ae81e9302e17a6725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ac4efb9e2ab60e0522c8699c45e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1593d193d4be055da9598d3bb33af27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32887f1fc075b093ac91a68ee3acd468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e24b3d55e2d9f426dacabb4bd2f799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c92e67861169b76261319cbd471210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2f8f2ebcc1b7c5a83446eecf4001111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d778e1a37c738321e3fc9d151e1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818446c66fcf074cea7f253e65e5affd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7240b0cfc456e93d2eb2d4ad82f67514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd0e93c97a22792c2c1328ed238cb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088a331418a750c88843e7ccdc781f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ded5ef681ac853145db43622613c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122839103d076e3f1b7ae9dd69310f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd760076701531fe4f830a46e4d60319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fc30b74f12932f6e5d3db7ef76d2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55af9771a5dfd5eccb2ba2b42f814f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41ff3172e3ddf5d7f5109178d314422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2a9219583a3c036b61fc0f8261a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da79621659ccd41620190da44372b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3624edc2d2121e7825a9eb4e5aa1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9626fb752896b7a72a91113ed2c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978e0d41c59f023c5e5fc2a66cdbe2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e6094e40f595ce326e230968fb7ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6111f26e2d48f52afa3942d101f96429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e3836b6f64220936ff8cb92c0f3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee77ac3404fae432d461daeb9e4cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14964b1cc0edc21d443e5b2074fa6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d129ad23be54e8defc4baf2552b5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444c76582f83b48ed13300a1af4049334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876265e9d68bc1f6daf7ab3e1092262d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd03c14d1f59c30c2e9b52123117b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc7c879fdd93feffe0585ab10eaec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3654d48447b0de7c932fe04a29213838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0b6f3d264341790d8364567a1a1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737b6f25c0b7912c4a09872e04b2e3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94ec6b114f4d0723b1f5d392b1f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d874a0571d28850a9166e99f0473f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef35d2096c84d86cf31ab8c51493343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadfa47fa70263a0bed558f1522f2d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a8eeb5a67cdca0afcfba9009069945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6226d81e8b5ca6cdac21d003da238a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60351f75dae5f8e5773f722ab04383d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55709cde280de2b15b1266f685b1c3cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7be141fb0a948599c76080ad60cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790385fbbf92007817e5d004c6b927750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85687e91bbed0d9019fc63e1a61e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a93e0fd0b15f8c9303ed8b293a8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbdfad27196f02c294323f7496f89353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d3ebd9759d74acc3649554a9955e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867bbc887f4f6d85f99a1f4ec23b38a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f0b2e194b139a7c8bd1d04d3f2ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05490e6720c8bdfa72ab30bd0ed2aec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41735ddaa6e975219d3f1bd65c236258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ec46bb0ab7bf6907e637fd51360759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f681b1b1a9530a6f2cc842d68263560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9768315368cb72b92a70ea00412ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba34c3e4bffca541693f60810ef29b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce22a6b3e231caf12fd611531d62563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb743034eb2cc5881069561eced15a9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8603d34ad681810dbf628d997f097ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd6e5e4f00e689e3deabbb0886d1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c15d80cf791c6ce0281dde24d704767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efcac858351309072b056d5f04664a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2dc41694afd47f66c8331f04084a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c5ec7b483551e10f08622685f00270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a8d570b770653f6dc91be022b33771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7e7cbfc6269046440b6da1b7104972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7cb6afffe11f04d5d8a6af89ca3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f272bf739cac1d104e2598abe5e3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d7092238dcee4c92d49ca0d2a851675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06761be19fdce9707cca636d524ca2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e1f8c7110c881fc1194f79f2e03777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787d4a9c294456b24a5367591e335678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c232a74617b2e52e2073e2e21698779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3226ecf675e39611e877eb9826756280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bfbed7a971a1c08bc86be91e6606381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba45fcebd6e3e6dbb7d86f1377812482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef20ffe125508155f083131e33dbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644048c2a138c6cce20655a611783bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee8f127201b712deace41f172657a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf3bd4db17ce87326dcf3018deed5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32f66bbb5a5b63f4effe3e523063687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f0a5a338e1737d442608e0c0ed5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4cc81dd1c542b79a9bea6d04f2ddd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76c4ea03204c02e9cb34a4363d1e9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066dc4a60bb46b724634cd3d7d4fa8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677efdcc0722ee24f2a0be18cb515a0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552bb6b619fd781464bd07bd2a562e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e19956b37c4834187afbfbedf1b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc66aaf26507271fd3b485dcb95dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4514be4a53c8ddb46c4705e8d7029096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369baeb88e597178d50c2af6c65cc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ca6ffd8727914bb9007e7d22dfe3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d9e36b51b12d88fe7625ee70129a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e7161c1212c43a37ad3d7eeb97a2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13b432da8294c5ecbef25dec51a15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39104a60ec377c2e508e32622eab99d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df043b026bf993e234f499f1b671cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ee84e12660762a80a34f9ed74c9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ebfac0ab04afd23965fa67c3e0771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b015fd503a92d32675a8b22199ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324984872fd22fa70f2b273f706335cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c0245b87e36d697ab92357a01dd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d646acea2e2715827776fd0c6c0430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fded5464f4e1ca83e63179fa499834110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ef7e8c4aa421a816e51fc5fd5f0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f3eb01a57bfd4d5b6ad7575173436112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b771b3fa1a5d5c624b7dd6b9472e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878a0558450f60a6dc0fac1f5073262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b83837a56c83aeb4a2bcac58d8bdad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714f57a624d62234c3a2245cb72f5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d03a882b13f3ebeb2ac08b329fd5c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f631f60b664694a3b5635d579155ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ca85f46340479fc6af1b8ff007de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d519ed0c58fb340ec083554824ee76f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b32146f4aea241ee8fa3817aa172c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea85a612c2559e7f5da5e8b5469b8d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbd72e894ead766d43538bd770b52a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8bcc104a95e2fe3d1ebc859b22117124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991fc12afb0c5db88f34f476a6e8316125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd08dee8c9a98991c315825a2a99565126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d0f2fba8d82c02d20ad99cb15219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623b8161af18b3997c7ac99c273a1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad347ab225d5bb9b50923459951571129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e31f407280e71620b6d7c36cb1e91c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55954235f49a21606a3b118f29910ebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1050bc745890833b06b8208ddc75fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5d0f0e5e5aa2b626f115977b4e3ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152852841110a501e09a4121bda95a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b14a6c77a3cabf2200a84e9a4180e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09853a030b9d2400f7feacfbb8f75fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa4f8186b5d9c6a33f6112712c077c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c85849aca3b165f05372193c1c68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560e60ff3b17333296dae308bf61cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172d4ff368a3d17fd306262f2a1a1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ee1dd054e20581dbaffa8a66c95c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c395d3628cfe9f9a46f43cbb8422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936752d28340ce69e409610e4c40546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e1f24e9d36c43efe24476f2ff57b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805b3b43f85f9e6a88d5ec52e2d8187145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc6a0c4d7dd57f2b8fa8b85249cd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f6c37d681ea3c3d5d3aac9b50e15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7681e5fa5f3a23101abed0193adb29a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1668195bd1fbad74464d477527c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c35cf51494027e0ce7a8674cbb09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f4b4947c455203326a8a632a9e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6019dbb3bd2498f092d0812d3b3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c43e3e58267771456b27e38eb4869153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666bf6f84ee313508487ad93745a0d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35687a07eadeea191922a624cd39b43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99183df39b2d6dee93785f1ed02fd58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd0fde90769f18b720e5f79b36afe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65eeb3853e54eccc6ba1b4ea8d8e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892f62c304f0eaf77dec83805f302d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a272bd3c525b27fb879ba687aa667160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d8d2a6a6c353f7eab1f08752556c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b41b864358fefe59d61b2f4329c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e58dd64023630fc6f0c0d9a6c1d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf8391041a35e2d3b55f0294524c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44228a8de95f85661c6ee97181ce094165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e27aaf3a952e41a0b9abf133c3957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b9a138c6b65d5119bd051c7aafea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4754c23997b290bed9dac312b76bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c790fd286d02542951ff3c02677d55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef5b8daaa890ff84f2ffdf018ccab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc7eb561392594b4bf3d64133c946171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac42a60d7e9add2e31d97d827ed41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b05c1c7a407603a67ee3a6c2c86e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8cd4e4f364bdfaceae44e5d59e250174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f924d7aa879baa880cb9f438d10e0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a906d7108fc3f453e64510faf4b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f1eedb10bc56e9248e658e9eb0129177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a4c08dee7abe6c06a04350105c9e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da4cc194391ecf5c665c8b48b4ed61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56f41e066ddde7f1ee9f256d6cda6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e107f51c4fe50400158cd27436188181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2eb7d1e60d97775ac937dd7158c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794c4a068ba21201adda0761512ec1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9cefc217d3dd14fc2c6f65cc28d22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ebe9105affbbce8b0a5e67ee76f2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6333e1243375118df97c7b50bd0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311035b23ce2d90e55cff816838fb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c6decdbe716f9d5a835d84d9219f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044cf3e7d8c842f18a0bee4126f08f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b7e9bbb591bc20f51ab72f7671d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03023de04c762e84e4adcd82c8d69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba421c48bf261bf2d55f3bdf028800c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf8a2e0e9bb94ec84db65abb2b6e46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc602ba43ab856dd93db6b9499052a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a190e0e284c1809a6b8b1633f24b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739461ba768f043f6216b2be11c4abd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1d78a2f6b99e6731a424d5c581be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db763086d08063cf07e2f14710b39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e66f8d0d648376074231f21b833d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e7bc00ec9f824700ceea7347123e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739eb38f709ff6e1acd5cb7fc3d44f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96797e9fe111e427497ce9b7f413f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25277199fe9342caa108d65edd06e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2318d58839f2dfcb791c7258cf5984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385989f31886f1fd3b10fa7c109376eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647451245786673be8d78e1d8bd2d95f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f937eb3d0c2ce79202d4d794c13c905207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeeb748ca000d216c850fe84e60a1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf173ef968c86556d1f6e37a475251e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921f0618d0c3554d05d127c241b063210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32309e5627e7dfbf6d2c0de3f4f40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4a72adad08d76d352e3e647d22ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df089f0e87333c2d91f10dd4c6ffa1aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c304b8717bee75a396e561e0f79099214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b0029e4825a0bbd230243d9f8c9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97fde0edcb638369be1c9f384dae5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58c3b7810c72da5be50d59d11a485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8291ae837f74156500132919be71e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dd15beeae5696921a9a474beca83c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>