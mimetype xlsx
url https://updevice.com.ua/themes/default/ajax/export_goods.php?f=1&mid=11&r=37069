--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4354b8b54713f79868f4c989ae1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ec903a07975e540fac208c8dad742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c905bf2baff47893d176030292ae5c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70128cd10932a34c9b54ef6f234d0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a2d1bf0f2956e6528156396448325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8f6149e0e9ad2cd0d43b543181f726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6285575e7e68fac35c79262266ff3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46332744d748303cf3253a782eecbd908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3780e234fc31ee3354d57ba734107229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232a185ba6ef87f27bd4825ba5853b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652877a4fe2f47acd92daf61ae5dc8d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965714069fb2b39ca8e4d6d07b7037912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32845c97658ac8016101ed7387d66313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5345ecd7142d0682ff4bea525c73b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9044b7d10a4cd66e217eb220cec659015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6cb2e6a82dcb785e5aa4e49986de216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8b48747e8a690394b576d5dc76fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a2743b2b7e170fffd9dcbc7a3b7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61732ea5ac2d3059ef261ddbfb3398619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c595658de1c792d2fe88b29d6c0525720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae3f6deb55c200b7d06be123146d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e62e185e27239b252825280fb2cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad63a2566efbed2c8a957a0517ee423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf05806bcd5afdcb097ce6d42c98a5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3809a8e45ac49021774598a9029225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394ff5a6e49759eec128cc2585dcdc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a26699e14ac8304cef0c2fa5f7ef127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f3c15c0400e10cd85ba16d9d3f87228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4e7223fa361845ffd85d3b788d8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405bb8b128ac740adf44e89b89d262930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b038fc99c78ee916b2686b2910e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79022d7749d6358cdf39a955a288deae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61401e3b55cf345f66d64994509c1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd754be2d797e396e2b59c13c2d9fd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add778524d9f5362569ae78f26aeba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0740512dd59a6600dcceba942826b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c4bce7571d5af07a78e9ea34803737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9b04d60e0a329f0fb273c37624b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6c007c256af5b4318c4ce3de108639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945b1e9a55ac67280c4f58bf975d73a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc8b00b917eb5e37a7ff2da27231f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0059edbc6768f20676eeb88866fad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520fff2d224de4c4f3b5f6596da433143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779dcee9a65ef4f85bf80645d0dd1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d4a280c6542daa0015a17b25d4df045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd6fcbaab976d091a27de120a09fa146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e7e629c41e320d852b20e3c63260647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f32005522af3743ff7450370d33d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101d588d0e61bb40313043d880698f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f89296f699d37f07fd5c883474a5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b9ed2c03b1890f1452ca802f5d5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ec87e00e79e2b39b00214b70cd8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc07375596f7b0adea8de51ec47562453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190cbcbd62e04c155019fc978e4f4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4a0eafedfcf76e4e3206a85e405655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11fcf18782ed016e30ce8843646d2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc8dc73be057e63f27326af658dcd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33791ca8e6c12b62944f029aeac47b3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81bdfa235d069030d9bc7bcfd60ad259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938bd63ef79944640ed1a9504fcc41060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facda32388deccd2ad58043ec36c35861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede4baab5e9d4ac1ac7c60e4fa7873f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e637c36b007e953524aad930cca4de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff9c73892c013c615e32a4522a08164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f27b17f33493c99eaeefb29079fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f9dd0aab0f4589f54788be8c775a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886cdf81f24f397645ece7997bc0ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442ed16f41c0950188ed8683b2ea1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de896d098b5b335b9c7df640d17ade69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6226bea9d912d6bdd7ac9e531035d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df8824e1344c1696ea24bfdb502bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d79365f354620570f58aa3362bc7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee81df02a24280b85e09e9f5e6a2d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f050b6cdd9a3e6219a074c36c95774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a282f40f8d2f50329a4d074576e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5f58750014a8094a1a2f863252bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ea39974006d48bcbc93996f1954f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da961c6f30a8bd4e097c71a1522adf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7971f241954b86790f99a537863dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d8ae9a891f979925c06e5e1c9efef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f98422e229554978d01fa520aa60f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf92498ff4fc6bbace6563b2cd3e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806faf0d96efce7d45d944507bbea0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b215d1a00d089fef7734bbe7ec002084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb373cbb3e6e737bcc0d5eb7aabe2dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c487f7a20b87916c0758f064e27a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901076c353479e02d4a52ccae0f0f6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd1258a08dd6810ccc12f41ed5c73d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bce04193a51dbc56c5358ee15571789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0212a19f0da1baeb8faedf844d74eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43733ddd55de63cb515d7124fbb4b26591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6bb28a0d0dea2b76c856e837b05b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f3c800908329abf220c9a944c823893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e03dc02ea45db6e9a364f7c5c999794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856fe0c7dd11058b522b67767b30a2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcf8e60cbb381df394ddcf20f773996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8908a4e09ec00ff89c758356434f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b8891d58c16f63a2767b25bf8c6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396ae01721cb15b01436468034d8c1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c9e4625d8bc66011e539c6faa7c43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4c6d3ced486a39d0be64db42b0a1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfbb38553b9671d3424c4c9ce3da59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7831f9007c6da6bb64dea7bdaa336c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e85ac8350fa10304e367c9a6acfb78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca02a503a15ad2a211ab205fa56ea88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767dae8c36c834ae8da13d8a91b8838106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2930cc95c867745079bf5c0feac41c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff741d705cf44a6b51ee8fee49070562108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b18fe25277725df797a47a38d828109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4eac9683b196b94e60499f7a85f4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552406133fb5a32db13cf689c5e2bc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b9adf79b9eb03e11471c7648e005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070f8cd67d07af9133519cabf2e35bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100efa2797bcab8e29ee2edabc392a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1e457d563baa4cda9c77ad80fd4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbf85938e769273914b58538c5e7e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679bd1769752aa0445e459d918f59d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e342718feae50762c8826987f0dfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466775b451965bbe93f964e9b5269e38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d656be185c1efb3d8b53a1c48a11aaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea2ab034b556110fa8061ec7e66f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb64f54dd586529d0c1aa304090c9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0345c266c3c57d3fd54faaa8c3e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffd9e1a2f3233b6885868299fd891a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba788ca0f88622ca6b738ba3a818207125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a7f3d20c8b4d3ecede8cb049962a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7fc51b3d58d6e4e10571d50bd4e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f9953059e3c2dd58ebd4d5006777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059cfca3bddeced3b3fd0cccd2bf45e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdb3ce11e910026bf293134bb809f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e16f3d49f65da37cf3805790c025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5628a823ccf0d3153b477a09da6d4d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59330b761599f04c479b054172a356133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f2fb414f7f252336b3f264c5dadbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ee67d6775d860bf019d92702f156b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff80308c338e0f23632693e6ade10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670394a0067786e742dfe2313c560ccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae631f4127c16f2c8ef302f9786aa6ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236eb044aa415df63e3acb7d988fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853c9480392e981db0511b71e61f7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17112766074134cfecf9087e5aa1f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eb135650e21296fd68fdc067a06bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4287e6003052e808885ac93aea2cb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff321a98979cf54e5090b871317a57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af93fd09892fa75d0c84d440549d8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e545ede14323be048ce8cd509fd98a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72971cfde37f73b1582ea8ef28e664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60154368d197f7f20635bd03f8a551148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8740dd5d9c03141b540ed0f254121149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b8d08e80186d19b646ccc5ccd0fa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a42bd98e20d91d510c191d7f1a8211151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b701f58e74ed0099ca380be2515e1f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5dbeccdaaddf90133e89ee3944878153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006712e090ef5e8cceaad26720900ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0012ac4976b88bd0d3d7bf9bbddaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df69768f365c263f65ecb31b51be75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c96b743c38e641adcd870d30744eeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7831783ad898413de39f7c9f1b446158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e4d4d334908256643dd433f7abf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e140fa164198d3a9d735c1cb2378f10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff76e55c2e47067dc87e0084d4e2b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef98fd0f0f58065cbb83d7b7187e43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c72d1dd4c41aa02aaf2369a3630bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca0fb463e92b76c03864207103ec1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b307aeb2e891b737ce9d36ccd954ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc9dd25f71221e2a4df5b5415bfd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae929f94243214c40435180a69d277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba323e99742d8afdbbc5a62813daac38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38882efba1d10aa31c58e03fbc57dfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660bcd8fdd7f09662537776e3e44cad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2baa3bcaef125d1c899a629cf5e6b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f9aed11d24444fa3184bcd29495e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2496c53f59121d1ad070290c4d7555173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513caf72402736b98d8d35bf39aaa4b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83dd8af410d75ff9b9e0faa9e13795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb5841367829baacb9b7f01876e15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c106a0ab40861aa665bf45df1422f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e73b8782e7237ce4e5fc2702c6648178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de69e9706afb47f6e4b1f522fec977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a981b45e694912996e0777cc06bad9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ab025be325b2496ca66a046b5e8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8616d90b85bcf65b58c6c24a91a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2b0c2be53294dec3b08f71166c75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ab5ef1f6c1d0990f3aa80bf07249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8474397620a8b286722c7b1626f7dca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6571385d745d2058d14a90335959829186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8df89084124ea1bec6ecc1014a315187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1a7cc34d5c3f802b457344ae759a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68f9e6c5324d634683bc102938411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be83cf63b7f6e89b663f77c65cacc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ebe97a6f159484ea4c9ddc149a7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb564482bc2afb0d9f63b3ed02829192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015dc10a7ef8d47353b143f39bf21d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b2de94b846d6d7735dfde543732f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f2d48c892295938a378c68bd35516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad66d895b67da68e616250cc15585196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c011ec21631ef40f8fc83ef06020197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27dd63eae96e002542051fc43b813e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af482543756fe6402802b438b724c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f62cf35000bff1cc161ec6c5dd9be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211e0b6e26de491ebedc865da34fd8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92228dbaf03b04f03194ab03ff05d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3f82a5247e88fa50b1d851802ade4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f334c055719b6c67afdfa5640e1aa1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2246b142c936f932a3e15fab4b81c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a800a464fd2d7df6b95d1c5c7580a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047029f888f5c68f346797ca84932bbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6054bad22fdcf13e964f7d0fe17af00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23cd1cd43740069f09d2b3d05044c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f7cfb813412d619bec228f1a665b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f71566148122cb25647bbeb37fcde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd94ae230d4dc8554b0afbd310624212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a936ca22059aba7451c5db869c5eca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d71b3a99edbb76bc44c03759f9469214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ff4fac8854537e6c3f7c3a1e60f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5a3df68925f4c89f104044486898216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275f5a8aba912b355b37ef9a351f99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6535392c1894bbe60eea5de42187218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad9e89f39ac1f428a4bc5baeb81e3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9563ca948946ea2f77344ac87110f501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd47053c005606a695b4e0affbfcb932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42f437c90567fcaa8813fbaf36a1e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18047562bd2d355ac7c2cc85ec3c8fe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f772738442a4dc76934d45d71ae17525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae401fa7db90019b2ade1e1edb149b6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843567461519315f06813142e8551a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99243ac28d9270538f37e203641795b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28a036c64025bcca4f9e58f4fa4e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb11fd38f0af0fef92b2a14bcb2062010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e826ea1b0c1bc3769c330429ecd7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62816521190eb507e28e847e452a1c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad12db4fe352ac2e57ea983b2bb3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b206f2a463d0c2ad5f72980c31101214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539322312a3601b3820de39af8549f7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfa2e7670bd771da0fb585afd0561616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8131000b6cd862f4fbdfa7f7b038d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fac8fb0a850823ab53d4348a9473318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454be459513434de920fa56156c580c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca685c8480a73f522bd7028267b94120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921613ae017aadf862237fefd937451021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd735d34760d89dff8fc93d72e0cdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60ca0a99c7854d0601adb045dac90823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98f5f42e17f8cb5b6b6dee7224b2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0459164303b5ca0cd7bb58dd3ba0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca30ce4eb4431a13f1059300747f0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae317af84234d60cb5a7295b1d2ce59327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc33abf408789be92174d38d7bbc3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da2c355bc412d2f6ff0f5fa0f7b8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf044ae7781232e8ce911a12b06738230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa0c427bdc8ad0a8f8cfa5f618a30131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93f63b06adb09268feedbee2aa518432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ff660ceeda10f3405e5439d3b59633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00c99169f092a2da7bb62bb0a0e8aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310c2691b015b5a4d2d8ad501e272235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf93ee5d46702ab41cd2301bcd137ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cbe4d6acf59e0f8ce60c137fff48537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0fa87b6fe5b062be18979be15e38a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114cd831537a01fc6d59a36608ed7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e66c0a2dcb70d97fd5350290c61d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af2ca33102131a461a2c24e7df95c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0504d6f9a6a9291d6e2dde866bc4e2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af78914b4ac72020b76ae7c337bcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd416ecec08760e621c41fabe9eb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5a2784d2b1e676ab5a18b8a3b60845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc4445aa1b056987dfd6cb73aea7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559f76aebd1f4e049cc49a9563778147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e445344463ff3e24cf0c139c738261a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87665e428475327c141898f58257f8c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354cf7f877af1027512b251319fef4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764131fb32940606efa8d2b7e86629a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f08d72d8e931781c90e7b2df853352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe2459da3080228660fc62c61797053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155c1f9528fe0c6d106fdca55e65e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12473df072a012f7b939bcb9bd06b2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd6e039f8be08950358eda6baed13356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4e629126c47db4d8efb3573d163f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1fca5226cd4f22933b03fc2d6b1c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6c80c49536ff36f90336b4262b3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54c053c4f50cde86a5781275ec70960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628cfd77434eb9716e64879ea52882f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc43dd0b091aaa03fbd680fbea1b3eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e957e2d0c62759443e4d6aacb5ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78941134c2293f4352c243fca9ca5b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f766b7bdb2b4d5f7db8d6796ad74f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c600913004caaa183157598f26ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0365054ea6957768188d977b2b80c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d2838c7c2b468220dc3f29ee5c6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ba1a3171a7dc36cf0515527743d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc6a2a2821d361512ff9d0934107970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ada241d0533f40487cf33b192be071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855eede29e2c085ed25e2f7594759db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494de9249cd2b688389b60728fa2c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef6567e05158de4681ad1128ed2b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09332d2f279610ebebc0d19ade9af63775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdebcac981b87bd1f5dcf0c3cc1e9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97728650857ca0de7293daa5b720fb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222bf26785954706fdbbae13e37d9ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439c0c35bf028335ca0c2960122c8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a89ad97ca97b683644f46730369d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27561f3c53b8f3bf55a3141a7e79e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396093c0a0f3eeb29bbcb59aa9db504a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e906fca1d19a345fd0aef2ce929a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e56ea8948d19411f08bd1a1534a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df02e86970da61ed108fe5f6087ae1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cafd142e76d8211734076680ea04186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675b1992412743f078c34cea91ab0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e6383f287c9f85ebda71cf21669988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd0ed723acd78cc69b462a2a1949089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7317b89693e126a43173759ecc6ce390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35d1d93712c500cc118a1f726644791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3a93370154270c781a575b4c7a54b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692986eafdfb49cac8aac67004f61e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01264a2f37ccdf9f224919b6c72966db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1765ecb62dc649a2e241d0ec671901095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def47cf02c74fd9195805d0fdfb0704e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229ed27a2903da224f243b71db15bb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd16cfad6f4d93c656b4facb7998798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c593e2ca52d555ff5efa3982f1fa6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef97d730957ebe4a2dc486383abebb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4d81f86d6bf557a8c122c607c5c85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d693abbc7ce148aa82303ce47ff3ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185033722c7b823de85c2bd42473514e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf09fbe30ca0612abcabb433fcb49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81783f30c69f077c8bcf07c050424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619601ee48494d43ebec0cfb4d025ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa48691a6e02695af84a39cee8dec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e61a671f93b883dcd1ec21b8eaa35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699a9374ec16051eb1c00da42fd020109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968f1f81b09c4c8b3114c73475b9ca0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7527759832302a9fc945b82ce811eda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e7ca5d9aafd881a0667e8dae9fe3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72349fcd965a6aa36ad54e0946c0e8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de515822fb178ed61e345f90ff417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cc4801079c11318309a542689ed20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a31e919074cc12ac0b5305580d97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c2f12ad5006b2f80afde5a0f0159117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28184485664ebfd0b62e76c3137ce5f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca980afb902b8fe6d06d3ed48e5e0fec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63cfd9e8b52055de291d8f6ecbc901120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9e5389b8f710844c5db9bef890361121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da4071371be0ea27e1fc294186bf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523755283834e2e0e65189a6417249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf3f80c0a51f9a64283a61f751bb01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70150bc2c0985d154f7d02231267e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc0f49c618d37043e2d82912263ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f030ffc786dcbd0cb1953b299b5d09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88b9e2422262fc33a4cd202d99680e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f12b2731b2dbc54b68623418e36c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f81e2d04d3f1a4f9a8024e1a3f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55b35e6283ad3a103a6731bfa395d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe4e04e8c864393595aed942f5d48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dfcffcd8faf0b951b0eb82498cc37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141511ac2af9e7b1124d7f9a24b9935134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679f34948f78b2dc7bb76fce33c827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df6727cae1cdc5632ced3f9000b4a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9fde20e7ed3ba68be0304ab2e4b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138aa88d9b56931569fdd2a21f24724138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bf9f90b220efe13c15a040efe4de5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c9d7cc0dc4b77ba602a95292800cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6cd2eec95022018bf205fafd6a221141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e7b617b17f4b697eff7ce830d39f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd08201d038c99a83f144ad2cefad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c327e02081e1b5d8b11fed8ad70b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26192860f7fb025b12594cdfbf52db4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f06dab6ea6e52eb35da4d318dda96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d15162ff732c472bfae098a15d54a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815f53a036db5abf61f232c088c6b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60927f59cd46a64c8245a7820031d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ccb7abc38e7c95b3b19f6fd8624a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59c881cfdb7ba9f5cc8d54eb4be658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a29382ab44fbdd162e08296c6be39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45557c37c950a5136898df5211aba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab8a22ada8b0b2e090521daa363e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e92a8c3761d6f41f9c23e013c26300155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be78c13108c39ad4f3c51fb7c978ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc579f38fb5490b9372485606d4b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd84008115cbf19915296ed0ce885158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d60f36d2fca5876f7c5157db5a7a00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244dd38124e4bce9b28a0be4cb10a52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c284ce75fcc2f1d74ae387a0c6ab06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8713315c988ab3f406df4380530e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d909a440e47915cd45d9303fe786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a5a919521f44ef70907254699df8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15b1ceafef9871b6bd89c20ed62745165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4ca2f4f021d5c5c1073a10bfb7359166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118307d89b91b513ce6b9fd54147d29e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c64696c44f04c47f32bcd86e3d72b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a593c8cb03b58b538eb38ab92560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bde68abd15a5eca06a7d86e84c352170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cef177fba8c8142694a165e0985226171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73825c90a1833a478ecd1573f3c548d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59d1348382b6c1f1ae8a67514b01c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddb3fa534ccf9891d2a7471ef75f69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6223717ccb93859e6df3414d3b7e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71183d2ad036af7576a16bedc0c3399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19351b80d161ff9b69533bef31c0df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5103a92003028eeffe2c4a838965178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c56afead1df95da4556f61c2431d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13681d609f2411cdf35f09218889c0b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7f5cdfa71c3b6d92f131409ab195181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f01e9fccb46be4ebfa793646d1798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed7f96b797e91ba4ef02ea0dd294c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2caaab33c55394195a7be093c9aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a23fdc3eb3b1c8b8d16bb499a098e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85818504b40e75108a8217e81a6c15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902139246ab9f588a052604cd6e9d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57557bc2d85576cf58f1e1c825719a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee4d49de34f6784a9b5f4ee626abf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1392aa518705f674bab16aa5229ab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c74bcf82f407e0e96316c3c163ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16882bc3112de049bfd7b89a25187cc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4a031d264de7266a090dee5fc619193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2703e7030509170d1dffb5209c32369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5354f409fb8e15fdb1bf9abfa7cced195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b6c303404fc7088af87c021e1643e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b058aa2155f7d79c1ab847d9b2a00b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c3b3eca7c13afe0cbd66f9e67571198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82104c133e7d4ecedcabe72af9368a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d6b6526242fb148ddd89d22498694200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd310ef8c340de33a8231c75367f4ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaf2dd690c5edb99dce6e077180a6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d49923f21c449952fc688675fa59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c099328585c817f70ab438f5a8034d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20199d65a914198fa87d9e11beb22a29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00c5b15ade107af03c6c328c4bb755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd32eee3ad66e2ef2b03bab4e4c6bc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c473322d5aee254a0048e7d38a7b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1262cbe467504262085c89cae7ee9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa64609b2b570f5c0a0c662338dae6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea48f2508553a9f45baee56b74619f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884773988528ef9461012389b86bf4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef4f86f8236b6fe176083fa41a2f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cbbfc47ff3ac118052de23574d83b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe213fcdc0f3d6d03278f9229963e80a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3d8a7600bb38388dbce2daa6af93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed79ccd9a0e751fd54a715203e990217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584620892e2790db409e4b867561863218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975c751e7791dd99393b863886bd94219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>