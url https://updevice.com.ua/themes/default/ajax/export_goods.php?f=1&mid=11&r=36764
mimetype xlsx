--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e611ca3ff86b3666daad443ade17081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ab232142133f501cc99993b495c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9b37a89f9a61bb058ef938d4fc7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2561d58e9cbcfd2f70ad8cc90a332d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee7c1e0cd877d2ff98b33e8b4db70b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed5bc9929aa8771a9ccfab7701afd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7b0304cd8c3d498ddc87fb2dd44387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ab6d91bf379f9aa267e3afb06f7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b792066b2467eee7f291ab1ebae629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b31caf01b2cea71cf15c185ef640110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5186bac94ff790ac6867cfaefda53911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe630868cbdc9dd865cfd9687800c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb7a432c4e2ede19281947709c72c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87254971aabf5beced6387c8574fb5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e133f3f7a675f4a068ac8d6af76b0e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8b7aaf37231aded55b51fb83b9cab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499742e339c7a4f175bb8ededfe29cc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c1c07ef5b2ed05dbb509238bf40118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f708e5ec48599cfd8742b6d34c2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616331c6e6b59bad13ff646e299c3a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c112b6aaa856599adca28b1216a0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740582d2d4e8e17ee2c88d6935308f3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84571fff5c54bbf6000b04f99cfd2c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bf97f19e846e9276fc5605f41eaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae555418b5758676bb69a0b58ae66a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e121d2e8fa7784bcf8ce7aa932da726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59200a1b5048f22458310054726d9f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff3a32ce4c5268d1c9656d28d69c4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dbcc9d5289d856b5512295ebc97f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bf38a8d2333f05333ec418410133730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd3779865e1c8f28550f958edaf4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f64b99331aa3d656ef46b648d5f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46f61e6769ffa93d1719edc4988f0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1025f13ba0281a3efdd89fd54b5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ca932aed1d603260e63a0acdf15a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c2469b3e5fe89160ff4ea05c4ca3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46874da222a8f1ab6e06d0b4b998248237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228883ed548268dde96a4ab3f88125038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c35a27f5a9e6b88b8faaecf961a5ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf8ecf584beb2df153d117e6d018440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d8f0c708845b5a1d891dcac6d6cc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfcd7bcde858b05bef5f378a68c64542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7384b8f10b92e7cac746c07e0790143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f87f2363a5f1907c091dffb3ac372544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889ad621f7d11bf0f6eceacdf19e15745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0716d6ccc7144d8f6e010a488eed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276f5c78526565b595708f3589cc16b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e9ba6b23812a538bf485cb053e9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bde9d5f6e314758ad967af6f6c17549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e7fc5aef844b11231e99b1b74572450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a0053d2617e5bc089f8953bb7fc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ce515ced930f74fe9f00c9f0f9a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0694e90dd3a9c9fcf3d99e702570553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56f1cefdf656b1311a40c3a913ea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5608dd2e9274f4c825bef9d88f48ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596916812a6c38ab750f1b1c8a8d5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e0bd70dbfe189311765f4742f73f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16afb7ccc557fb5a27c21ab3127a38b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920e1a8eaacb672100bac9602781c4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795981bae681a2260de189d5d61da4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da602d0ca19cc5b633e08ef1c2b3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540533a0ff98844c28f342561250c8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0daacf569a067ae7b0623eb43f832463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91a155a8afa75056accb4726b3b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd85d215339a989570c28ec58f436865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc967758037c2bf1e63a9eb10c51366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b209a2ba4fbeb7220f9dd70d1dfe1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04fe5e2da6998e9e8da2b162bf218368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c96c13c0c14c079482799836a779469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944686ce5d496db128e8a90da771aca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7b9913871bff312e687f87c26a3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc65ca4c9742f5a6a4fcedd4ef7f9de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d14e2585ed985482853c826bd39873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5137d40bc77505e591ac8bd1b0124c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16099fb576963afe54880baa231b7af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d489ab2324e908dc17731366b163c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fdc619dacc7074c0b7f1a2a0d663777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7385ce915c22319ff938cad41723678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6ea77d2c565321b1f471807eaf9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3824f3fdeb023b9dbd1bb6c6472a0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b439cab334991cd4dacde0d3908f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d04f2988e9239d650bbcf6fe90634e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016a7325194d97e3c6f2ed1efaeab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cce3a92299d7725851092464c569284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fcd89c4e8aba99fa071f022f255e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa168d446b3bcf7aba8f9e1200c03c2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b48cf4c74a852b7c26943deffb8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f06333dcf4d5f3a34ab3f2da7bce488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d96a2c651bd5277a615e364fa30ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf5507c18777173895ff277cbe5b0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b30a77dadcfd2745df71cd1a7f77d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67755c98277e64d52a237c4a3c6e1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d0a7f39fcda1f26bb57a887aa4e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3b5e1b9f850b63d37d2a7df589a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39befebf4dc6cd8d7bd9baa1f3293c2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250927477eaa8690491325fa6c7233496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0743084a47e00e0ebe9629da4e076697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6fcdef069a5de9029cfca9ab25e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab10244d4dbc43c97ba4e5f495953999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10f4bd81b59970c6bf560c0fb3bbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5d29e6c9fbaf0c01970813a4c9c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259103ee6f1ead7e16a3f58539a13735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c4fc3596aab73e1f039baf9d5c07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da39965a64940b13a6681c8dc3d844104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce850a2371b369c6330fc2a23d7061105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b375e5da2c7b7289b1885d5610bf810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c36d4be6104fe8252216dc7a6078c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012660762a91a16ab13681e0293540e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731688985149813c27cb759258550c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709135eecb0f4ab4293244888288634b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273a238f02ce356eeeb53b8e4582ee3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e9a593ca28c2229232786f5de1c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664eebfca0057e1e26aeb870dd8779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b15776d97e5d60e179656d0c197d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b11e7a462a0cdc8b123620a70f611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533ab5333e4431db317f7cbb3731c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e83cb4d8dd9e385bd29c018e721a99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3153868eaa4f43b8be0e60d72044889118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569f07b22764885e92e173c862fca6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acac58c34ef4293a2205a92871b494120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5272f7dfc99b0ecbd04e5b1b13de8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b61f034fbc385e35cae9db21f159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153afa3851618e033cfe1bbe15b7db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6814ab3d44793697be48d1b4237b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68242991608db2a961b7555dc87990e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75f649b7d14387f42948f46ebd52c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b87e915cce416bfe717c88aa026c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fda07b25f1938cb8878b8bfef98e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300af02112edd67532496b536305a51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d5abaf14394229d92d23692b0eda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d842bf274c3789eab671e81d860ead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f243996d4905c745eb171ba41bcd83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda67e50447bc7cb2ea8d60e72f163f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f67546c052d63df06c0f6e7c53b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af854ca89bd948140ff107cffc3a09c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4f8e7effe4418323e0e80da96823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dd789519ecb97c80d7df354163c54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf0c08feb6dd97366c6953c30adf84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c898855b8d4a2be27062af133d7ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997feca9a34f9a288bf03d471dbb079140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e75c6cf2d6b8d73ae991e83675877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471eb5142d0c6ddd0a4ff48887101aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e44ee259c8a397c7292cd802c759143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a21168e5bd193f62931da64fa84a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1bee4cf89b9d6bc973af076ae23d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38918e9db9af91d1336b30cbc6897f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc07a6428d947b1e0d064ff6aafc68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5b155b628500967d6f0f416487c92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb5135ea60679a9e8659b8ac8b4181149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f05904e45ac1adcdbd78564444fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff44c2480632e7af942643e192dd4ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5476229e78e22431e9aa7a1d1ed418152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324f7508a62884d65afe39167d47ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274cbe25f98ffbd9d825348a8e54d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2df802a061f42d052128a9c5ea403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491916b9db28d6269434f49f9765c00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce45953f09f38ad7418be883644c6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e98f54be88d79ec6e5c79d510277e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce582e4456b7b9411c9e2f574a882e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164e9783f7054f9f053e5986137542160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1667404b6a7e9d04f78cbfeba9165161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851f5539133ebab2dbc300407ce086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d112583a9c1817e1c9c72af7bf90aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6cf5df41a50b1f92560ad888ab38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da838fc2766f358b4d211941aa0a840165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1c32625d9ef765f9cef40f462fed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29674a3d4cb70755c797549ae7f4e21f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c394fa6aaf729722bac570931c7720a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b539e9ed0a6571fd288a6b14ff0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e437d5ad0222ab6b9c99d4213e859f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e04062e17bbc398156a456c7e853171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953e3b674d5c88f547078a2e6913a58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab506cb1e4b2d080ae0007156b7fec15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10759857b50c819d060d7729bdb62532174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06ce479d7ad67645534d3703c2f59d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986bbd68d0cfdc758764e9fa5a521ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc64186f152afe9f1407b3bdf5b40b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada8d3ba43fe63ff7332ab194b4cd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1c8f0c199bc89dfa0e01a0f472a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e7c0c131451d5ddcd636de10ca1cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a4d00e0e74644022245ac124f292181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb34634d7c5b3f86deea230053308e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2f6105bf343bb56836c7553e04b14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e7c3d71378c2f6327a36ee9b6601a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584fa8c060b00e86b2e56af40e6687f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca55cbe17bdf5b32b68202d82df7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ff1cde53e03506ed3abeaf32fbff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e557f9950259213a38ccce2c0b9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518a1a2e4be286f7d368c793633c81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca642413ae900dacc7df2bd2fa9bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13238c9aefa6fc521036c55bda833b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075c24c2ebc2535e9191fa57cbb75b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a64f572856fbea44eb1682a7a3f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c7e2981a63cad970b934763a8b77b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac08d195d25bd580f3adbf2dca541195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029c978bc813cffd37cc426b6f1562a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb453b01da4fdb70b1a942eb510f28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36ba6762cdb54d39456000d3395d28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a60518b8b4871390d2e0fac73cdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c3b515ffe628db740825a5790fe6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a041eff3f9453db64498c6768405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe1c4c0185db66aedd91ffc2e17f92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f3469eb0c4166dfcb37e431cd90f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1f0e9314baa4111c8879189f2d8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b47dd3588e7ccc5add4ca1207a605b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be782a96a0957e46e744f8c4690a18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f2c939f44ef9cdc7e2c9fb71b497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c84abc6222779367b861f8447036c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff2bb6b3a6a4199b1e3ac004e0f65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c9ea24e6075aa7afa25fc1754ac8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ddbcaedde02b6c741253caae28a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b074ced131725b51c94fb4403aed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a777357a4b08d5e9265d3d1312fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde68cadcab6d0f7872778465101d3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffe436826502fd054aa52ee93b8f43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b01ebdef08e74b80152db8715a8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef531585b1cda2329bd9bfa5875b29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec4cca7756c379766df7e514ef0d48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a166242e16c6ee7368bbd262ea70219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806df8bb503314ca2e08ea403e4fbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de021fc6efedb7cfcf77d802b81562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9d7c5391c2807a983606385940ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af01b9fed11994d76907101e22a65294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c213e196d29f3ba7894acbc5421be185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386865064b0eb5362814f8b6a34b4246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a1488c8c77800d3085a0a7d795d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f188bdf3523b2ef73eddd74304758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa23bf1c1c2336dd6acb8a8ca4f8f4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e43843cd2b56a6181578def51b15510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be05f12004b00de3bd2521ac3496c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248f1329878f6d4e7881e58887f856e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6358e49c805229edaeb6e3f76bc2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f270179cf213b4b586fe47bb5d4ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458bae6b3d9ac2137fc265e2e4df2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b3f9e6548452319b68ce7a98e0f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1502333e784a24b4906621d66f6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef11e89fc07aba713fe9490e05ebf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81863d8416299523b1a7122f15bf20519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340bfdb0151db298f22dfb7ad013d8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec702c6fee5967c0bdde1de8bcf5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3563a474fa95eee5017d14adcdc0c6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5469734827e50e83978a131639eebd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2526afe251fde90d166e4cbbf7e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0fad75208bad7ccddcc7c914107d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b9ff361284e86057d599611ad34fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6a3ab0b0abf8aa41ed12e09973cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc72a2a934b0b6a1a15f23225e814028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dff0633fc81889882c34c3afb706cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e68a3ab8aed68c33b08e2867ae9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9005a57bdb0026b48adaa627ce5818931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa0559e432acb469dc18ae7d54d23932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd28137568ea8e9beb44d42974a63333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4553ad919136278df8f78f5846e01134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca78a8f4c79ee00c2384aa6a17b59735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49641076986c9edfce189d9bae4bfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b19be18680acbe13c3458e8872a3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ddbd0f339c2c4abfb5f9b1c781cef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528f0883b12dd59adaefc7a7af02d4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b872c0bb48708d1458cb692fcb37af940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451323a0e081e7a7bb5b21b9d2e128341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b983693d96f8a5d4408025782312742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac67fc467ae43aeb4a33a5a485353643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2329a170cd01beb7ffa25cb46a8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01667b27a76b375e7ff01da2438c9edb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ebc9103127ae986beaa1215a4338246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069417b9fd68a4be01d987039ab77f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80abd72ee3d41cf10b77327dc2bd40e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86394c574952743fd06e68c8ccc0c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490eceb1d25cce668199e833fe59d7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65853417d9df5297c2a31395da0ee8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9dabc2e17d3697f0261f3ba10e37b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b34a1e4d834dcecc62bb972d124753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0161f71689f8fc4962c9f72eda1c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e20f665217594eecb6145be2f4b9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac57ca2f91a0757fdd5ec285a6232d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df502b9ddaf46bde1b653ae3605acb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc55f2e1bc94bb720a7f8c529807d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498196c90f99a857b719343acaee1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f4350775066983f09e07df7e2afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f736fbeb348d92d77f13c10d177fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c61903ff28e70dfc54cea6687f109762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabb4dc2b29bd04d228629aa126601963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87316b860417d43daa79343383a953e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea22d67ba9bbaa464e0d519c853f9d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f36f88e99e0ef59fe643220e7b691366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf8a988a17bd9298bbeede0bd7cc7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd1539b7784c359cf404bfc95cb2a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518bba354ba5e7330f627e9a46d93f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a845d8e2d0840c0b8f161807164d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1394bc5d9ae77384796d38bffea7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6d44cb3fd3544165a9446e0c7a54a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b058486ee5833e36ce89a945447d84073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167f3e602e0128747a6e5593b2d6a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ecd9c1d1ef8bfbfda2d7912a4630f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9cb78dd9a195d8b8cf7634d343eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825174448defd0f7b3eb78f25bc362ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0426b0185fe7ba4361390a32e6a1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa50a16d9813b9848c468a53baa3ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148a4ed24f6dcd1151297a6290e5d1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8a357002c76b1c590112591c02ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d85d243290e43649f0b1d003690e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a13412fa8db6627d349a6502e7510883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d670ce951d82223c36d7ea5fb1dd2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c640b8b67f1c94c3aa1f3dddbb5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50473ac15cb11fcede14a92a5e69350986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb08853d73546e5e0696b8809af59c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872e86521cd152878d8c6ee3cd852688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb41c1a08143fdd803f9c23c8d3d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d5d8f251c0818955754431e6e6ca690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed7f72adc636407b1ac2c1e7fda0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80366f1819f69f6ea41b2d92c7b58792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53cc4ad6fe20d45eadb8cdee76080793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b67a4abb80f7e9ad52b0bf2f7f66294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cf130be8a90ea5b59b3f3a249dea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b790f74268306a9c141e9421c5aec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b288258468b54a45c6ead0df2d5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214af257d448694afa08dbbdde8c6e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90044b35af55f9946a1857ed5d1b481799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ee1bc43a4ded9eae793989cf27808100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4189815ec3ac8164e5f36a8287604b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3314f7fd024b3c12a106a4f0510a1a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66890b3cd7879829e96fa1dcdab0af7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913ed372eb70688416b11a57a06dde0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af44ab012c1f8edc1ec4d88fdd77f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a491a178508f906c081da8a42e1467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40537605b19349881e282cf65e831107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c6c7edda8a674c66a2bf4c6aa0b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d472965000f1c49dd5823118a7b2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78885db8d02819c8e55c058a14bb0177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055851637c03c5413c6ee8f7c5df7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794c3311988cc762f021d8b2924327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca3bb5b636cbd35c4e8079aba7650f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769e2df0d16d3d5650dbb56f8f5bece114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3a166b00448f8b000f2b4b5b07a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417068e4fc4741295e3e5d6960a5342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844de814dcbaa2325bd966f278ebc39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ba06cf4c430ecb787b0b8a4cce13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d770dc49cbf5f160b308740fa1e5c60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e25fbad8dae3bff050ecfe014110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdec38734936731cbdc6f46c132152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9d0afa2705de5215adbe2c37559cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62019006da97a7e482e3065c85737217123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7cccd60eb53ada6db451052667228124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a1d699c3b1183264e06512d2843b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cfeb9fa3e6b5c1926eff1e1c89b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d852ca2dac3bc5c766b169cd72858ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb73c33528768e564f8a92bd343c7e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5df38b9a22f99c498cc2e25db5250129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5897d80985407e3a809556b5eec3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56b7dd9a7e4ebcb8ec1db460e5aa2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf1b75fa859bc1b9d38001315304b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584743615d9ca2265d7aecf92e43527133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56508756abda17058901567bf096e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929963eea0faf0eb7991ce07b2edc39d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4cb7d0355dbd6ce33b19bbea74e68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc302d3ec35c7affd169d3391c72e9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998857b8f14cb9bf8339c5d3f50502138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed48e7c60ef42c561eb6d859ef555f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2c09f5469822707bf328c07eb78ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bf388b48ab8aa3e31a5728623de5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec34a5614bb655502b5d65be971c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e3d5abaddaafc6b4410c2ed953c5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965137f3ca7f756de69319b0f1c7ade3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7820224ad010b48ff1f258540de6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931809c7ec94f9578be912d95f310d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98fbca478f90b3d2eb64c5d4087eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88417c06c908d50db2fbb2e6ad0ee2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281b22b47c03cdaf8185c87b8c44349149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960eb78161979df6e56b824e8195742150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41d9862ffeed103e200e28ace01406151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba84a34e830589248d00a9ea60b5da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668505f3a80e18004cf63475d11ccbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ccde5724deade701f4e9c3a2253be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f2dc4b0d5507e6e6a7d61656335b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31222e4436204eb5698214485d7aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987f0190505440dd546ef315962d1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08bad2ddb4e099c754976abda6fb33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eaaf9f4b8d5582c7a9349898c3fdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400c97cfb913da5829ef728cc2f38fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134d9f4e89138ab7478d8d184dc77c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab39858c9dcd1c5ff234be42539e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71b925b8bbaafbbd01214b48f38402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f389d164ba46be623c2990f55d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655be5f6634b5a68cf3bc0736b980501165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a327002feda61c6d30707212b0b9a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977db6f28303fcaf30096806e89d61bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c58e13ac5edd817dc6ae6daadd0b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1200577e5636dd29fd63783ab373360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c619d0139c3c763ef7864fd6ad92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22bf5eb5ea3bcda8744788a84faf98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3935bde23e23385a7a1a511030519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b45face39a132ecb4823baa5e1e9a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077045cc2ab55f7db132a1be93bc75ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bac5eb3d72fba9ec706bf7a46373d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74372d487e2c62f988611f3bff470fdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494fef3d7ebf51f2a449706e79d0df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121054d0e4f24c2e4e198628cbb1398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c465fa4162da0ab078831cf609d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74eb41345ef67608c60a7f75c6a9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf2f13d29c78937c4a3441f42ec08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4be71de245836a12a78662d861fba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c9cacef745e027974edc432fb11d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00d9dc7b664cefe67b2bcefa316bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04651a82cf22942cb542fa2b0df4b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c5b0c78d522e474724d7348739150186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7353169197d432312e78e8314ec23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a902b0e42af136e8770dacb7d26ca65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425f78dfc3372b8a30b6f5ad58aa6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3df4d3909b3e9610bbd0c7e5fb943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af328e7261f54329644087f9fc7559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a85f55f23655152996c3bd75ea6732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454cb580f1a6f8d63e636ea6437ecd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bfcce776517466a2af7d7efa44b5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872301b4fd832dfdbfe8d342b8010c9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ad43fa3e09ba42a65ca72d5093253196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1411f1ab629561f90992234bc5e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1566379b2c3d120772dad2c371b560198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77c5016210b472bfee17307e4bb83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac59118caac4a2f450a99d2947249200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baebf03abff9fe13e50b550daedf211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c41e6f3aa0cbf062e00e7b05ae74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164d63bd26312be52516674d66a57a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676c547b8a94c2cf2d0800087cf345204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54a9db95ad69c1a7bca34b2fe480c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327f15d3d166f841363768396578df4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f719f9ed8718359d5551fa88c16a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd6381758b380af030daba07eba3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7580ba5289278fd27ac0b87ea3590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7bc5ec3e77b4e063ddb8f1ba7ca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f4544f864ae94ccd7b01063e9280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8442dc92151f4f66fab400a2003c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34334e8a65a1359e12b8030c458db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a07f1804019b33c304db4d67b6d858214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e9a2b78a07745cd2c43ef6237a09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b7aef646db61acc376de981a858e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c21f27d689f57b24a12919745cfc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c76966a7300e5ec2f0f76be68015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdda57ce60306d2ac62fb5a55e5e11219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>