--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a79fcf8d95aa1df2078cef57b5bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982b2d71fc6aaffde49b97cdb740da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db214a346a93c9eeefdea1407ed3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e936a4a5c00170f719bdd3b8fa3594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712a7a5b73f701d6888ca717e1ce115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477123b6556560e696611fb0742755e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c9305609c9802e71c1e0904ef2be57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0935a99a70d87f2250393f5242434c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926289763635cc43193a37aebc51a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc792c75bed8c9e531b8f9d5f7014610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774390be62da5b7510e995ca46663c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11112af7b2dacb4e782a2dffb3a4c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b0cbe8fe30c76d3a27f189c2a003f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0fb929036c0d8e2a5a68e0e0e392314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f1ffdce17980ab4acb6c3f0c618015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ef036d0b0ce3c38b195c53729896016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300a0a1380134346a9cbbf5659671817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9cf13b4e7b1ed075d23347082918c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684365336d7cf0cbaa432daf9341e88619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5da08b94ebc12d0c0da37b5644c7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec6b4330913b79950f332c549216921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291229ee869bfc367e7d2343f021ed2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf9458535ee250e7dbc0c9efc9df023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c967f6b227ad53c072041711384e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9823907e4491fe9d6fd792bb8b496225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f587b6d2084bba8cca6eec2833965e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a153ab8cfef8511e80de527ac915727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb6f4e29e045b2b5242b957251378928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a9db621b749fa00d94ac91f59037929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef993ee62f404ed8170f5312b28ccc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa202b578458100720c0b75b36ee6c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca808d5b3f194ca07df5dbc499da87e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667f31f610cf25db98751486e47babe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd892ba56d6dbcd98b9c35c7332581e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf06db7405d912fcd66d78bcf9311335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c887ab1875122dfba71f4ac263a9c1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753477b3c5d66817f4d9d0ea0607ff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d878a767fa3a6d1deafe599543f387538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0907dff607a48ed9d5f47cc531b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5ca622dab1b94728233b14be88a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd8b58de7c36933159d12ce7d1ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02b7364ab4ef79920ec0fd1c23080342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b73f7eb79a433ce7df07eb8580e49043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ad461eeea0d19e05367afea0ec6ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3040b25b240e40c271bb41e0d3c58945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed8c5c43fc8fb683403bdec3b1ed7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8511591f03cb16f812e2be6e4267347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba41209d2005e0ccdd66a2c69e6f4df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062a16d0dcc7d228bf72ec7df499f3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a88b9edcf418fdd5589e399b3c1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d486cf95dd0340b27866feebc42951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4dc42c8dc4f8070b20fb9e031da0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c93543aef7131d85d939c2ad02ff3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ad6b37ef7dbbcc5a1df1f25a1304054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e52e698a0a38e32b4c9688936dbb6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5465eb51dfa19a341fed71a992f5a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c92ded7432d0385ee01504151bc06c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9bf1c150b59933874367a327d3de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8d3dd0ba98750778f6cd9c8fccdb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336680bee4e40f5bd081186a54c5b01660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6e37e8bed33c977c6ffc7e7b537e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed159521f2cab425e5bb3366255d2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d488e895af6dd81936b847fc18b2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d67d147dce26c479303e4b14c7637664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0fe14691f0eda6bb19d951b3261c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18786882c5376b99183aba1412c5b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f65f230ac8da37928f821ed83d86967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664ec71d6be92e3701e8a9acee570f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad425b6839872d2d34e993fd3b38369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b89214d4a9b1afb91f90d98eaeb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677492ee1c4e01104175a0e998914a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfbd29a450d80ce20dcc8cc094630472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea74bf03e61c999909e84cf0cc56673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b8bd9e172af3ddf5ad809b08be26974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512fdafa50648adbff7c145471c3e6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1139dfd2a9739b3c27c299ea319b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd7673de1edb9ae56758df49d21e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee36b49e68498523ae0280064224f5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484741ee2c68f2545254d4cb51441bc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744ced34571649a629f2eec8a76fa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc10a72c530b8c35570ca382cc999481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599373b6eaeedc6af06603bd9e860af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a273d6bf3b4cb43ae56c26a8d36b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9c3e308257d1bdad1a44504d17cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a5eb4876cbbeb43188fdc10b3a1d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8d83abff4a7ee32bacd0bb6e98cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de22e2b973867841489d556c8b334e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2843b189452d78eeda27e52346978488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e635589cd91e8532e6861934c96e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf014a8ed081b3ca34d47804adc0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceedcef487c6e1f417ff70f2b2859691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37895fae9eb9d69d326f459f349bb25792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bf066440902e5ba04c15a1a95fefb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f66caa6d9a143ad5221f3b1795fe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d6df8d8b91310d139342337eb7a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17a2614674fc504b8591ed19477cf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b97b85b58e254126f3275f58a0e9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef92bd8cf7002893fb652140c9835c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047f651ae1376eb91afe4cdc41e9c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b81d8017c20e2cc8226e0eda21af6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163605e5d7fb3c78028850a26bd7d3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ca1245476f97d2fe6e380a2b8d22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f845059c7fe16a88c6de432ab2552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c038af7c5e61b486dff4fe3aed9bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa5b28a6ab218c522f31d37c16813105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57d0b87cf40dc40160d92b014a6a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6927a7e5e1339c051dfa7f2773c7a36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd932f216a09ceefd8dd7b7fcd3d43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9f83151507e0dfe299292e91e9960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1848bdeba383027344a35a32439eb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9ebecc5febd4e66bf6a27cb84b33f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b16a12f6e398e287ba78033dd4c53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a1acb3db658d0f8b0f77b06d0e8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921fc582506cf5b2e275c7417c64a91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf561cf97128cc6e5c0332584be19d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e833324a301d616bac1fc2ec61f80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc845784b6bb1b12418d94a50b13f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e35ef166926ad101772b8a39afd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ff83c6c996f5f524a0407a163ab4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e51f47d6b16093ca449c7885cbaec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f18450774c343e102fecaa836ee91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec086f8caadea263b985be9dc25e749122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea454e4091a4a7fb013ac73ea75746e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa52bf856659c06e65d37a4f2a8d5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55887f11659ecf9bbf33b6237a8c3e65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67a11bdad8e3e6d3bf8d8b4b16bef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a68a686baaf0253502608195e645127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d155474f3296811e08f9bf1a19a953128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67e98647dee95db66f7788b22cca7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1d59abb83857df7196f398179977130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43ff7c3e5c5f4782a80c3fe724035a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b318668e431c8d303c828d294ce5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d2c14d8a19b8330e5a4777753bf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608585eaf4e39778ae558c145095b83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300ac9a30034211c87cd91c53607d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77796b74e803cf893d2609c61edc038136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8dd4761f322d9bdd4f6b57e8b92be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a5920ec34d8a45edcac65ef17c63f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d201fead52115bbaf5e50ad4bf971139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52ac03f4e8623962e6dfeec815fc9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b68c0ea2c7058c64674dcb821f160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23444afd10ce04288a2277391dda60ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867872f827e4c631474cd3b08784fe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123388515d0518ae5ec583e1ef951749144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f68ce83be96eb7b6fa7d9274019f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cee88d5e0a86dcc2a8cd9158dd525146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8786a3c8241f171a9360b4fc3898ce2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094ccfc5720f480b58153015d4645a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc3ab24d71f53b03779eb0f4a5a04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a0018075940f7c3f9c7ddeb49b8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8b253d4dd799f4da59a88c28b2a5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4643c7221e22fae224bba0379ff45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49bc7f57fdc0e971ec1d053dc51dae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21313a69cda3c01beadb81d9b4ecf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ac207af759b5af21d114075ee663155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac2ed91931a909b7c27a6df6e1263156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9e3bbd8f29e952200e96964ef5b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47db978bb89cd78113d3be664f59a59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde94da3efcb74f9a97f08a7a707df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128c05ec927fa416f0b46713c355d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ece34507f2870fdd97c1616c66efb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e24e09fdee321fc7a62f95d78aee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4491f2d540a733df3022f4e33934163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871202618112ff5b4d87e8129955e3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ad9ccc63f4f3c5bae7944d150d2d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5e55fa15d9c36a78cfb7cc1a175e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc13473ecfc6bd737bc2e066c9e77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc3ebccaa886d59609b51e46aee556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf2ae04df069a32934b4d7a3ce845169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94796c8719b9ad03d81caba0daba52b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c723dbf5c5a15e8dd0de207e871423171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510df295b25d22bf3627cdb6eae031d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9c41d4b07c60ec289f2d19ba14f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd03988d30caf1900a5bc2434e3f85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a91d30691d594c07ba45194930dc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200d8960af67968d0db4a98be3f0eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25c2e762c7b9103cbc4c9d80e6f787177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51862c0e1d55ad196f25b572b4371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d2a3a79f02476627aaf1dd9af0b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbb194ee2a8abed19123b7fc76f4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de00e9214a91a0b5298216172b1209181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812822b53bce60d8ac710a7d5bd4a8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a494b9b35d9b5449458a5ee26179ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79afb234ea2e80fd81e366c28f16f73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b077743ed7d55e908c8f3030ade90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e514545ef327a197b94c8ba7050a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fc2196eaeefda32005a4c764dcb3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08688837613212f7e2164a4ec369d908188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323be3c097970f119ddcfebdad3d5cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d2f1be8a0aacdc67ed6d3b398b4df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237582373152a3cfb9bdfe7d5b398c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663436da84619ffee321542bc732cdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f59a2879a83dff10085971f69eecb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd872951cb21664f8529ca71a4d01b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0532f315d06c7348fd079e029fbff4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f4ed1cfd4e12c161c8156814b0fe7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b626ce5fe3e6c1f693db85defca26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fef1ca4c694f7b3c6b1b24b330db9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819bbe917f8bf1727afd8866cef6a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2baa74777d2627f7ca5dcbd0cb899200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e129f3b3d8e38fa7a96181fcf45c23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b970847b23f2356bc7bc909d0665bcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1196ebd2b38d7866106e5d64a23eb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296eb4b0df47257f25f9bd1f689a3a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715b003ad2603e33fd797d746ad0b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f148845943be43d278cb7071aad2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e748aed1a53ffe60c033292fb735e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96bba61e8e5ab14def4a493d5edc5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4bb68a694372320b3e14747dd8d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247db67bcdd8cf523c0aa49108b935210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef713b2989de21e5047de2a3101e1f66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3e7e4ffce88f15decd5ab6a96d20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09796161f3c60f0e04e4ff4e5cdf6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2725f356b9ada3a395e16a478898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eef05e2e4419ef2bf092f9b74252a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27024455c1c5b735a7b285960fcc08bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3df74b9b1a9394fa9a8c18ee8b9cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b9b6a3da80783ec6b1c373c38881218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dbf7f908c6371d0cfdc3c5b37d405219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0a0a69b2379dd6cb49bf2098474d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7ae33d4386aaa9e02e7ddae5ec8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d523f27d1b2cd96119aa5baa9b54eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e111cc41518cd6d426647d02cc16e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd6ec3e45e1126ffd2ed70c10ee7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97a73b82ab1b9b6e33efa9d07ac3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913b7ee1511d86e655ab208c57235ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae3785a9bfc910e0daa69afd7b3148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17426ed6223b2abffce038c45608289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2378c007ae4b197c18251c871b712110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540e2e5b8a841e57826d3fc5006483911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925f2df3ac29eff515ff769f6f853a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484f87cb73f76f607cc3c8e28074c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de53733b3f1bc37dca96c514cf4b9a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8433c9013bc4dd073a923c430266815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7022d16a5c6234af67fbc1b8fbd4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c72d28aef20997ed9b23e1e7dc97e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b57a6489800ce84e553a2e207444218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea060ff50fe64270a2ed5e884294ad119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0386920cc5182a4405ddf8aca07ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd5a4510b0bc48bdc075e9d47a13f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be70ec95dbc84de3b6b2a87a55f9d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e356deed1657ac62335007c11e0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273033db30fbaaed582e1a7bb39155dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb2c99c8533dd4c90235d3b2d906425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f68c1be1805f6390952aee95ac75026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132f2786a0862cfde91cf16d769c3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c474393b42b8be9247b4ae40dc90d4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7941ce82d822f34c32d73df6f2c0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc810261d3b723636f3f83c9fad4ab230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d0ee418586fa52facec05882a46c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6775063a20b8c54efc8508e223e18032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dad4c376e072a8bc96b218c4ed81433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95c8f51c29db2e727e9a7a766e3f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0deef9c78579b27665e75f009cd3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e34a5adff1062dad0d42ed7d96fb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efab7a5149dc073e522fb67d8638b9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ae084f6c0f51b14dc66360490bb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981bbb92471a24846cb603d98eaf36939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb340f0f16d3d841a9aeb5895a9ab6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3199b94b8a30550258134c31f2fa7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c27c3454d8bcbca7c0a1d36311a23242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbad6850cb41710166ffe128844f5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ef837a9afa39bdaa06e08efc0332f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc304064140abe56e501527edc8d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897072830c61bba69529295dd6424a4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc38c5fbb976fb508388b046450a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949d575e0ef9ef5890f3d2498a5a6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608dea4eddf940527c0423bb9417ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4cf0394a1c853c0bd485c0345ef7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a6ea7bc037874b8c8ab391bf577c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ffb2d24242abf1705f7929fa7815f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407578ea1babd7a64ee0f6ee2f9a41e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d56598df42be0367cc5287b6ce5f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0a95392bc8e8c7bcb51315954e34155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdca49e369aad497e3e83cac0179556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf1f03221568ae425ad48edc61aee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd255c009ce0765427b0ac0f8f48caf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d744707f0aa0846a6308f65c610b15b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ea7285e0a3533c69d06f8b51831b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5775f054a9bf2f438cabf8750cfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b3d575b633924ec9209c33a489dba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065f2753aaa59dac7da29761781300763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb353709c010dd3e1a12cc73cf9c0dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1d786fd2830fd3732914e8a7efb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bea1cee3b9aeb6ba842b32d616375566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec90e44d9b64d4a2b81030a4d0a0c5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20a5c66fffd2f62b89c435d3566c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f1027a974c952382ed811e71452769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159452f392e7bdb55e768f516ed8cdcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea2b085d5fe0dd0a6e2a3fbdccbd1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f50f46d7cfea9ed0fde8d58f691ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3bf928e9272937a893297709ab81273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5d77057e28add89500a133a927d9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf8fd319a383eb1244873146ea3ed475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85501c0391bc78162c56ecb59053b09b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee34670008b31740723fa1c3c8693877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd2980491eccb96be06e527ede70778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e78609e03f890ea516de5a26656d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae4a075498e39fa081e34909fc78880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308251b5b0fb2039739fd7a8a6ea7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579dd9d10cfa7e3fef34f497b3f9e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf9990da05ca611d4e7cf408a27b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a88ab1aae1abbd81118a8cace79cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b8b3bef72b2f0127255b24258a0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a744704671c81001a6667df112494b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f89c609eb58a38463ca98d68fca2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ddd9ea52749e7892569cbe5b2a4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2788d2ab90d2bf31f81fecaa3b5ff5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d8a85d098d9fdfb4bbd82f964dc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d9eb05490f5d2b7682c5fd953c1f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e050ccad259f0c118a60cad9e250d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3c81e00d18574d25c29717033df2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be92f12248678c7b2f3916706d86a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30305a22421ec5e68ed12be590468495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478afd2121d405be7e4f75375061a2d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141282a94c26f023fcfe6b1e60770d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10941ffd35dc774cc24e1f322773c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ee4b85a38ef5bd9bb5e9c9eb615399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c302e2b7dd8172e2b484b0d8cfa3539100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213916f772fb073bda2176ac3f94bd30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca37d9d0caf0409709c0aa92870466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ec69280b8b8707b347ae21243b0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b7db4bee58c38b1b93e8b9cb81ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904b54fc1bc8d523f07aa5cd547586105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25f603a36112e9ca1d1366b0674eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1f02a55ebebb93ac523b0c57d46b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34133a4be9780261f7666d3a28926d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff59d3368f6f0ec15a33486381ccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328a0111b0a8da2fcd84a94ff741015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf8cc43a2197541a0762c82375400111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10721766152f9cbfcad37ce87004f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304afd9c5113486e94da626004d0cbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845dc0f1e3832c56f9fe4157b986c3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ed055a080d6dc39e6c0e5120f9ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4724ac44c446fc1cac1ee269684a5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8395bdf1df522367a5ecb056cf92650117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3445c3b1bf4a815a448b06efe9738118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05b2ff830863bfda9d08bb7af93359119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfad7cf5acecec6f91cadafb54d5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e2d45115a18379a85c2163ca82167121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b0392e143efb4328fd8dbefda161122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea632e1ddd6e3d83d2b0d229237bd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8a96331faf48b6126c58b992c2b89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3c94045336bfc88dbc84de7a1da0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae7d2807f43ec82d2b5f10b359ef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93c41632957577819b9dc56c1b0e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c53b8ff78ac828221021941fe39d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf40298c32947ca3c2c2fad1f7c10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9514e2402ce84d367e848fb862404130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c8087ed11111d856bb127e33bab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf876b9781d5a2ce6694b79eb5ea69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81c2d6a200a02673faf8d916d4258133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298b527dee5e721789b14faf1bfa256134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4645e1406d479371b98912d7886dccd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2faab8a37efc7ca1796d3ff89f4c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54914db5746398ff74872b202606ca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad9b5dab70ca359bab89a4835fdb70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98518e7be38da6ee79cca594c8159768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7838ffb8f7352f60e01ee23cec2821140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc120d3c36e31b58366cf44ca8ce10f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1b4a88208f30de31624c631c1f977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896ff2d33f5634e2db7fa6ca07f1a80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c18f92f75a0c7cc64f9688853dac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031c093ebb15c76c74890254639a1e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe2eecaf5ea91fbc28d7c7378d317146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22be09b49e6ddaa01d6f33ed2a1114147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ddf91cbb87c9cc370e0c7bad07add148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb598efd02fef974aaea247aa7050149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664b1bf434ab2ffc3bb7878df5c906150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cef089e63519e7aeaced707800951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa34a8b360397376788dd7f7a73ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd35042bbeb350d85937cbfe30f1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ff560bc703daa6fa9277e73560b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6c2faa6ecdda856c048a2d0ca77f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9141e7a914a6575ac1822d44aa647156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e739de7f20b220a129026d8e67911157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08900ddeeceecb6e9e5302f23ae95f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5be9f0706b409ed1c0c8fd0ad37347159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d854f80e9cef1c99ee205a86a9b92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180940c7ed9ce198e62305b95b8a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13ac09023f1249000425702ceaaf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacdd5f6a414952d2738decd61e6a94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1aff290a990ea1b93035c05646c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2b386adacaa066cbe865d7edde2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9718e34d4f5e598f61b9d64bc357bf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995cca45a3569086ce9b0416777c0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1403e16d6f056bd264f4a539d180d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d5e6754917513b0e515eb6edeffcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f74dd3a4abfd507ca827ac0a282cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bfaa0058e680a303d783bb1d5d800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb16fab16da0ed2205949c274c5875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd963130ac506827a8bb7dac193a698173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3acdb7674d75f11b255be10e5ef6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8dbb73b0b4207aaf673405c3a450b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee91bfcb37a7bdd006aa667c5d365176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd64c9f99ec95ee019dfe58fca62d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae62d07c008d12a2492f4126edcda26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdb26cdee69adf907160af1e30d55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e066908e72bc5307c2f7f262d3358180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b9e51f6d2cf3494d080a7fd77c30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b63f4259ecce1c78a34ceda5c08d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9388cbaf20b677689dc958a81dcb65a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e8b177e3f4cbb3c40ccd3de34ae7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664810535343dc371720b2a7c6ff9914185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c8a235ccb4ec16382f268e1e92324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9bd1e3919862e70317d60e90b024187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ca058a9ee77ef4d1649eda1cdcd32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91d25113e0a71acc212a3654d7ac1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b186169e89ce4d5e877c31f1e804d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bba6a3a6ee3f0f809d181f837c573191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67517244d4a3b0d30fa81ee1028e408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948893e00b95718308bb925cb40695c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df714ba871a57a39dfa44dfff049e166194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00ebd0523101b2c4a9c0cb7dc65d14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938e872a420faa3f96a8d33d9b0b78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c66ae639db7a41265c0204dec49b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bfdc0b9da005b8b9194569a16c44c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd997278aed9178efbd1e3a39ff2c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f932af87e2acb289633148611e06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e291479352573e41ba62bcac12a5ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651946dc553fc9657c1d9fb1bf288d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd0672ee4e0b899fad0667604d5bdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660838325bcacff12b1106864cdac23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc17c47ed2310a033fa60048cce344205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09de9c35c00b6a28c3bd1b9279b86f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0c49ad09e7e9557c08cde2eb7178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94417a16dd50dbed0de43d585ceb00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac802e986b27bfabdbd9e674ace54a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2d45bd48ef6e8c729199d2f237a19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6aaedf0cefaac5a7173aa542eefe3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395bd310fcd3bc99933a852f970f4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa2062eb773786a9466bc2da18253213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad8c7458fda7fc55f230ee58a807d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af019552544afae7dd6dda9060f7df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89dab6d8456218e41f789bfb220b16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764bd49df3663d851df7cfa166be4f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb8fb8548b2bbcb4fe67a394e84bf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68adb4b08c8de7df1c0b5a589026cfd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>