--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab4d84a9a98af9cee9b0107a32b891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cfbdd64924ee8aa17901274a909d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca5c94e51de05bf5a0292dc49068c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a44f56e61a6d1cf3d8133af099e244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b8cbf7d2cd949a18d6b78ea9ffab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13de496c73767574cb8696668addd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53861280683721586e8f02ef2f394197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d801f9b2252ef185d1ed0d63eda75aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e78ebae2b1308c9546ce37d8e20589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b01b121bce23261fb2e05360f4ed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d710abf29f46422df9429951154111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b19c0701af4066e9967b918a344da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835886acdc338c6f473761577f8d8bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77c50df8b009f28941cce804a1cbfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a4cb98733906abc84ae15a5d5a0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd10ee36642d8a5741195b010a06d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6182295316f04d0b87e1ed324d623717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e7c1eedfc8c7cba63c53fb389e4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed65d1e751bd623de56146d0d75d4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb224b5cc6d644b8430235d64a4ed920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ba93ff241f739e3c47b63b476427d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7216563bfcc2f1b5a677b6e388991922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fccc7ca22b61a073c072420cc34ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb817611e7c98e155cb7a58a05bf79724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8650c9768a0d74a04e5a40d3a419725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09cba61acd2b469372d481a9e64ebd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d97e290e7a970af835f2f210174b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673729f1cf9d1e0cfe626a1c22f8ebed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6aa651b16715e829a7340592db9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0a0b3c8a4ba7c3f0798afec5fbb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944154f50a5e250b1dc0141d47342ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693cf11562c82761764d3b969f88b0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb229a1debbbdbc965b80dea5758b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2525be8c94697ee8770b034d9d75a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7de28419e14a01966f205564b3ac3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b2e884bff71ca95ea1550c1e5dbca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29019849296f79ec1dfda9a18361fe9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22712105dce68bdd0db61dcd6d365338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765215fb48014723ee026a0204f1c3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34fa602a8f57c89e8113c46db5759b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ccfd3247d757db85cca15d2827b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382065f42e2d402e008b63a9c490016f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b43959219cee7efb4abbb972ec3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78cec5a53f09b3e2c6be0c81c0f5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba8951e9b7f3673e483248d29f072745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a20a66e3ca3ead4898fe17f4efd9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7d14da3485b8f9d2da97a79700cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486d7ccfcb14a57f298e2deb13240448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b95becc1905af6ab8239e3a7ce51f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7753462f58cdc508e1a6b310078b0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7bd71087a07882f3ddfc916fadfa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387967a9908b68d53b3db73a077cbff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bbfd78def1498860f9250b3c809c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c678fdee4235846603d87b5b66edcf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd36f06f76ddb5234594fc7242009a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55cc26c088da1224fc7e0ae2125fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de94936b0ef9e36897506153a034d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583241e17521cccd3622007eac81bffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b5fda7c4216612c7a23e556ba89159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140581803af67316a54b2967047c537a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da991cebe3c30edd5d3fb83b3e66117061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e0d7ac2c2f6d607871071b9764a0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8714b62ea7e145580761886b6e3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2991e082f795509b82c9fb312eac7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfdb42f56d0f988198c0ee5e6a317365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1712ff3272f73a3c031f390b65df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150511b4d9f8b3f5a92bc1256a0013667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e352b5865eca57f88eb361e583a43d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89509e136973ec63d4f0a4fb9c6e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522129ef8c6087608fdd18a5b02b0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d9286baf774fbb69d5c385bc957f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda47ccc050eee2163a991673a5ba38a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4fd1bb92a150fc2ef5ed3b16adc3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db5f29a9c405ca0c1d787355e141074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ad9fbcac8ae1adf5a76ccc6b1a98575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340075802ff2eb46d08943052654280876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e96c02ba63a561e944ff4049dfd3bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb032cd1986aa2708aef33f1538e29878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca581521649cea24a2479b9569d2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5879a45b85a93a75f4db18bfe53d6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923ab797afabc47af299fd9ecd88eb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae850689370833296a5536497789d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965c63a25c8f3b46ddd2f97c6a203d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc39257494c61eed4b2fba2d95372fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45b09b33ac832b377c5bceed42add785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe9fbddcefa90d0f750647154feaea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332aceacdf655e9a07376fe4819aac587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302f6ced970fb2dac6b0620a957059888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5163488897efa205d0b851f521d54389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae275b20a8a8d27c9c1367b768733f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06c6c62eb997161dc70b3d0096c2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c00bd191253c28ed44741c8ca73f5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70417f3fefe1746d0a1c66b1aeee6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f402ab842bb588272ebb0b4b3ccf2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d73b83a674564179673ef39e7b4bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93854a316696aa4f21182a6970fac696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9b5ac7aeebfe3645c0849ce41c99897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af6bf13e7e50fc6817f278c2d237fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552ef25dc344231c8d5b5364282cc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc8eb6352758e4e4e2a751c21479f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec551f5552055a3406f9733e149e34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e9526749347e7404779330ced5d27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e702db64e7ac3157f0d689b7f9bc61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfe846abe7b217101d46d245a4a648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699196dd61f05674a1e0c174fe075b7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936893162a0e06daaee3df8ad8362e3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc8590c86592640e7e777f09f6f605107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09537f471f18e297e07732b37a94acae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6608d64c6ba6d97bb9c3aaf5f3927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0756cfcf148c4756807a243b65d0485110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edebf677336dd89551db2f32cece95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77c64120a61a6931090571651b0bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5db383babba940605b2c7b158b091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb50c681afd73a32eacff8aa76c2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd4a901711fc2a81777a1925f2144115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58879b66c1cbcf719f6fdb7e7a1ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1912f0a482f5443d6409f3c0b9da1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dda57596d7d562905b7e4a350d8cfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9f19450b950b412020cccc6d06e2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c869d8c72619dfcea8995463bd386120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538c9ddde641fdfceeee26ba975c7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f08d41b510666efd36fa9f202c623122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580dff4a264f5480bbb8b5d6c06532c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b01cdc31738b21b9ae6d3693ce511124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ee5e7c2cb4cdf69e536311293f8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a8e546fb0a5cb28f8dbd8b94475e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6382eb51a5e33081b63f70dc760ee63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00916f7af626a0ae3d92cee2fe14d58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc8e4294acc3906c010b3e7b374eae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0bce84a7b7467621a8b897b1f80f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fcb10ff772918ea2bcdb844fd0841131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b6ed94f0891405a084456b40a165132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb01983bdcd6c2b1a21da244b2935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e33d4e480001b5c56e2ab188695885134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d370f04e8631e039bfad8c6d42cbab3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da20a850f0634483fb2392e08513a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9c68dcd2ff10f4b17d60e5e7f21f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3ca5f17c5921503c14dd941074b06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4baf8f127fe399446c69087fa85227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f7da91fab9fc4389532b2c38b9f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513119fd1656e028e4de4e471d8747ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6811bcdebff045d144598659d7549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995856e3ca7b6c1c468d9b2897ec84ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292c78ecd0721b36967e4db80fdb9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b9053151136662d95e6e44a8c39a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085969c5a1767888728b092911c4bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7845f0c10ba3551f70ec84b636ad50a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4eb362c9fb60d8a77299c877739b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473766f92dd4eb7bb0b265f13eaf5cb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86f2ef69049d1b5b09ca3a2fd2fc36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8579ba3c94f07a66f7c49125b4882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e791030a425e46ea3a5edf93787f0dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04754ab5927e3ec78b579ecbeb678179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439db528562d9c36a9059bc0f9b8d2f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e899ec7662e6bcdc4e81dd4067892155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3beac8c8f6f1dd0e09f1f99d53acb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43d138875e166b9b6c9ea8f61d36d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e8b678505b37bc86c69b5440d9e3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157bf180e360fbda50b269a6acccb01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548212d04db362e46f6322e00d9c925160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669477a77e6552d7e4b3e91ff5eb784d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48489b4b9aae27377b379b8a7af885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5e181fe2b889230d2250f6e61b4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78601e45ca1001cdd911e55631c34d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a6bf267f4f37108db5a2cf5ac22e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1601f7253fb5a2d6add8249b684fce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e638e3c903667152e40b3be373adeea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513cb75931b46ca023197998157ef72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d283a8da126ddbb96c92881a67526169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c463758e31cfcb9550ec08296f42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09946192e5751f972df3c85d8b4c33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452802ace7b93520d8ab2af76da8f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac70740d189c21d2ead9f6beb2b47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305237afdf7ca2ea22c51bd3e5166e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdd659f642fe3b429414e7c42ac781175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa552998aec30302492577054d2946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c313904a200ad9752d5c3272832fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce386ee941ab689cd5393194e943571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e174fc20dc79cbb5e5bc889378b29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c3a95446fe16b7664b5687781057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e2d1a38f2da1eeeab1d83210c16c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903ffc321352f05cd44df3812efb69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce689d672b91ff718a2d9bb12267fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a25c1deed9490cf8a1c6a8ff9089184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8e4178d3e2f80de81714d8764e6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385236057f4c53b7b2b11c8e4afd0a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744bd401373d335510967e0f45a96cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ec22bcf4a1669835bd498521c585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b206dfdf0676d41f9a1c9d3b28848b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c903bc95320e4885b938bc0c4ea9c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0499be5a0bba5187eb010af1748b7aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ace7f2087578691272880b0c31055192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836339bd7acb5bd0c8b76a41d6aa47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6c543709227247fa06c0b73c2388f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c97ba74c792fa340d7ac0413f9a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be002cdc6ea9f63823b05ba01fa9ffcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9fbd6f7850aec806c87f70ec3e06b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afda4e1f315d1aaf5ec8ddfe608f57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b4c8f832c464ed28c82942158050199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fcecfd8a91c028de8b0ed36a0bbd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553eeb2b1f59f8fcc083f9710382460201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fdaa0ddcfc8cab1bfcd0f97dc0d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b8719998fa05a4ac6ed6f85e21700203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62257d79cd5a1c11bbb87055ced5c31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1e183931912ba585a16a419d0812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52406094e7c0721d2788d2e89d2d53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f24d5bec6de27194ee80c4075916b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c2ae2ebbfd25ad75fcab484681f23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f2931c493ad7b707d314c4251273209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e364c7cfcbafb6493804f6090a7b320210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a35bfb4d3ac2f8107518efe52ea9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3efb7b5187688852c452f97d358f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5aa63ac99f8eff3c48be25fb2d98e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde166d3476ecc968fc4ad149f7090b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1e80daec01e9705e197f35604aec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a30edc3b8bed397a2c43c8850c9b61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba36706782500e533d69d377c92754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f9c70e31bac3b4615d1f1489912a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c5ae95339fee3c8ebc8c7c4ecbde219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96acb119a32372284872985cc45071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe400867f3d432a111c4a7f35e48f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b57c76b18c73c895352fc26ad68d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af851e271ca5c94f34bcd51b79417074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef85daa9a7f1199d5bd54bee9bbdab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9180f04e00d0841669595ab1c9682f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd928974c373accf04b3b3bc2e174c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045bb3a84069cb059d99ffb7f8feb768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f13ab7b77b5021c365abea505fe5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e436848357f51aedabe67cc00b89310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d752caff2ebdb3f2cafa342673c9b4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b95e4eb0c252ae6a7c5db6c9b80d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9fcd24c73aa9bcb91c228da21f46913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1816d0b64c56d9253890e0e70f8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b039e2d0f36022828be0fce128e6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b050fcdc916a48f23e534c34fcbb1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b178234799e5783de72404ba3dcc9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1339a5262db43e06d0ed89bbcd03f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2c79ea7876acc3199a607392c89d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ed85ab9480bf45c3e2cf1e966e6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c9799bc336de6aabbd6a2ef8af9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268665bc9e53af59dfb63f808bf320de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435610c2a5801cd790e1d3d3762a9eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978060a7cb312657690e879c7ad1dff924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54457d3085012a1be7ac128642b5e0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5444d9bde44c5d0c1ee853a7ab35dc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e53fbaecbbbdf45ba0821db92b62b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb1647b664de7d20b677381c7745928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d33541dfd039164ef4f879557de7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6a1f8e1bd2ac0d8437bd364a7f3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a4cb6e988f90af51177b6f3d4792c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee339a65981062c8c23484d8d6e891ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ecab79e6bb56ddaed9ac3afbccf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ef30b05e58d2c39d149e32befa89434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5494fe833fd3c82ee89d9d83d2168235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56e387d86f3f507a8c05a6f341aa4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839244f722fd9c49134afb2589959d0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62dfa00e1b1c987087899c7fb7dae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702cde493a8aca45a85074849e4325539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be746bc6620b46037a4124305494040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf63ad2ef106d4eaf804c6fb1f3e5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650efb29b1981ea36cdb35495a6c9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ca01e7d909adc67fdeb19b42b2c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f830506daebfec16594cbe4679958744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c93331eb01dcd3c865e0179dbc45245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10bd3ef4036150bd8fd256377b886446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3ff615c4b2c01d88c68e4cd9421c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac879c3683ac01625e33b23d3aacd5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67677c23ab659e6e5e46d1cc2609fb3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce1e78701a79e96184c689842a7f0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fc6412014aac8a41fde6a2d905e6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77fc87904a9a5a02af4d155d67144052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3d9dd04294ba6dbd335bc94ca6e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba609c3518467905777145f162b08aa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe64f4a70c821254a2d44f5ba3557d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe899d460c6e7653ebc79dbe6fe5ba056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58885f9bcc870e4ef3a9f80fbd7eddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d460110a4b930bad49ec25fc9fd65f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f35fda3a76323c38f6292442c5a6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec26b6feb873185a09d4215a9d213160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0658e9b18edb33aef22bf5a14e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411ab55949ca0f6ec8f4cf231c47a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be12f35f64433af53387ddb7da02f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d78fc7c1d65a7d2c243622f7bf0c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766231e846dcca7c038b2e6cee8fec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30769ff87ff803c718fc8ef448f422a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ed97b2cfcd1d1802eef5d4ab416b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776106654cb0eab9059653780b70538168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ebd6e3b7708ab95df69f9a71de4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c562daa7527bfd9b737b732c3ee370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e7cbb91f0c21f95bae7a40ef435a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f997548af3a5bd62a283fc5e6c3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a409e2e81aeae4e07850c068cc320573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f7b983a73e5a8f1e963f03cefff074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75535b910865b21c41c5350a34b5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc8352625d3d66f9a0c42d86c75b3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea6dec616ea178849657514fb0b6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e2b62bfb480a7647c5a8aeac7a8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160dfb428319473d654fb75f6c0eb4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c84d245628ae20f6e693d8cf4bdc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d43e0f7890be3242fbd162c37222a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe8a4ac4467c504dc2604bab3031082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a94d690a8e663a727ba8dfa958e0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d2c22c8e2dce6e22e2ddfdec5cbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a20c3b613fffce6bdd8c2c172dfea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff552dec4eb1572465193c680cb2cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0535658a34f49b1577198328ddff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b04945c3bdc6b178b539dedd884a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9b228839939161c7acefa73be46489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b12620eeeddc3e2eab0e5b1e7327ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae80eb0415ff039bd811403aae13a3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e26883e7a02ae066e15cdf2d22d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74993119c56008286ed00a957c54fd7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e9843dedff915b742c4abded89a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b06d12904ac3cc921412ac1d7bda695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22ae33853143ab1ef6cdf7885b33a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a9258c03fe020a0266cccdd363ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0b199dc2847dfc91ebecdf2c68b7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85952ffd85bd98d5c2940a064226047d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2668e4691c83080ca3e7d45839a716100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e85df26ea7c461655a9e441026d5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881915d3f5c993ccbb5a9382ce1033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdaa969a1887450f66bf0178513ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb17bfb6120ab18ee4e5a01d2bfdb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282ba2160a53ec0932c9086d5ff2722105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a78debe7111fdd3eb9db512ca0984106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbad13443292766428f43fe92ca63e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623088c7523bdafd6f110023c2428464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dbc4772bf76e2a68466d7d72627ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d269c990ce474a0982bdaf4b0612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee77d3993505e3c76a068071fe0c6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0971271df9e5d8099518a8c65c2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10790898210c11853c99aaca004255be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d5cf85fb1624646dafbfa75b35e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23314971af4593e1c58295e55c8bda74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b63a7edf49a4f5f367daf15b63a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3bd3881a971c33c80693a58e1c97f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a25ec9f5b4b72f0f6f391d5c049a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a497699aea097feaf28ad85fbc047b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264806e6b8608e284df76ef8b4a97df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba541a6da7a7557f9ac79823cee38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8de26d8787eb7a341143ac3d91bcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd3c243b3203aad4d94392b49803e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ae9ff844dd77a1ea469af87103ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa76d0c59bbf57e3ca52c1182ca51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c947d435e3891bb9274b9b73f34f9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88724709dfddbbcfd21b0618ae9ceacf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a05464e069ce0d9d4c32b2c0c179128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88b5a6b41e4e9b6600b2b85dafd2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda307199b6ad9cefbc84e847bdd644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e802f4bd8f269db30b172c64b96df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7668b778a2e811bbafa258b5f1f5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e323241a79ca330df71c399f48a853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d40f4ec08caade641353c2d7ab2a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395c70dfb64bc33717459a7ded42fdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a4f0c86d7a87db12d86c5eae9db0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65da011ebe23e4f6e6e00968eda459137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d259c5dba99553db55033fc540ad0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30fe1cb0c75efdb711a55fac00ec8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23986a36094d53ab76a894a5d6258b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab8ed0da7461032804a0586d1eb4ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da040f2feacd85f0d1cb6270fe0431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791058b2473804dc6eb5e0631c9d98b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09548997b6aeaed79a9f41218b98582144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7367dd7f637b8a26a809db8866e55d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac37b3205ac6c1ad3e693ec421ceaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f6dab080221608e946b3f986f8a6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59744f8e86d495207cde1c543522404148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a72ee9161c26c7f80cb737d83aa46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a7c9b8d93f4476330cb50b2d3782150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398503785fbb4ca0aad7d4626ff192151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392efec72de9a1bc1a3c6783611996c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e090fb53358f9e475ef806fb8542c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f9aeb35522eb8cc29c1abe53336f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986e69a40ea0cb32e381a5e5c95709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea4a792058e7c7eb02f663a84d411156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e078cf9ed9de6dcb39f1f95b64dd27c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7907520957cc2c9c4e31f8a0382e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877671d72aefca2a4752f5b3f6cc6b1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ff8ce759768baa4a1c1c2f81167d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1d13d81fc3bc9e559978223e45af6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491a22c2c978a81dc1a7adab8f9dfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6e1cf2163659b68dd72082aec1d00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20f542f15b7d00a1bd6b4b5489068d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e78073afa4404c465589c0c6698b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db387a9104618b787087d670380294f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405988bece5785f758e569b1edbf6955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36af92c84ebf9f7513ba662289335a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2303e82cab03e5c5c2dc3d6ccc7bcbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdb20251f10d479cb0b1d9d060841a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903791a61528219fee9b3eab5dd2f3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8335bb6967f3c841ca1221df65a02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5006e7cf6ce1bdc07bd2ae36a09e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa9348a35f26d5cd06a11c843b5f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7cefc4faa158670b10ee18252ce73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557e342b20bd559e9482aa71ec8c39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd78ebbe4e15aa9b152f2510661dff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571559720eef71c3e643734cecff95d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676a85bc30f6907ef64ce4e77283252179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906451763176c7adec4db9a88fb7dc75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8c720266884fa7ef6868043219b4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd27f62ff71231541b393532347ac39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a66aebc8e7c8c19443b3234321333183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c9e66d339f7a697b5f5ced09cfb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77621f6069db4863fccfe15f64b85a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc865488479aff13b22b22db2d52e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373bf1e3679d74762bd42af70c3b47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c4b9451ec3527f5d0ef918d385e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc265a90b7727b1f661cadfe0c1717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2892b590d38f52a2de4525d661f0c55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab900f8097e03d1cfc96ed510f634a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32defd3523b796926eaeb260fc110478192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e8b07ebadc24c67aeea96e5fdc0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf0530a233f892cd802ddf1b48164b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bec357461fc834c6d3d0805cd9350195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8e899e96d6059bbc17896b95410c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018431b777979dad7d04814c5b7ec1e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3076a956daef0cfd5935ea0f9da31bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c4a644a9c0957b4988a59760486a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9a9d596c1a66f31cbe95a237b5bb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc833878d455efc64635809d5b0e26ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e89ff9a2a5e65dfd08f1397748b49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd745835f24d4ad9d5f5180eb3df15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592ac1798bcf251d41ecf5127f6c54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70407b15e22ed38dc1cbd93d44e04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcce8251e3b8956f080116ac5c15cb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7033c52a3d469b62cd50ba5ff8be201207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef8c835e3dd810865ebe184af447e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107934e082cf824f2d3155aea29d27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0fd5c24ec2bd27b8b8123017c27c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fdd570b36ad310f9b50250f7b759c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1546368e517054712de38bc524333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d297aef33e1094c219809fb732a64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910061d550da5a8c858f6ceba8749c79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cda9b5b30b19e84b293b602b412ba2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a529df93bcc4897e02b94b6f7f45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72af8d51807204dd3d2f8b29b1b29a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86036f2cb98fb3f7f133e6c88b19f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc18e6b6d8c8ac76aa4003670c62df219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>