--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4434861b0fd031ad57cd2227d8870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93612ce2c136f532f7eac204d93879a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503115e362da22276c82d00111dda13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e3cd63f0ac56df6d3b9420a94242b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010f5cda34d04dfd048b860cbd1a6395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca915213413929f12a2d38c7d652e656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a4e78970963fb89e222a5ccab96d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05bcb50a5f2832702b37c06be533b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71e5400ae292dbedc3a06bcccdd059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623db926b5f909b0ceca26a6f6dee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c156e809dc802bd709340f3925f02111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050fa04e36274b153f2f4198262956212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803da128b7482addb23431056e8c8dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c236c9756d53fd8337c4293f7b3e4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c6a0dfae2ea5bd40dc99db94949215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1fbdfc754e095866e8feb15beaf3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423c6977ac7fccd3148db233a0566017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0a2cbb831d89249be0e490d70ab8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77960bb12652f91572ead096b99a8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c550649459bf913effb741476ece2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c2c11dfd7a24b1c6e6ea7703177921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b44723604de23c27508cd2aa62c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ba4b03ae032683aa172a7a0569fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c78b341aff60a29c39f15227edde924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68a3cdf15dc2a86baaa9cf060eb7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a48badca002de5652b561a204e69e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c221137d197d62a78e35bf16d67f8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6ea889278ef52b7f7cfcd28bfb66028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca62b6ef85ff09fbf2dcce192acab1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99b339cc6d600ce22bd2820db288a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92900f277a37ffe106155d048eb2eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a3f89da803130c86ca09f5614a35332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab0d36c4d72e16fe4e3e3bf661110733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e678a33324c3b9d650774963733fe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1874cf9dbb3fada641279c8446ddc3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265caf9c820070eccf89e508243bb41a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb165ffa3f0b673ccffeb4a5d208a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257590a468a9720541296c920fcfe05338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c207f75cd589d5e203413b0a6e1ebc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e5ae7275e0fdcd5e793d81c5ad7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e09b475c3c74d2d50d33b7495ee71941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f538f72dc1727546b110bc4594df542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17915a27d71c3482892d5d60d3cfd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54505fd3acff616b207235aa5f591344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2781227a3cadea71a7f82360c38bc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0c9d1fa54f39dd83f396213453b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8eea6a41355bc5f5e1d7c64b11e3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2701caf67eb773a7a02a4b18e770b0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8d926b846f553dea36cc7026442c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0030829055fd47ab9c4253e35f1fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56735068a30792fa726723a7e2ece0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c078636320490b7da55a9b80e06be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba8bdc6de2dd911208b406d5b39e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed940147806704c0e87d0d891ad72454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df163eeb1145e16077a6d2ddedc1ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc2a0dbc097bf1db9c42a1f08665956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c189f11f4ac311fcf188c49b81da157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382538c7aafb9562874567a6d92024558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e1455dd763019a7ea82daea39fc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdeb88181d133ae8d2560aab16ad4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9afa0d60bdbac8780591061f06dd2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5d6fa865f425683b144a0e40fd83462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ad2e4c89abeeb41be3589119ded7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2dc8fbd3dc90d20cddac2f09b6f4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625b057869dcc7159bf6df8402341b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea283220d22476ad685a402f3b6498a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90920cfdadd46b9a93329f53a9bd797167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b69120960561e8f0026740a2120b3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c200a0139d7cb21c51a137b36705869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad78d80b5457e65c5a32d164f7b80070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043faf9490def70c1e83551a76533f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917478a21c5708ccdc55b55cbd6d40372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17597878c08e8fd32c09a4b47d1f453d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4926214d69c4d861e45e2f01828d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad9aad11711d820562bc3b904efaff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d4db1c502ec53ea97393a428186576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9989b0e2459bf1a5f60a101f2ac0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432dc319f47e3a51140972383df12c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6644ceb7d006223fd5cfd340cd3a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c5678dd251868a9af568ea34a65e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68aefbb9f28b0680d27ee4129d62d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428853e0b6480b715abf3f62a271a49c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b4df96178ec1cc56336262f567e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f6f238ec45461a9f733e1ddea858384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f2efb60e7dd230caf818996c1e2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ae9e9a590f3b282e3f6f68706b7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f5553cde0c9b48b63186ac3508c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc877a035a4f9f02c311a08d9e9eb8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99cd7bacafff9e275a7d212314cdb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9c00e3c652fb22be646c466752f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66dd583ada8a973acb5701ca4f44291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ae99459f4568ec03f8eba603f424d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff81c90c40fe94f0131a10a36d665f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e47a68f98f5971194fd7fc1c8dac194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2effa5fb54193d17e567cfaaf268f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadcd65743924391bb1642b77d9577496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baab672aa3768966c87c601554366b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee29e27e5bf14e877f028510863fe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e9600c111325cf25bb8972e9e11ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b42e2465ed6b01176e29965e1088e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaac6168ec0c7f9bbe1413d2c54868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278719ec11061c22479cb02cbf70b9ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c47b81ec1a8d3f09d3a3a4d506959103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3cc2ad689fc95a94be8d113905d86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d97ec32c5054ad8c186b25dee102d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b286e83af683904baf04dec64b7d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06bd4a21f6ea9049a33b34bc1699b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f87028040cbda268c14a0fe1049380108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f213e95efcaec3d51a094780628f41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de612796ec9a8002c0dbbb149dfd7f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b025255b95a204cdd78d1affd4d8fad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45911b3d61e1e2fe1fdef9fd8ae4ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f18feeb948b674a32af98acbb1b5d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321cbcc14127f66e58773914841f30d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98195b9a568de10596d31db3a385d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221c53e7911647eb0d8fa2df4acabb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c951a5dabb3ca374e85a520cae43978117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20c117c772fee56f13242815f677b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de2a53bfdf1c98aa73faba63595647119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4245ca91be4490a35e8b77643a7e953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af652843e2536507e8d69f13d774327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562565574adcd6e0e56b0e06f6d26d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060b603001a5f7a79d131e5bfcd144123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea759b90b771873ab4c792c8bd0e52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23779c179205592e28c70026255a2d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04291f9d7fbd5221ca8b41cf3aa2d79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0a990724c4144e81ff4363f64146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916d3b35c1d3e516bbf6abcc92fa9d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058c65c9972aafaf35a926bd470287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe7bff74c551610c42d85e24791db2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d704f30fb420bb6b0ccdc6d19aed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538aa4104d0b7ab86c825eafcd5644132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0e5fe094f59c1b256b8bdba56f691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34afa24e544ad21a0cda5abff219271134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a2ed33ae935e3f026a4c5af54189135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82c1ee94c4e3b41b3a31f42634ad0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af431fbec35061fe7067be23093f90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c19a9897b92432f1c8d1cdb14611c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd3fd2f5b8a7b7221cc1e8e0661698139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4e1ab194b9d5bff210925d517995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7cbad3b084bdbdfb604f6574fe72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178cdbbd576e950dea4b6795ef2b24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c58446b654fa301f0adeb9b4beff1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547542c414c9d754fc1d67cd12b68e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72392ba9901a6d542a03c8aaa89d6009145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad75e580a4d28d059157fa934993d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44b3fc97a2c0a1d0cd27ad9628a5ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7cd8931d63253832e5f30e7278c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b0d019f466f6702ef6ff238bebd51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1836ee94686082db78975fc8ca3f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938009e846d60688e29a5bd4d25f237f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15352c7aebfd2761124bf56e7562536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac742ad23d0c203a963776405d4d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f6cf9fe4dad0a859c9193e596a598154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f235de07a68426cb403e30fb6644155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3977a94d32421b5510b4a9f2b17d46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c670e0541cef9ef612f4d686564657157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3c42a9296671476a74737c846d567158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39e2be95c29071516574eebc497c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e31cdf1ca05e9bf126881e29be15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5705a6f594f5de9741e355d297407d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3d80d973cf444bb64b5840126e479162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffce4f58233f1aa2e1540cf8cd3848163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc492bec1c93ca235c79d4142f6e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ccb8ae1ae2e7c67bee016ec62775165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2d4016cc3ad19a317513bbd441284166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879f215b5f1dc16d91c85f60d6769ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eb7bf4a4779a8f332a74b2ae07e2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fca5967af09e5c30764e410536602169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489eb1ffe8f6fd177432633d5e24d9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5833ba33f148a67108282044f53af0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88da21a8610fdf50404afe20659bed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683efcab0b23c49ba7628d9c030870173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19fb1992f17782957936dbba8e4cd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995d4c75ed56859ae343301928ec86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b66e33e074a253d8d3773163466a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bb7a253b5073fb9bba079a1d5b93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10852c6ea8bfbead30163a9bb8828e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad399f403bf9436788e6bbc24c6a15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4f12ea5214d60f965532a341b95d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e1e048b647d8a43650e36867cfea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ba205e1bb842f4ee0d2408fe6078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7d8939a8b84786f90ca9c4d9b4d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4568675d33d84d4b3c3862927f6a57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73375e47e3d0efc7bffdccc4d6577c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b09c80776ca066df357c21c91265186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7fbcf7c2da562acc8afc6644534e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8722dbdcd04230bbc052b70e2b027b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf3a2e65b4a2b27dd14ef769edd08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70240d857e81b4c69de1ac804b93c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9f63dbad750650697f27a460e51e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b29cd2917512177256bcf7dcd1f619192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288157631c7e0a77e2e6eb278568c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec02b8410577294e1eb56f5b5f561f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b184d877379dbdd885798cdc23d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c0bea82598964ac0a528b7fe7ba2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a22c54a36fcc63f1852a058d55f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4690eb31bd838b488d88969309dcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf1eacc9c6982b6152065695fa3ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cd21ab34898eb647ca50a0327b8d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b43bcbb56a877cbe5461d3525dd16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292199958385befbf79ba1f0aac5550202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c94632268bb3cd5a9c7d78c23ed50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1190f5d1542e1b60a0fd1d806c7728204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4802a024f11d5521b200906e8dd62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f212d1d5b78c95838abaff239a0cac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a61f29d47c5c64e358775821d4e41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a6bcfcb9f676e58e907d61c52388208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb75dc1f9f23fe73591e66ab3a97d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca8e7318fbf8c40f591b1ec03de0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23c982c9d2c0c88fb810aefcf6aca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49d48adab0e766e2c9abe97d8627b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9858cc28a14a230f967adbdf830664213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5800734a4d5443851eaedb2d5271b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234a144f084d5fd2c21ff5fcb1f7c92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f6e83982de93ab5e9f70e4f1b3961216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06115047b93ad469f92fa95f0657d15d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09598efb7a96d1bd67e3d1111c1aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2dc4b097901423aec88f12fef33f6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87b46e9b42937e5c0b6703f7ab0e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16266829bae987aa3a04ee64f28e8432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f1855cbc9fd0fcf67430598f3c823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd92ee081d237e29b5d9b2ff629e584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c88aeeda2081684c0f5e9d9142ab155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1c16cd4a6db97c82e5e9d7faae7fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b01e54bfe190521fe77b05c92eb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa25e0d4e4007d63dade337957e2eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcb91ace4d69adbf749159bd47fefa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b255b15bce3a01f9c0a24b34d28110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9092c71a56a3d73a59f327e9ccc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961726518e6538cbc7aabd82d8f9e8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ccc3e96e48d9321814cbeb07fc8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b2ef44ade38a7ba8cf7d7280169214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e0cfb59c5df226d409b16a1bbb9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fa20cb7276af3b82c52e72dfe8de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10c68d409b8ab8a5f1e17af6e509e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc8ec0dad00a151211a193f576513f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c831dfe6aee783c4ff3a9eb3c8be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ced80de3c7aaa9d5614312b57c2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7fb2ae7476c73a3afb2afc8195a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8a2fa5878bb6a8564b46fbb84edd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a886b69386d35c269d9205b338c57d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e57f70e9e5574b61120e623bd87d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8a91e9d2d66c1403353598d38fe725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7928bacf92adcd2d465f7f36ff43726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e17d3e22e9ab802379b95521ab8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9889b75e14edf5b20807996cf3e2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb6113c000b8faaafde4011e2d65629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757aee31f804e816bcb4021b93a35e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da135c6307f54611f91b1a30767c3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71646f7d3ae90ba7dd46596fd102db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994afb5bc3aabb4d32c2c09b13298ce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1fbe4853f2842246e523c2aa3967234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f88cc31af3dd3a2988cf634b337d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c8b027aad9afa2492fca615cf92e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a77ac042178772d257840777bdb2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62448b3317aff345067fe0ff148487df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff62399de5e3c8d9df0e43ffb492fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efca8f3e583ca549432391ceb3a11640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f939913551e8ba94adc23b99dc4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa83791f1cf2aa000804e59533f9bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d05af350dff30f3f51026849bf49143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2663d114e9cc618370a9b3d8f3f4fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70514c0c976927fafad0ee2edc6aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d0d9cdc31b02a083210cd88c176046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0a782317bac2782a2fb10bb6186c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517af10abee32831d6d588724a09fab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3621bea80552a4d71f36e0c70ecb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8b392df21f335f4b5f9da2bf4f02450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09df167251a037c72d1cab1ebce6df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e629ad501c060d95eb5ff64f5d1c4e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a5a9439da58802b6aadaf389ed06253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9d9ee2dd3fbab45cc1fc2124472f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea4d04060453783ab485da8342b6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3182f8db09940d2320eb9bfe3b80356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae4971c8a68e3bf786816c97a31a6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447e111bdc34c490aced2fc65d9ffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15b304c73075e1e731d2d237cdb35359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a816452de3de96aa7992975e2fe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f4ebbf021972c09c4fdaf72e4b2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f403c1bd2804a59e8b59e0dc3597cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9268552eca704b34b296ba47a1262be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d08a6c27bad405f58d4bfcd7f55c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc13c6b3c1b6cf4fde2a3abd777d7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d479574e34829fd30a9a7b2d4b49eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd9cfd0d751faf3254fa3cb9e1f7fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a67245460a302c3e93368458e1ce8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b93b64ee719f941df47f32479dc8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d699bba855ca43387dd3efcab1badd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f73eb5aacf5fdbf29fe281ec922e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93df3ae3ae32c418bf799cbb3fb9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3d3124bdbec33092c51a6dadce0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fe7350893db7c2742a6de9f2763d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb8a72c6fa5b084eb2302436fcccf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103681acf92f62e368eb35d8d21e43f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c01b8277877d9f393f95b2fb6e51577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b52e387df1d1989a4ef77417fb9b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6064c3665e8ea539fb1b6b132bb8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8eaaad26cfda967569f0d08709e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f382d62bf91bdd68ce4d81dbfddf5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc84d74d1b52f3477e494dccc0865982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48c7f3a8d5c282ac8517b8e9b8aae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d1a928fc2f9932f8b712b31a3f88184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b612ddff8630c42382ddbcbdfd7519485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713bc0583b68b1f5d0f7faea218917586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e75e6be43f67af9e87b53faaa8979b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d30ef3bc9dd476930222dbc7b0e5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3158f5e83d966905b4346f1ad39589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a117783016140871ec44635dfe32a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739facb9001cca582dbb57da46e003d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871813873f64a9e8d8a990a1dfc495692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692cd5d8dc90a49f9b1061e28bf732793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d16d8cb892e8a66c2f8030645b3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881df41007c0fb1c7f22afa70a0412c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0356fd0ed6dc51a36142fd6b5f44696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff4901c39f99c51fec3fd0bc2108d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbafb01018753114ff426ef4dadb5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483afda80f0536ed004114f48597397e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41619471f73edc20bcbda1a92d5400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b253136db0a2b99451447e9955cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75041eaf63cdda9f1d20b13988fbe57a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb853e80c8630ae2c5b60c1b3258e07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89c8e52bc19011a8fbb0bb67cf630104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64285cf1a663c354572fcd72e177d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56926d620cae9d61387fc4a5480808106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cc532fa26f10489791655affce6f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe143dd128b33abc739564887ff587108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e790aff6128028fb76bafd4c4fbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262804a7b8c9c7c66880f557bab5ae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29464c087d22dc2bc3ced30115bbc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305657d84e4c117d5ba5f4120a71afca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d3192a1448a6dfc9b92c97b1413ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a56a01e4362bb54a149a11079659a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95d8806e90c9a32ceda71b38572d42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf08143a4b74b7e44024bd61efdb39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdfd730bb4468ee8f7cc04681ff087117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a3c7b5edcc9ba2c15d6d59eafb27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ddc53052785ff2a1f98dd465e7c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4f839b4565ef250425a919d55f939120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0144fbcd57959e924e8de56d13f09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c47ffd30d3fbec90f09ab8fb75394122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b296faab5f5f5812a918f2d1c670123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec6cccae5e344775c415802e217106124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e5292c24b86c68d58f8fb4617994a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4ebb540380ef9e7f72b11606e913b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527d650faacfee7d45d4f8e68f9fe0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38adae789deb3c8ea3d176ae676f2ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a25b6e2a9fd5278c93b02bbd0cefb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94939e598827b34b626fcc4f94528952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91515ef6daf2f724f87bc79c04cfd4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914167ac6f0dd0fc36215881e664af1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c3129614dee464b4772d50f0867f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e96a3685639cd531c821912905069134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb088b3b5453f57765c9c5b6b540eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3104aa551fbc21a79b0827bd53db7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870b1d09c9853d7149a697d7986c63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4d4b0f1636dec26598f0c763c044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e1ad6cd57e2135df2db4ccb15a91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c667523820e1bf88cfbc55da06e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452234d60295ce880730252444bb34f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeed78ab607525eb2915240a5830695142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3e5c3245d730d8eb43af45a43b03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62796620c3c59793c0e2dddb3a1bab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ce181c3daba2fec40fd3e0ca2c80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763320468c0a73438c036cdddfeeed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e429062b770e6535e0e89e2305b6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4547fe6ea708a480ced2b7fa06a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47429fa58b0840b28451dddf9f5227db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478930bbc164a86f8e5f647d9dbf81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce43554837ef0cf2aaccb197018bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b93a6ff146d388312df6fe7e800dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0b366ab0ba671089b14bf7b81370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c2bbd97c737c6007f21ec55bc041154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f98fb848e9611ac961b06dbd9b7031155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae95ec3bcc6b54f41cda8e13db28ef7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9efdf211bb20322076750408cf728f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707584bd0a9142acb75ae9a5fe2198158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0483d92a82f47551824839bd55db0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184708652a5543b4b3987eb14914792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297e6a8fab01c0a3eb94d0fedb3acb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069117c2e845307f4702bacc9c5c96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8022d572a7b5cd10fded833e1472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa3a61b27ba500cabe88f85aeb3b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb365c801bdc94ceed055e117433e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd1050b8efc5cec38940af377b2b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01581d8c467f02849493a8061d016a29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c69df1be210a1d0bb9eafb0789b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba62c4dc46f7cf23ebaebd8ec3ff91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f60443f56d044b6327220b146b2967170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d096453c7ee48da7c9596cf9bf846171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680bfee1741e1bfa35d9810472e0d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f810f7071e76e249e480582bdc4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1e9004dc34a70aa1e943d604f9c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02bf53141a9b7e4ecec6ef381d6384175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d683445d3decbcab8b16a9a218e69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b39ca6f750a3025cbd7a8b3ceb797177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca4855c96ffad709ee4f88d87197c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19572c5e4556b0d319112dcb1ec6fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d3d5af4e444538977a0a63b7ec59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c49308c0c0eebcb1c14b36ba437a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e35bc65a1dbf55e7a2d02667ed03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38299d08577a802fa4e9b2aaaeb9ee1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0728fdb334ea96291fbbe616dc0ecf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e4e8897cfdf64e1e21b3b35bc69c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348788152ba90a65b202c86f50d09bda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cde8fec66ad813a457794cc763063187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0e7cb4974b6040f9fc44b0dbd9fee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae670a39ac251e02632ae29a936cd1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269de32f39168f55066bd94e9052f85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb36b1932bae1dbb41d007dacd5ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e3aff54656e293d22084709a802b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27663c45ce7330a7ae2853554cb2c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9cc395368939a20128af9060c024194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca267e889c5030adca3ddd4716a5b44f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32481965b08ce46641044411c41c3c13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a82e871241d574a15b5f8b9c8d89d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b3496dad26a2ef32f3c8763d8662198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e8cc525ff62b03305e355621d0b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29ce13d9d0d3751caa1206518ac901200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeccb858d4f9d3aeffb1c11357a17e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df1ddc2e8c0506f18513b6346f4f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e293ea521021880e582a20835d255f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5224cda210651ee9df89a6ae7a549cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942033caf975648d0c5f9926c7e97dd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d08bd88e9e883fb919b420619d813206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7ef583b0366493076e6c98e9c48ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51f18b525d837b9767cf8278ca6abc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f623f594f31218dd5fd2780a868c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753fc181d95cfce9effa7d500c0ef9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271cb17c88427e5acd10ba0d5029d8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1324ff275f426c2eb816d354f40e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8d11dacda0270d05f2ddf152354e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec5c8c1943b85d416d68a3f1560f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb91e5596b6a645b9c1040f2a30de0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f410e8536faf6fc68960924528202216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c172dbc9005df4cd2a463966f67b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f1164cc524f39fee4148bb842683f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c764c7e7f4baec58a7f0df73d3fb10219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>