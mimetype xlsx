--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3e44b44db81bd87d3e4ad045e9de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fbfbb37a16e805b915de8ab48d6cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bfc62f5849d771be4f3f1b0b811a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e4fe89fee8710e6b4a320052addb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d359b687d611095a9049ee2d74b299f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c1de8020e3de0fa929177e8aaa456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624b376e298baf00b047b3e0cdad637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8d395112c02bec72cb7c1b4ef2818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086176f1b07c80036fbb58e985d22d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002219f7fff40abaa8adf0f0a48dacae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335c0a91c4f33fc49098876010e3d4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47171b5a5a2991a007e60d6c7194dc8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459a5d843749df4f4b30596ef59b2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b833cca9393066d0eb0fefe97387614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ee619d78a58592c3301f8d16ab9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb78ee870d3b33944fe401db4f9ac2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa8a97b690d5689c92020f3c9856f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5179541cc9a50e9bb7f53f8f5077f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917667861c3ee35d4a52e6f2949c614419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc1d4eb0a8a73be8ef95482bb4596b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162c4c091316b6d414ed317672ad7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10e2d99bb5fcc610c34b8f445b2db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f7f24c149764312ade5bc48a8fdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a739b77e3d046938c3621d34488b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ea9d5277603d640cc9b0b37a11c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373b3de5a1cd7daa57dd735999f5df726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8c7035d9ca2d891e6af8064a23aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843e27bd523277d41f00d2f74b95d1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7b05cb4999507123a7ad249f700429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064661b935a31d9b5fe75c0d49529f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843ec958236769aa3169e309ea069c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0275535f998bf50f54f9406d3cfec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0f545da3ade739a3993836341818b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe050d340a62fa94e25fbe885ea84a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c9e49602d87dabe2d573d8002ce7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3c1272ed2f5ac7f067006d7a4e3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a631390cf00189e7f2cb754a8eac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28bc3547102ec82d5b6d4f34c61fe338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc3346eb05689dabc7ab2049e5571439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702089a1bcdd3d13e607170f25fe63540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b883d78dc5499764c329cc73029f7cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23835da43d3408e1a31c6a2a5849f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9800858d6e67acdabbc3d3c4a7a3ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a36f71b3c8cfd45a12994f70904244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508dcfc514ba098ce5c48bde7720b9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b6d18f1cbc2d8b59e0bf6539840a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d7ac2fe3c714c80f17620d805d3fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e18a7cd47e4cfc38cb65506888ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e59bba47ca493e778de9b47f4b27c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a936d184c2667e514bef71fb0e11f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc440e73164452b013f69d0c482f9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b299c8849cd134d932abdb27476088852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b364d8197952ad6d7cd1c3c94984653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd159e11ea4d057fe2e07a4d4ffb1b6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bd8c646097d45efbf648e967375155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b18b42f653aa32f0bdbdc217ffd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f994b239d74a85cf6792410c44426457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed575acda5274ef09dfbbe63c6cde90758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0f70e243bf4c34407cfda91e87b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef17dc2bd8ba702c4de46a633faea360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3313a0f9078f870e06a7b7f38792e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be4ed72f3e1f07c0383f38d2ff7a8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd6246c8a418c42ddc59c5a2f386f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f23c899f5771b8fb84d7316c86d3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c7db2bd48547e18a59bfc85d84d4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca7d56b4ccdd809ca24fdcd4cb9e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cdea6f67ab7ec95b6bd67ad1ca9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea42dd99b8660cb8a9b6011424687968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813faf891e181dddd93a8cbdfc41088369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e41b81b5191d7c2dfa2ee82c3ae6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7625564475dd3612df54ec8f2bc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95cbc12a51c46b209a914559170cf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310a0c041857d9bc51a7501935cac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ecb31950083627e8408a4d0328ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7380c0e8beddb8137672aea9d91b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4db57271eade6fe930f08d0ed14876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f1168a225e02a52f591b743a4723d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f2250838dcfd1db6ba55b1850d22578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b90579977d8eb761bd654d9dab6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc125fe05d9feabc6ecb12c0391df480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccba0e79595410b27fc03b4a1a86d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f39529ff7d3aa886fe6cae538c9b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebc34c873af22920f5cb0addc7e3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6be3141c79ac8ab254e1615c6a1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4b0075245ab2796779ac960262ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc37170e92c7dcc913460efaf3b4a4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7c3339b4f5b7a7300257f948136a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04ab22ec4b3d094ae5da004259028388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8ef7f4bac2ae85ee8c233781a06e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e104282205de4e4cd82444c0ef5343690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdad7183127ba7544143670981b55fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6961cd2a35b5b398d890e5c7b34eea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a80e063156639056e8d1370a3d7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a69a262ec04c8c59e34fbf3f848594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6e71e9cbc33561ef8401afb7ecdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf11d61ea8b92befd8affea77e940c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3cb751b066876c0a37b0e5a2545d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207177e1c25e8baf50309a6c523eb6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c302c9e1fd6d559527c597bc8c1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17246dee9fab758f8dca8fb58f12f70e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6bea0a50d450870c63191b234533b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f187afd037d26cf2ba6c340dddbf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e40ec9d62e25fa87fb773f3aac16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5164a95fe91294377684bf29a7768104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89a86f8d1ffd0b0dbb5f382bc584f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939fadc546ddbd4bf1c65d235281573106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57daf55a0f77f77ad60b8f4ef7a8772107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a689cf917a9600a7da9f0c8204dd16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d02f5cf3b709436091395cf855c41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efe522dab5caff01fc395de947250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d3fad15bea18c031f50daf7ca4696111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3863005444b5e86d454ff3d9ed92e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0b5f6b3e73552005c341bae3e9378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81067f3a13ea38207175d26c0931cfb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b791c1210a9123f6ad5c09c5abec7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d937ae513a5cf158678beb41a6917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbcf90b22bef2ba2fd454af3d4d4d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb565ea38d53755ee98927db6aa074118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede17a5a6f9983e5bc2397a8ed27d6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca30af160fa8fbb7b87449c545295b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477193824c66c2847071740b0cd4499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918533d71372d984d27c0e84f9ddcf21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a330b0f77ba95a3a4b2cafb109c2c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ee132f2545e6680c9fda27fb413e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a97e8b9ea0efdb174fb9a27355a74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae38f9c2a097961b465054a6f35d12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c7403063a22bf2627612a6d6f3e3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c38f2608b0c0396619faf46bf952128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784adae9ddebe9ccf43a5f28ba14902a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f1a56e52cf03ae1ee41e37ca13f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ffad261bcb5d6a1c14509574367e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0ce033fd466d6084d461e7650d75d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee84a500ef71af1bb7d919b479a36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbee1fa1c9be341422f15de74e2123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c697ba1bac4a7ffed249a3b6ba50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e573a5a1bc0ce05b155ec839aed55b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4207f6a6a5a3c7db3fa2a485111b42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30481e0872cb89f020b2303f080c47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72050b9953a8f2f12d3f14853be9f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef9c33ae5231fe6f132455ee653bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd048371136b8587b841469da68f96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba282320abfe1a994a4bb3627584e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3906904f20e6b9e228026fa923e5e37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31047801064051510e93bace56333a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2fa3316b5efda32467ed27b82ea2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205110bcad234777bc65def4880bebce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074de976fa90ed0ee6f21a83d731abd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ee366452a3563a23999e82e09b7f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122e348342903305b28c62c4743ece149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7e08093307e61235aae434e0d8fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cce85c37b8d479f4d3ae080d3ec5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2bc3efe5fa3d8993bcc7ec1f86a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b8efab09911bc5a8d877b6f14cd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9377b8bb1f2e16e42c3aa7d128ba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46b3a891b6160aaf6244f3ed6bd40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633444e1afab839ca8a928e17a64d25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74362add0410ebb15fe2a64e29eb7ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac643c31156ec47c5efcc2f1963d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34345c74a4e1899d385b6801f107f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a609c2f629ccf31e213f23015bea0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053d43b5edd43b9ed4418fd34b562c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e23bd6cf1b56408fa0569a10694d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5069b3ee6f9f231483eb1543351d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318c44611de8cfa40cb8717658999e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac988cf7c0c4a365bafdc850b28e2fc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1af87f1c0b99370e57cbb6d2cb86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcca0b073d141cfd56fc9d88e0f1e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62c421dcfb1691f97da08064bc174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc045f6baa7eb5e9e2977195db64b9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61679bcdc76bd77ac1193c16b04c33d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0ffa2b9d76e88777397a50f23963171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084bb909535d4c51f6676cb657646a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6acc2cfef0886cc4f2e0c40c8cc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252523a99143db65445fcae929dd668174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577393343b4cb625055adf1865351db5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200a094bbaeb920270995a42327e561176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5587285985716221b8470e682dd1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcf5e7afe0e460b37c6a8c3a5484c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c3c04dbb4de70ed894a31f6cf5d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99729cc4ac99b93ff0175af3f572c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7dafc14eb76b269d15705fd079919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40916247e53ab5614318757e74198c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f899bc5df2a6fbdf035c0e7bcf2aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56090b11ad0d1b68de7c8762a5b2cd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba0351aebfe92bc57f3a809db276b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f276c0e7f0c83a02ff3d7ced79ddb75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e6d0fb86d1c07ccac5f54e7929b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b33041a127baebee4a2ff7cefc47d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9f201a6c5042811a47db23dcd2fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f3582ffa96f5c220fc57247e4c07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933cae86ba57961a01d575a6298adc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e9098bd167dbaf75be4a23c8cb98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c75bae6c269601affc852d8127de24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d351f512170c8c76e5a747a170e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56520fe79da4fabfb1069cd56d4418f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba08eb2665ec941917232fb291d230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94837767dd6ca8a49a1c483cddfdb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33098302a088270d0cbfee82426a3e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8eb7f1f66c3f8be3c2e2b963ac92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caff4eea1ead961f1334f51fd8aafc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb158da8335bee983509093a2cd7d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53deef050e478de9353354a01b4011202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba8b7d23a8ff9d9199ff0b8c99629203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e3344006fe2fc58f460d65dec663e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f80357fcf75f382609e9b6793e4f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac0a5eebbd91eb1a398819af4fec4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9d893e9f3b861aa041a1a5338d0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db1cc963b624de0d441c8baad9ce42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ead3502f46664b5849954cb4d7144209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f90acf840c66264f5284e4482112210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e897ee82e55656a47f93128cfecd2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f2e64fe4015a1b7e380798a7b703212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fc6fcf582de76a4323de04fd76e97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da756e723b4b1bdf4dcc516747dc5e9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a88a3b2e13f70f13da71305d8136215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fdf6a33436cccf2cffdb4a0d7851b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1424cb29aa8126a6ef791d688c58c70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b680f1e63392b8b0814d241913a7f3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e47880afb3b6d21640fad27881d0219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd77221b240163fbe6cbb32fa3e07461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b181a2a1f467dcb35b099410d90482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b665815d7889c77be68705de2380f823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b311b2e405781e408eebef5e46a5b6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a31d8e9f73242efc2b230610c99f5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9ccccbf85a8484d619ff24bd70156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c711dbbffb396e27554daf63e1cdf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a0ed65c2d24a4c3882b8a940ad2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad371593b2b1cc83ca7dab50523bcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882e9cac3ff1f239e008afb262a602e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871c5ef1dc8700b534c0c5ebb5c78611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f4daf97a59319fb6261188e81737a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa0bf8684ebde69e9704bef500b5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bc4f44d1f0c35b215ab36c9290ac514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f85455d19b2208cbdf726a62e8ba415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c656c35344e9e7d5386ad786d5951c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d15aa7fa4cfc1acde8444a48080417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccfad424121fa29e0246138ce8688a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c016893ec2ed69f98b0936603f364919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a202db4c5242497ae0b0fb1b762220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a9262908c09093010b2e3929c06f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda89aa5776d26c8ba29b91e46e4f33a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61cf4ef9428e4ff1869faf94f58f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940836b6c02decc151e77cb485911d2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d09959cab656eb0094ecb5abc706025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5a25ab4cd118ff01f723a43a559526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d95b8ec767732342fe9230b83501627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7229c9e93f0fd34f12435484516028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c433946ac3682a802c98abec3a33329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb608717815f04571274b3ee715565830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db077631c181276c16627eef0dfb8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737092cd50aff45945e207a4b3eaf01332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5298e14f62411e5d376f0ddf925acb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85f4e3073d55fbfac645fcf9123f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6724b99ae7e5ca35a69df96c1427d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2e88364fb577659f135326946dd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48aa16266de5f4c26174b0b406c58737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a76a42b338152149a43bf15a3cab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94001f8efe52e4fe15da11a88381e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357b1e31ff9ab913773043420e7d6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ff27c48f394449c45a376303ea33b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8d5c43bc8c3434626a8682596e6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0813c1ae32ec41860fb84a7d745eee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf4e7f0d5d6dd8db9d5440e2aee9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51872fa1cd9972492bad354e2236fa145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b03c3a63b9946a1c601171f6ad7ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fd2aac23ec22d3b15f162aefde6d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6f6006092a502c0e835beb2b59cd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24adc5f9a83498e25ffb1b88fb2cd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1387233aa483e87e65126ae574685c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d595148a9bd8b2336f607711683b63f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092090015f0312d155bcf2c48adf4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861237cdb5bca1215448317177f4aaf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6470e289cbeb6da31f94c54f65a4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1087eb0f7e5b808618987c50ceeba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046391c5fb8f0a3b8e981d7b116491df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ed63d33e0cf11e3859d5114f357c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ffd22787ce71ebf4e952598ea67358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ab678cca5cd8680b20aa6919694dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e563201606705a53c82c10698280360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9c9a2ad17abb94a13879d5adbb6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2db6582a8587ebd2864266bd019e7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661996874842f406b3fb43f1b5ee1c6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935bdcf386efd32f897e328cde5514a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf617f807ec80e31c656ebd44a43a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251267774866fd6f5560ccb483aa171a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bff4017b58278c6990ac4b6672ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bc78414297df29d3f51b83c7f9d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392a5a0a52d464ec31e01d00138d10869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d18714b3b2adc0431584f7711a5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9b39c298f81d3170d8ccd55fd0b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e26c5b796c1f021b649e3f7626628d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761762ce91d9d8a11d920de8b6c3fe2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639646dd7afb7f8b59b942faa2a9b9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cb09bb3f1d1fcf092c68daa7e8a8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c956e4558df42e33ab295b3a300a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de897e12244e57d87879f22f71b9fe2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617e3b451f7f710436e65e0ed6289578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf4ee8a0dba50a61d2a509e9b62feb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a08692acba1a83fd3f96f8b472f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288f8e418822d233be42a6fab5729d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c27d36c361b8199773aa4948b906a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ef4636c32eaf6bc26db1aab73758a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d39e047847ea4df2d1c9a09280f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98619bf0491f91c550ad2501f201c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfecdcb0ecf24b3f13aa20e6d17d7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e10571703c98fd7bfa9203f0ae3a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8613ae663d8b1b27b05a184231d5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd68e016edd282f6424de17e262b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe6ef95fabe7c5b2d9f5b58c017be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62edaae306d3f27d8d54d835e6561d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f955bc595c56eeb8d0f8b23bc0ba0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a081b6c71789513c2af57b9e0dbcf4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c2555bc9fb3cb045ab08ba4fe3f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817704ee5b7f9dc05580a3903dd771c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c5a9d9fcd70a012870ce37c746b4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8460ff5d12d59646ea59068d6f567397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb613427da79bb1cc0356b6b626803b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe306e789e158e9e0738c087a9c7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98308ed96a9ddf057af672e3d2816faa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec52cc6b6528ae4f3b8170d6f4155101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9628d9d8521428fc5c3b23902f158102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368257ac27fc1b836de5e34cc6c7a36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ea82af61afb10a6b35c437e54614104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31d77c3272fcabedd9a74085b97224105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ad02d5a47c6ce127e6ac5144af97c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809c4dbabee772f816a4918f3c8a4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e893d013690d9e9f9e90785e126301108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74cbaf354dfa81e6143067e82301fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc66e1cffccdd00a155e037371cdfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9777eae45990f15a832a670729c08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480afbb49b8c82a6c7da8fe19306eb22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ebcbbd933a70842d5bb3ddcf6bdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080290e445a10bcd1d84577f46b0b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a93fa95064a3033b446c376df00a62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49260800f802ee3c88440471f2b529b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb7133a5b0550ab36febd38e07377117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334edf65df47eb48a7457c2e3589db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d9fc89985506c4d6a5cd10ec6d82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d68eee9c4e65334ab326a08bfeca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cd67cd704f07d254b7c9b193e50b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e5dc6ca5a00135c8a0aa6da32ca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88bb23d258b5fb3b495277f500e32e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c895ea0090abe3f9ca8b06493a1fad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7e45f5f72686d060fc3bca8a3381125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aee330063f3f62d1406f847e2b8f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ffc50751eafd2bb666478d38d67e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fa58718fd50bdc5ddd91820293be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610844187dd62887ed9ee88399a368f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da360466d6a4891b883ffa3db10c5e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b02b9d6cbcf424b94625919b1c9af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6d10bcec48da6f426a2748681992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27506be3595e1c98e47a532c8ef9c0f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7592c6bfd0c263449b366863209a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2560b2f4a94caeaaa06a8634f215d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e75defa4de143b2c8cbe7a54caf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e2fc80e749258f8215b5b783b05b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21a45bd738ff3ef621f6a1d5ae2ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a573d0e0c87e263f804487cf1af749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff48407ef953871adde49ff2be1e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602828adcb3fef3a3a178668a365c4f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce5a1a4465a14a412d12f379b4624f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05676fd465a209fd7c6ef5823197c064143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de233d542f07481f1345337baa38610144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94fd5615500615a07420c5fc9744d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edfd64ea9408c80801af1c1e8ee0cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed743db643ab644a8b57219626adcab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e544710bef88cfb72452c317eb12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befc380bd32191f3329ea3dd9a6e5c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c23317e21559f0b3a5652a6572a08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d66ad7c997fd57b6886f5a62e96c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713e2169d329aa06f4201a4ae8bd1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830402108bf0a393dbecadf72548582153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefd245db93fef2889bf4b033c1ca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b023df7f0b3e89e9b6a62b1584996da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff4c4662945866378bdff1d8e5c94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d61b6d348b07202a6bcd2d649f490157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b660a036806ff20f75bad30928905e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabf1d26c77459f2e59a1aac4345134159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf5f5ca53d34a9dd1f438ebc4810b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e748142c89286da7dcfe3efef5dda6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b8626e7256db556c572ce0b6daee3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec8625b4c064bfc8fcd66cd028417163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72613b5dd70c3341a355dd10184d9287164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37175748bd600e5d13a5c98538ff515c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ffed912a9447a2e9c20f333f223a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99793aa47cce732b70678eb2450996f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d9bdf6cb433745d9cb4c17762caa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee421ea16c612096aa857ba6ec1c3d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524b113fc2ecd913805272c48259c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33f70315e8349d9e802374899abd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79cf3e34a0cde107fdd29c06c1a542172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54153bdc0bd21745648248802cfb05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50690e5c08b056d2ccf5fa94ea83f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518345fbc6dde9c647f13ea3afc3778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab9695049bfb57852cd74be6ca0ab1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedfd531845b5d8b73bd009b2b07501177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552253f25e7794a8ad42ca159d8ec84a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959d6a26d920be193e70f5ac8ffc56a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca82e506cd371ea2fc7c0d942d9c0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a89c1799fab6f779b71b0acd9ea5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e7ac8ded82952c7ac2eb6bafb17a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2896537dcc418de3d37ca96cbdab3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00280713d3cc23692d5b8e185c2bd48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8487246a4785e9b32ee03451b24824185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9f82e66737227a41c9d3175246a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26134992118eb3e4bd0bfd13612e1d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe05297756ea4af78ede89369ff391188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d5d8f84ae2a15353371ef6f20d31e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8051a726033c0cc4678937d4862c3b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42be8af44d5a33acd2b1739e3a4715191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ab2d9acf8fa89480591066416603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2648c4850890ce112fe17c184739193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb3cad2d9750e62d8823ce71b6cb37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271aac02e79fd1b67f5fecd7cbee1b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db280d7f8d2ed7f9254414e7ab2e629196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0e39c55e2cec2f12034a6d3e147d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86892fad57e0de725b75e0dc8b1236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3ff860ef5b81f546fe1a8d9e1cd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f3db1fdb3396979ba9041e2436a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e3cc860760d648bac4b0322da2493201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251eee016240833f8df2a1793bd792202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57710b026628585bcd73670711a605aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b567001203685cf07c807cee8379a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479f3590d01451b8cdf9972528bdc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5bd095e6005fbceb4f759098aab29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9381613bb1407f3ec3c8e654818c18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6fb80c8f35dff7ef7d121847bf7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334fadf39481716e06eab083606cb28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f1324718fc8d442965e32ca66fca4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbfeef676769fb176decb0f844d05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d5cdb236513a3167997c47a203a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a33dbab5a6e3c368844a7e42eaeb71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeecefb4ce94ee78de3cd2782d0b4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d040265635b29a7815edacc490fa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d545057821a6781ee3aa3c741bed39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf43957f9a4d1422f44bbf91e92242c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db83e9ace59a2c1288d285e16f5c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca65fba1c881f694feeb5b10a778f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>