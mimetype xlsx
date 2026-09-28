--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c5a353c9c679cb7b1dd4aba415ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f86b9927622cd9ef32662b1b3e1d682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71082d5de01ace1765cdc56c443bc123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2954399b17a1bc81e115634050c8e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319a8521ad6fd9e110cb231413f7d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7d805bf0e1457e974a0ee1d4fb8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff942d2b254a3e6a185b65517994c4247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c4887d19617f59ae2f0e339284e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067acef7c409961f79b60cc51724e7599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa84d49e2f6be310c7dd7df2c7b87d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df1672c9a072059a471fa98341d8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121efe5e856d140ea1aa596f42b9240d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b0d916901c3d86620a1142039e0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d2e21e19044d37a954b7c16c894e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d98bd8bb12f9731a6bc258a2c035415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bb872a40b0e51b2751eb20b20013616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555ea665c3fb923eab950aa7b6f6c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4db2eb05c52d0d74f75c4800be1a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972dca03982bc8830f3e2d29dd7846319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10a66fb873353c210a59363e482c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1591a5a98dd56ad9e73f094acf28bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489879a6e99008bb21d97a62a8771d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17146e187f27c190a77a3ac0cb4ea0ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9986bf5c37169e9ac7dc2676889c1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66851c98304fdadaf0c2e9547caff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a0544536b30f67a601169f8ecdb3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32be83406d0e3dc101e46136c8c38427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb2a7ac55a09c30235d35bafd742328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae28744e585fb4e2fba283d418e4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb9b04a5f21c14092e80e4c6d9840230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2abe4da35efdb345b2ab0b759d5ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32980cccf46edfc4185d4a88733bc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366a2c52943ef23116d88c2603a9e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb44cb034db4d5fee6edb03b4b02a4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065e92110b801020466388f45ad3f4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c08aba42f897b641835a6007cfb15136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3939b41d418bff104cd2fd3d82a2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc03273f178789a42fe53c783deb1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91df30551c2b3e2acdb82eb6bdc2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0241cae6cc0c9457cc483b76dd8f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f2f731fa9c34b3d8b68369373efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807328cb4332826e76dcad96fd9ee6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200cb23098ba655952446b02f32f69543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5464ba74cee908d27d8349991f9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be526f11cd2b2e4f1b0ca4cde8c82b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c545e3f02f02fb6c576a0b07b00746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ac6eb4640826d8ccb28bb44b960047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a5d981920d456f6e4730661856cf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ce0df49df0fa76c9220e08432b1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342c47bff8df2ada5b0fb01ab3a3bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6bdabcf0c3a14ee6185c6a5eda71c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8fe50360d331ba6c5fcc2139adfa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8d76950063c7d5e025ff2935546d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49cc87fa56885b426d23411e42dacb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459ca3244e85318a1688752efd264255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2745e7b1988dc00a8cb7292fb564f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bb1dddca801f3322611b91ce81aa057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf001871f9810a9e8a60a61410a3e4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316bdf93114f870589625afb1f6ee7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82040ae1dc107457cee18caaa818e5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7162d0779e5ed14e6dbcfeb46d531261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736a2fab985d06dcb49c4cd4ce247d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c3442f3a16d9f3019c3a71f75ca063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595802d80628775256c5dac79b9b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd620babfa3a4e71da7109792c5431e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0570c0e4e6df5aa8b345c0c30009f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5077fe070f332f61a53ed606d72f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b096ed92ba02ffcc283526dcc0c672568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e71d79ab87af2e24cc08ab43f07c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f748ad49138841431e9209959f0c4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd3ea861ee396715c41116d4f3618271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381820157945155780e2179e5224b75d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452b2a04110bf811a0844e3627ae0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b8ff0be8c4bf0371773def0da15374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9be90d8127c96e1e505297ad7213775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1828b4c5058cbbf43e804ff88a98df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ed65d289a2bb84473c16dc90a4c6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e84c683529a071a7c0efc53d096f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f0e208d736991654cb6777d2cda479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c56a16626e2c4bcee5233cadaffd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d6a19519d25e4a5f5ec6d7602b7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4c4e277a4535cd8e38f53ca8486b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47fa40a72bd1e6845da27bbeee93cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b370c49e680cdc954a489fc2b334584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3800d0598e38e823414c4e9e2aac8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08905e4a5f9d1ec026abee486085e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce44440202f9d880206dd827dd54d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a69a362cf1d87e11ad4f8e702a1cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d626b7215573eafe736ce73db183189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03023c4e99b9dbd9fb2125e6e5f09f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469741a864ea11c8388b9179a7ecc64c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9d15dcf430ec215a199bf784ae69c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d49116b22ae46068ef41ebbd056fd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0b7aa3daf9e116f4c10525fb663d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933a9a0f3c2264a467a5ab66338f2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae4e6d90def3f1a0999c66850c1c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd75d84ef458df0b049a3f125cfc1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a26456234cab0ebfd1f0f36104f2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba0c603d702d81db893a1e16b303999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a6d4af3899e94dbc85a1e19b4f93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed5b204be5fc82887b3010cc14fe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0317b718367c01332f397c48ad396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069019735c2c42f901526a3be2ae3f9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8609ff6dde3476207c6e16a6829211104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e54d12333a78256b5aba8f52b2a42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7a203e328aa7fefe018657fce8a76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2569ce0f9e2e1f9d5ab5419cd000107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2a88390fd7d6d93f35e9cbb730da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c47e5cfffca3cb9a3dc71a6efc5e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62135e3438e675f16e68c16ea412e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a45b3e56985ff5897e2733cc75dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a4d457d1c0dae9f6b43f2aee0abda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc17b083630107780e5f6686e82bfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24398829a80028cb9c08a2433adbbc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1d4ffc799682ff031134b215cb10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b1fa2344ce6e93a5cfdced182a39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e90b8279cbf975fdd6111f1d8ac55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26caa2199d16b0624f1db6d508d35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e272f2d926fa30adf58800ceee230119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658ddbd5eef1ed30cf8498700509c1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38def0b3186304034f1ea4a5f8f1659121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a55401542fa26144f733dd78c10a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8e99be30b8396d54ea7c2c0470af0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36be541150064dfe1ca9af4070129f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6ab30d820238a75001864009f3ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f38becd9e92a1a7598274d5bce838126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42d063a4ec044b5db9b431693d1d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7338940683e353f64f88abedf2790128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad543bf1627ff23c45c386dc40ee9bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37a3a5e8ee3c3c166d329679f651ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934bb8a29ab3925839c2f004fba2648131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b147592e53619f7ab20382d32e4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cbec0c78d8d97aca7aca9eb00c222133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d7168561a2fa98a404fd0d6b81f5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba523f515b86775e9ee405118f6ded4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca874f0b1f9619d8f45a112b763551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864f18063b92fa881207952156fdbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0a9d53857ba4fc407a59483044f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fcbcd8b67dce5d4f68c1b4b187c9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97ac194ae21ac8ee908ae9cede5c6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8c67ff909acfcfeafdd206965c92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321b2f56f94fb678686545a2290a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed75a37287b7eff08cffb0c124fbe2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff6e5998bec985fb2db02b941466c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c309f63930be4799495e1015e17175145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d09f238784e90bd89434c41e0f91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb300fb4dfa231b1a34fa0f4c9e98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c703f11a7226c271eb74405abb86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066621c04d118051e7cc3a612554ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f454348718e6e1486076038f1147874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccd326ba89efd33641d68bfd97e218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70da9c9967026944602f1b4308e5c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291478814a56796820f7103f954eae0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3403e0ccac27dfbf0eb42d5fd6641c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406920ad140b48542b16b98d7da8282155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc2dc2ef8d1f7438f839e8eb18b84e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e9175d69e7938b0b8faf9998b442c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572cebf1c119d9dc79b7e8b11f1b35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35155770944f1ee87a647c2146bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be55d3c4c90b238c05db75d765593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d74d4122f3edf057a550d00a470e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3059f355c3e16529b799028d79bc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539d0af463663c1b542e03174d2497163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728fb4e347d422f930b310c4c47e749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4105bdf201920d9b347eaee2e2932165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435d0bfd8b950fb22d244d18e5d81c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a833ecd0ceb82d8c0902c44972d8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa27c5bc9b88e50361e0c9bf7c08aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b50f507070a0ce0f42c0a1abf5823169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7206ce51e7f528324167e81663e282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6937c88d545ec91494479ae2cd44c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7d1ea107761cf543f022a4cb16a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07034ce532be99a5c2543e7ef0d15008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce9953c2f55b6e353d7d687a70725174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4013c5ec86c6eac7b8f0e94cc672bd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49defd35cd0088036e379778d306de3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eaa4a19dd83890030905bd06a00a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed80c8c6bd7a269f393d7b44b45172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11832914c98614bca0ba69900716095c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5445a98a663afdd00c55d72e652264180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ebef2f73e1c53254285abeabcf7cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5ef207321dc402dd2e62658a2847182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eefab64fbe09793f88dad1a1697930183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfccabf55cc4d3a02bfa821deaf2707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c691f92c8195cebd996f1e7603b9afd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f6ed10dafebc6791671f3233de49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22c3f73cdbe1bde98804a25c36877187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372c3f10ef9a3b2236365e212c232e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e2a054fb2bf3606b64e51a0f0076189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55a79c431b16463408b94287ed938e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa103c778c49d2019fe1a0fc5a19fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7071406db7234126d2a532b8f0e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad5831c413caf85b21c237ca056c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc76540e2c2646e8f9a55249f7f184f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c7980834f3f13b5507613d7fcf9e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ea2275c5cc3f5b36fafe69533023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755805b698bede77e14b02df22ef5c4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9348667cd56839a7043034127c3e8ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c635ea3ae0ed063d9bf224152f923a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027609ec00dcaa67b24e7b1b7ac570200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bc1216b7802bf4f5af1660334789d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d308e23b026801d657bf39b7f7fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880934db547536753483f3987cfcf3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5febf08b8a4c24882a1b49ee66dae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac711b9ee800e2c821a696be08465760205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a134608d133f848c7edeedf0a8b7c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8390e488b48c6ecbc745806844140207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce68686e47a14a33179fd1ab9f1d8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007179996d2c15eeb68850dbc14e0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54b74d8c0bf6a0ab244dd97c82f16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd15a803d3f49549b0b07a69569e404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7867b5b09fa54c132f502cf141b8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d29a0053a3cd07790a463eb7fd5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b1eed5fe6e617586fd81ebba0f58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e801cb0fd70c5d7051ebed7a441bdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf43488ff3f5fcd07fd39dbacd013f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72176cdbcda672f11bca834cad92e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99f45c6a3ba7ec8af39239c1d07337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d1d5ef28a8636158cde446f6fde0219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d53c4270e5cb6634443fedce8a871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1efa8d19a29e68350d2cf7f7977132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b13a197f1aa300b7d98576b3e75583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d11fe6d3912d9f69f13cbede4a444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cccff1e337ca15ececdd5035bb0335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf43d475e7cc554c9f5ad84f4579e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71da7e3c8a4609d236291a1b3249277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ade4615670a8457840435c3679cfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc79367adcdaa6ce4394d40bec8e2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bde6a2f50e8880491a80f0ecc63aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508693b78e117768422842e6baa3ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbadc6ec1fc8654773fd29936b984c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db265a39f95a29e83c6d6af598765113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add79f9f60a2fb2bb1500aa549fa5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd34b8bffeb78bbb456d65df11526d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e59b183ae88795812a4a5ca1af08216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e50ff73abd4223f6c1926ac13088817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91273046bde5fe2567974d01c1238e3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b51368c0ffc2a70aae022ae6b351f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8a594628ac6fad3a9dbbfdfefa63b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d20ef359c0f7c3fddb7b14c64c09b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb00e1ed8aef2676a19201fad343e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641913eded5a7f374b2fa9b4aff1edd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322b118ba15ab93e4c5837945e2ef924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c8b6af3f9bc1551c4eafbd8d306d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2471d7070f68ab45c1c795903e1a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8119298fa9e4338b5d727ae07858ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428e902a2e361f693c7db0145c074628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc10a43705b12961e072de9f581ed629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e38822e3ec556366a7a1b7abf5bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f88f5e6b30b2d174ea774a953eed831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a10ac2bfa25d23ada26dff85d43b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d807e3adbc9cdbbfc921bd3bfbc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e4d317e5706ababc58c694ca1dc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239978b778bf5118e8a603a5fbe8ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002813e004c7d980e5eea260e45dd01036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1327dcaef76508bd4efed2f6df8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8710a4689dd372f69435ec2f65d6d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1193d5f8128bddfe167224e700f5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f7ffc741e644a1100671aa8de4b0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f640b59548d5beba97f292a20591c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea46140322fe91f474690c587e2ce542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003d1430120e5c1d037b99997ea0d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de9d58521e6c5032715df583fa8a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e8bd8512ab12d95ce86a383e2411045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c298e84e666be335eb2a176e05681346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8069282c4728c1c029b6db2ca78b1d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f492e25e5db8ef7b8c4830b32587a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24191e3657d8d0a297d3cefa2992ebc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf8cd307aedeea550b95deedb258b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cbf7ce221524765acbcfa7862e44251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e47dc7b8f86ddafe11abdd26dc6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a688765a2fc2677cc8dbc0c58b1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12dde33d11695c870788b9e7f8cff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8f5fd3258dd7aef4566a7dd773f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99e8222cdd510b623c0c0b24e3c11f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abd1efb3346660645a9f4f951905557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3fee7c43ac223320a7e35e7221a1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ae8b15b0883e515abfcbaf561f4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22235fb88dbde1fcc8d3b3267baf5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9aa57683d412f3ac8795160ce4f5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257792d22119b941ae99a70e589e6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bdf37132fa934e2ac5581ebbc291e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d907c66a1fc111ab13f7b84f95dff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ab0450374af12741531bd4326de465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22a7c89943383da619a82e5410b1f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c56acce9eef9a5c68082e0ec4a742067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b3e7d1a5ce0e551359cca77ccf2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983552b2e9c868e994c19d18a8ea6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1102476cbd2621b00de939cfba74470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352c7eb0daaa5ecc72114391a85e4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fce291baa402422f62cd914b22df172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef32b3aa3d4c8ab63eb09c3b27847673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b0658b905f0c238354299c9a6634a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ea96847d0f197294fc55415c546875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265da1db83647d3a6f1a22ec288b19576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fa32f9405037200120547fa74f8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e699b65ab853947123b962012758b0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c5ff8f87bf3e35c3b13092d5eeaa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c28244440a67635fe709f31d1b2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd055e76097a4d82aca7106c093d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435408513cc7bf307a09f739157428d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbf5eb1a9e144ac56a2169ccf20b5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43498c0e4a2a4805c8d549b0c40c126d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3708bf9054b7f6908c90be092eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d4b3e2bc82badb4a5cb284c367a4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534e529f678944f86ef0ce323552a3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951ce26de7c5d4938f9b86b047caf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2173be49d419f93d0392bc335b1df7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346802e61dc1aa89322134d2229d3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5755fc41ae6ddfe4123933ee457ddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0def6214b9b2ad094b6c0c370055192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883ffc18f24cf2ca2148840b871ee693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb534e3edf6b0430eb2ef9a317a96e6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563e9992eac1a2e6c3b3d5121b811e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441afcbe2616f295651c2bb74fdcb0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c021d94c8c271956dc5aef6246dc7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030bac7527dab1ff35a9b879a00a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a061b28aab12dec865e4844f900499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11ae49cd68fc8960f5aba2164336dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5553622bfd02b0d28ccc8bb282f874101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c4069bf44dd32fc32ab31b616ec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88fecf21d3e5f911f7baac61cac883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5db3e645dfa9aa81db3de955018ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f87401408e55a34e8a96866db59ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d90402f079f107b3a9fbb73317cfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6789d9be9f04c545a6ee8dd4382f69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825afdced0a826e3fbe1739ece1f25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83a7b859de3e7f13751de80349233109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a80d3390e20ec1cc02c0d3882ea1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d04054abc785aa93a44b2231d27b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f5dc9ad4e415e0ef75b2c880527c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eb735b16d3ebe27a33d566762b475113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d452b5d9bcd20949c103aba833e1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee393e9f261d86b60586b153fc92f49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ed9a953fcd48022b4536f8ae0160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81fd7146486b82e614d18f33ab98e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4285660d8d524d0abb06ca8095d006118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c01e7662134a6f5c280cb382bfe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9cb66b336268b5b2884ecb12218e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2cb9f2d1d5309f82ecbf59177f95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1890dfcfeb266ba336a5ba2e3cb712122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c00dcda66ea050acebc68dffe716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48185eadc4f7187f6813c3acb466a17e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ef75c490f37a21c3ee44fad86347125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f1ef554e4088ea9bbc63a5c07893126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb95e3fd60809c84ebead392b60bd28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071fde6ef75bf8bd9b22a46f0790e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4f8706454afa1c7724328275b407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0e486832cbc9da12a08d5f383094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb352cdb4685f03946c08242a7864f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184e7c8e01beb8a024a7ba3b32eac77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fa237beb5211c542de130a8a0dbab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5cf6e547f73e8d9919653acc62abb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5795804a9e2b4d40840c2222dc0713f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9e0e336ad1e281cd47da3e0ace365136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0df796f502e49c57d5a6609ec5847e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4ec85c2c4739d5c893ef65fc404c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf210216c541e054f83ad0eba3941f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af0f5088eada2dbfbd8f92f3768b95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdecba56ddbae7178858a1274e53b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e1f500196de15df57ce9f2dd4bc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f4bf3ecb68ba52d0541696a7a67a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a26c9e22b7e7182aef35ead71b97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26493cfb1818f7f53cde6bf9fe955c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274961983e6f7ad076d34d7e72d659b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a52f1b528419f4d9c7c97972fd2db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d21cfda5db9b41398af8331ea9af8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c44c2840cd64fc57a82b3b57ec73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a17bdeee6c98681facacf9cc9328150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fab36c09557cd7b529f00ceafd35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba1c40f6e0fd6b0cb776b5591019a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752327adfcf61f539161d940c42462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e07e1a1664eab8f5849aec7fb41d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9e3ce47eaae311158ce66ec1d000155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329290b6c7458332c9ba7487b32e1252156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba7ba6c2c2cf299a62987b7d8d147157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78cd07503b9e136f5b8ca3d5652e7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3dc17aa6b37e36040e7b392697b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ddfae5d72d73245dc456f47445d29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e5b00fa6cdeef55ebb61cd42704cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cda884e764688740c32810f6c89f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6ac0f6005394c29e8403a6604f89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9453977ad7bf71ee78cc430bc2f67b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8700e80b194ac21e49ff479774fd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a356cd18f9ffc7fbccf31885137275166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825c22e002084dee08cb6c645a7f9b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e0d7b030c564e1f009893e1313b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb873cd3d8e31e06304599987de8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54afa61835136ac24eae90fe75cfaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf8574de040a684d13cec2b01b766171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c80a5928a9a53a574d70c26371a12b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257422017f925e9d73cef64acdaf74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf4557ab0ba3a603bbe3587327a20a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e97ad58a75b852f8ed4a62688819b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914acdb11f2e439d9c08a3d0603bfd82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124b13455cbfd23d8ceadf902d525a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c898565ba889a03c885c0d273e76c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b34e475a7e32a4b4d66d230f42ecd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6f8d415cbe1d1ab53191d4af4b12d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b7b9391c2449b836678041881be9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db950537291482c37066e2f78011e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d46baed9f6bc7f0d5fdd7c0d1f74a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97318b219a01b189859a8df5d290c120184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaaaa9ec896651aa49b3530f5b86a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3551ca30119d6cd658a177cb60a9657186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403032e3f826750acd1fb06ab0b88c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb99e083f2ab6276ebe5caf9503334188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b7dc50b0dedc47f515fbbbc2b717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414687bed409ff520647e47adcf4891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ef1b04e920a4c8be82aa4f118f64a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d44130ef7e0f022cf05ed32ba620192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e16760284b94f2df2738801d0ce97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7417c4e293f8191e2ce2b86bb2865f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0684fd6a7a86c4f85fd80cfe9461a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ff3b4cf7746e716bc06159c81cb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70407007d198b4779dbda1c2d316631197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a17b45f02cffeb2e83dca4ca4113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd11bfad4a1e805372bf144275132199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf524a73c943fc4cfd8cc47ed120de31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823139c3716adebaf548358808866c7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2c199ecab78307fa1d6a56fd7c2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd807efe00dc36c66c44531121c33f62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e08396ae3d1ce2366bcdcde5eae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5020be3263f294569f5dd0b104fd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d377b46440b6fe72d3873e9e8e802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff4349c22e91285f26f779cf171b39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbefb3bb8e9f80a4455d5fb6bd82c17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e4e352d7aadc6b0ea64324dd27c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2d87d4d8f040497dfe92c61bff199210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f792f1db321173fe913efe465a15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d0b573b6c7ab12898d71427b08aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb2e35f3e87f1b84b6862a927b69e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824790523baca55cd88a875ae0a4efb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44b8955544aaed73b0bdfec99e9d51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b0eb0afe7d34a0fdc5241ca43f8b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95e736ef1e692f8bd96bbc00533ed1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86df67fa8363934fb84de8427e66b60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933fd8ce8245a2f9493cd720b27cfc219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>